--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1218,161 +1218,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VATO project Development and validation of a dynamic transfer model of tritium in grassland ecosystem</w:t>
+                <w:t xml:space="preserve">The VATO project: An original methodology to study the transfer of tritium as HT and HTO in grassland ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Le Dizès</w:t>
+                <w:t xml:space="preserve">Denis Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Aulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Vermorel</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 171, pp.83-92. </w:t>
+              <w:t xml:space="preserve">, 2017, 167, pp.235-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2016.11.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2016.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551302v1</w:t>
+                <w:t xml:space="preserve">irsn-04165722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol particle dry deposition velocity above natural surfaces Quantification according to the particles diameter</w:t>
               </w:r>
@@ -1456,487 +1456,499 @@
               <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 114, pp.107-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2017.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VATO project: An original methodology to study the transfer of tritium as HT and HTO in grassland ecosystem</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Hebert</w:t>
+                <w:t xml:space="preserve">Atmospheric tritium concentrations under influence of AREVA NC La Hague reprocessing plant (France) and background levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Solier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 167, pp.235-248. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2016.10.016⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 177, pp.184-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2017.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04165722v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric tritium concentrations under influence of AREVA NC La Hague reprocessing plant (France) and background levels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Solier</w:t>
+                <w:t xml:space="preserve">The VATO project Development and validation of a dynamic transfer model of tritium in grassland ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Dizès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Pellerin</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 177, pp.184-193. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2017.06.015⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 171, pp.83-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2016.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556027v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical and horizontal concentration profiles from a tracer experiment in a heterogeneous urban area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Mestayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 154, pp.126-137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosres.2014.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ measurements of tritium evapotranspiration (3H-ET) flux over grass and soil using the gradient and eddy covariance experimental methods and the FAO-56 model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1958,423 +1970,423 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Solier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caldeira Ideas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 148, pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2015.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol dry deposition in the urban environment: Assessment of deposition velocity on building facades.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Mestayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 69, pp.113-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2013.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous quantification of the contributions of dry, washout and rainout deposition to the total deposition of particle-bound 7Be and 210Pb on an urban catchment area on a monthly scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Solier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 77, pp.67-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2014.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field krypton-85 measurements in stable meteorological conditions around the AREVA NC La Hague reprocessing plant Estimation of atmospheric transfer coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2396,999 +2408,999 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 137, pp.142-149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2014.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet and dry deposition of particles associated metals (Cd, Pb, Zn, Ni, Hg) in a rural wetland site, Marais Vernier, France</w:t>
+                <w:t xml:space="preserve">Comparison of RIMPUFF, HYSPLIT, ADMS atmospheric dispersion model outputs, using emergency response procedures, with 85Kr measurements made in the vicinity of nuclear reprocessing plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Organo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Solier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.11.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 124, pp.266-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2013.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733864v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of RIMPUFF, HYSPLIT, ADMS atmospheric dispersion model outputs, using emergency response procedures, with 85Kr measurements made in the vicinity of nuclear reprocessing plant</w:t>
+                <w:t xml:space="preserve">Wet and dry deposition of particles associated metals (Cd, Pb, Zn, Ni, Hg) in a rural wetland site, Marais Vernier, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2013.06.004⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67, pp.394-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865171v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement in a wind tunnel of dry deposition velocities of submicron aerosol with associated turbulence onto rough and smooth urban surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 55, pp.12-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2012.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of radioactive releases into the sea resulting from the accident at the Fukushima Dai-ichi nuclear power plant − Evolution of expert investigation according to the data available</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bailly Du Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fiévet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 47, pp.423 - 447. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/radiopro/2012032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of atmospheric 3D dispersion of a passive tracer in urban environment: Comparison with Briggs Urban model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIT Transactions on Ecology and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 157, pp.261-271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2495/AIR120231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale dispersion of 85Kr in the vicinity of the AREVA La Hague reprocessing plant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Hebert</w:t>
+                <w:t xml:space="preserve">Tracking of airborne radionuclides from the damaged Fukushima Dai-Ichi nuclear reactors by European Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bieringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Brudecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro/20116546s⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45, pp.7670--7677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es2017158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04165697v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric dispersion of an elevated release in a rural environment: Comparison between field SF6 tracer measurements and computations of Briggs and ADMS models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Derkx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3397,252 +3409,252 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (39), pp.7174--7183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking of airborne radionuclides from the damaged Fukushima Dai-Ichi nuclear reactors by European Networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Bucci</w:t>
+                <w:t xml:space="preserve">Mesoscale dispersion of 85Kr in the vicinity of the AREVA La Hague reprocessing plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Solier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es2017158⟩</w:t>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (6), pp.S423-S429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/20116546s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962944v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04165697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the atmospheric dispersion of a high release of krypton-85 above a complex coastal terrain, comparison with the predictions of Gaussian models (Briggs, Doury, ADMS4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3650,1093 +3662,1093 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Solier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 101 (11), pp.937-944. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2010.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metals in marine environment (mollusc Patella sp, fish Labrus bergylta, crustacean Cancer pagurus, beach sand) in a nuclear area, the North Cotentin (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Tack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 165 (1-4), pp.67-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10661-009-0927-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid partitioning and solid-liquid distribution of 210Po and 210Pb in marine anoxic sediments: roads of Cherbourg at the northwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Solier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 100 (10), pp.905-913. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2009.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size-resolved eddy covariance measurements of fine particle vertical fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. E Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lamaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 40 (12), pp.1050-1058. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2009.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Canopy and Aerosol Particles Interactions in TOulouse Urban Layer (CAPITOUL) experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Liousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 102 (3-4), pp.135-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00703-008-0289-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a mesoscale dispersion modelling tool during the CAPITOUL experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Camail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 102 (3-4), pp.263-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00703-008-0343-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03105004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water to atmosphere fluxes of 131I in relation with alkyl-iodide compounds from the Seine Estuary (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 99 (7), pp.1102-1110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2008.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations of 210Po and 210Pb in various marine organisms from Western English Channel: contribution of 210Po to the radiation dose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Solier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 97 (2-3), pp.168-188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2007.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to reducing uncertainties regarding the dry deposition velocities of fine aerosols: Study case of a prairie (description of experimental methods and comparison with models)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4745,2545 +4757,2489 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Checiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIT Transactions on Ecology and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 86, pp.555-564. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2495/AIR06055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrients in the Mediterranean Sea, mass balance and statistical analysis of concentrations with respect to environmental change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Chaumery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 63 (1-2), pp.155-169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0304-4203(98)00059-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tritium contents in precipitations and freshwaters Influence of environmental factors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet SPECTRA : Spéciation du tritium dans l’air sous influence des rejets atmosphériques et liquides de l’usine Orano La Hague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ian W. Croudace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinar on "Tritium in the Environment"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Atomic Energy Agency - IAEA, Feb 2026, Webinaire, France</w:t>
+              <w:t xml:space="preserve">Tritium et Environnement, de la mesure à l'impact : Journées techniques de la SFRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Radioprotection (SFRP), Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05512270v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical assessment of Gaussian models for atmospheric dispersion near urban environments in emergency situations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tritium contents in precipitations and freshwaters Influence of environmental factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Vostrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Rondeaux</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ian W. Croudace</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERPW25 - European Radiation Protection Week - 11th NERIS workshop 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NERIS, Sep 2025, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Webinar on "Tritium in the Environment"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Atomic Energy Agency - IAEA, Feb 2026, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295361v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion dans le champ proche dans le cadre d’une installation nucléaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical assessment of Gaussian models for atmospheric dispersion near urban environments in emergency situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Rondeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songzhi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes journées du Groupe du RésoFeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Autorité de sûreté nucléaire et de radioprotection (ASNR), Jul 2025, Fontenay aux roses, France</w:t>
+              <w:t xml:space="preserve">ERPW25 - European Radiation Protection Week - 11th NERIS workshop 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NERIS, Sep 2025, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05160017v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical assessment of the applicability of gaussian models for the prediction of near-field dispersion near urban environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+                <w:t xml:space="preserve">Dispersion dans le champ proche dans le cadre d’une installation nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HARMO22 - 22nd International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Parnü, Estonia</w:t>
+              <w:t xml:space="preserve">35èmes journées du Groupe du RésoFeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autorité de sûreté nucléaire et de radioprotection (ASNR), Jul 2025, Fontenay aux roses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04753300v1</w:t>
+                <w:t xml:space="preserve">hal-05160017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the use of meteorological ensembles for short distance dispersion of radionuclides in case of an accidental release in the atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youness El-Ouartassy</w:t>
+                <w:t xml:space="preserve">Numerical assessment of the applicability of gaussian models for the prediction of near-field dispersion near urban environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Rondeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillevic Lamaison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HARMO2022 - 21st International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aveiro (Portugal), Portugal. pp.185541</w:t>
+              <w:t xml:space="preserve">HARMO22 - 22nd International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Parnü, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04145608v1</w:t>
+                <w:t xml:space="preserve">irsn-04753300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of atmospheric dispersion under low wind conditions in an urban environment, first results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johann Chardeur</w:t>
+                <w:t xml:space="preserve">Towards the use of meteorological ensembles for short distance dispersion of radionuclides in case of an accidental release in the atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness El-Ouartassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Plu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Aveiro, Sep 2022, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">HARMO2022 - 21st International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aveiro (Portugal), Portugal. pp.185541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-03994349v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04145608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISPERSION OF RADIONUCLIDES IN A URBAN ENVIRONMENT (DIFLU): COMPARISON OF NUMERICAL RESULTS WITH EXPERIMENTAL MEASUREMENTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of atmospheric dispersion under low wind conditions in an urban environment, first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Bounouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liying Chen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne Mathieu</w:t>
+                <w:t xml:space="preserve">Yelva Roustan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Chardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HARMO2021 - 21st International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">21st International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Aveiro, Sep 2022, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04667080v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03994349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Lagrangian dispersion model coupled with a CFD wind field database against a new full scale atmospheric tracer experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DISPERSION OF RADIONUCLIDES IN A URBAN ENVIRONMENT (DIFLU): COMPARISON OF NUMERICAL RESULTS WITH EXPERIMENTAL MEASUREMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liying Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Le Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amita Tripathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vecchiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Volta</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Tartu, Estonia</w:t>
+              <w:t xml:space="preserve">HARMO2021 - 21st International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832413v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04667080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion and deposition of gas and aerosol particles in urban environment: examples of in situ experiments for predictive model validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of a Lagrangian dispersion model coupled with a CFD wind field database against a new full scale atmospheric tracer experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Volta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Vuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Soulhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillevic Lamaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Water Resource and Environmental Engineering 2019, ICWREE2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Beijing, China</w:t>
+              <w:t xml:space="preserve">20th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635662v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures des vitesses de dépôt sec pour les particules atmosphériques de 1,5 nm à 1,2 µm : la courbe en &amp;quot;V</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Dispersion and deposition of gas and aerosol particles in urban environment: examples of in situ experiments for predictive model validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Solier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA2018 - 31ème Congrès Français sur les Aérosols</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Water Resource and Environmental Engineering 2019, ICWREE2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Beijing, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04145637v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol Particle Dry Deposition Velocities above Grassland According to the Diameter and the Micrometeorological Parameters: The &amp;quot;V&amp;quot; Curve between 1.5 nm and 1 µm with Three Different Methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Mesures des vitesses de dépôt sec pour les particules atmosphériques de 1,5 nm à 1,2 µm : la courbe en &amp;quot;V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D Herbert</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xth International Aerosol Conference 2018 (IAC2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFA2018 - 31ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASFERA, Association française d'études et de recherches sur les aérosols, Jan 2018, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2018-13529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304773v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04145637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission de bioaérosols de type bactérie et levure des couverts végétaux pour des faibles vitesses de frottement du vent : une différence entre le vivant et l’inerte ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Aerosol Particle Dry Deposition Velocities above Grassland According to the Diameter and the Micrometeorological Parameters: The &amp;quot;V&amp;quot; Curve between 1.5 nm and 1 µm with Three Different Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Hebert</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Brunet</w:t>
+                <w:t xml:space="preserve">D Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. Congrès français sur les aérosols (CFA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Xth International Aerosol Conference 2018 (IAC2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744155v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-eddy simulation of flow and dispersion in an heterogeneous urban area: comparison with field data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emission de bioaérosols de type bactérie et levure des couverts végétaux pour des faibles vitesses de frottement du vent : une différence entre le vivant et l’inerte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Rodrigues</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Hebert</w:t>
+                <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Madrid, Spain. paper H15-129, 824-829</w:t>
+              <w:t xml:space="preserve">30. Congrès français sur les aérosols (CFA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158849v1</w:t>
+                <w:t xml:space="preserve">hal-02744155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the thermophoresis on aerosol deposition on warm urban surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Connan</w:t>
+                <w:t xml:space="preserve">Large-eddy simulation of flow and dispersion in an heterogeneous urban area: comparison with field data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 European Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Granada, Spain. pp.141</w:t>
+              <w:t xml:space="preserve">15th Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Madrid, Spain. paper H15-129, 824-829</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853569v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental tracer dispersion study for footprint assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Urban Climates (ICUC8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Dublin, Ireland. paper 80, 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FluxSAP 2010 experimental campaign over an heterogeneous urban zone, Part 1: heat and vapour flux assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
+                <w:t xml:space="preserve">Influence of the thermophoresis on aerosol deposition on warm urban surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Harmonization within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Kos Island, Greece. pp.433-437</w:t>
+              <w:t xml:space="preserve">2012 European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Granada, Spain. pp.141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811020v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submicronic aerosol dry deposition non urban surfaces: a wind tunnel study to improve the lack of knowledge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Laguionie</w:t>
+                <w:t xml:space="preserve">FluxSAP 2010 experimental campaign over an heterogeneous urban zone, Part 1: heat and vapour flux assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mestayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Chancibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">14th International Conference on Harmonization within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Kos Island, Greece. pp.433-437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760741v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FluxSAP 2010 experimental campaign over an heterogeneous urban zone, part 2: quantification of plume vertical dispersion during a gas tracer experiment using a mast and a small tethered balloon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Calmet</w:t>
+                <w:t xml:space="preserve">Submicronic aerosol dry deposition non urban surfaces: a wind tunnel study to improve the lack of knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amielh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.G. Mestayer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Hubert</w:t>
+                <w:t xml:space="preserve">P. Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Kos Island, Greece. pp.438-442</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156382v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The FluxSAP 2010 hydroclimatological experimental campaign over an heterogeneous urban area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mestayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bagga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7358,521 +7314,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the submicronic aerosol dry deposition on urban surfaces in a wind tunnel.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Laguionie</w:t>
+                <w:t xml:space="preserve">FluxSAP 2010 experimental campaign over an heterogeneous urban zone, part 2: quantification of plume vertical dispersion during a gas tracer experiment using a mast and a small tethered balloon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G. Mestayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Français sur les aerosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Paris, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">14th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Kos Island, Greece. pp.438-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760194v1</w:t>
+                <w:t xml:space="preserve">hal-01156382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry deposition of sub-micro aerosol on surface water</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Connan</w:t>
+                <w:t xml:space="preserve">Study of the submicronic aerosol dry deposition on urban surfaces in a wind tunnel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Maro</w:t>
+                <w:t xml:space="preserve">Muriel Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Aerosol Conference IAC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">26ème Congrès Français sur les aerosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854493v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the dry deposition of aerosols in the urban environment: towards a new methodology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Solier</w:t>
+                <w:t xml:space="preserve">Dry deposition of sub-micro aerosol on surface water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nevenick Calec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Helsinky, Finland</w:t>
+              <w:t xml:space="preserve">International Aerosol Conference IAC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156360v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quantification of the dry deposition of aerosols in the urban environment: towards a new methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Solier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Helsinky, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Salissures de façades (SALIFA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ruot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées PRIMEQUAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7882,51 +7963,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea-Air exchange of tritium (HTO) in the Western English Channel Experimental measurement and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7948,84 +8029,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Solier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Voiseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Radioecology &amp; Environmental Radioactivity - ICRER 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Marseille, France, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8035,124 +8116,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 4. Tritium in the Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I.W. CROUDACE, A. ULANOWSKI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tritium in the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, [IAEA Preprint] (495), , pp.55-92, 2025, IAEA Technical Reports Series, 978-92-0-131824-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61092/iaea.0qjt-xo5o⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8162,165 +8243,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts de carbone 14 et tritium entre la Loire et l’atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fontugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Commarieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LORA: Contrat de partenariat EDF/CNRS. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId256"/>
+      <w:footerReference w:type="default" r:id="rId258"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8467,51 +8548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05417548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaegler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Riquier Marcussy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Dias Varela" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Beurel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hennequet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2025-0051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Connan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly Du Bois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiseux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2022.107068" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971850v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness El-Ouartassy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Korsakissok" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Descamps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-15793-2022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541784v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Renard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Le Dizes-Maurel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Solier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106779" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03967211v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Lai Tien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vecchiola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chardeur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13081223" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan Maire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2019.106129" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146199v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Telly Bah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106253" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pellerin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Damay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;bert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2018.08.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulagnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vermorel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2016.11.028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552692v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gehin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2017.09.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04165722v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Rozet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2016.10.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556027v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2017.06.015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145197v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguionie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Mestayer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2014.11.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50R8G1FR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572549v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caldeira Ideas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.06.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXW58CMZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145182v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Flori" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2013.12.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QRM93DR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641763v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roupsard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2014.07.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JRPB2J8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamotte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2014.07.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N279QMW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733864v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goujon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.11.029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70HZBH40-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865171v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smith" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Organo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2013.06.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJLVH2RT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760178v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roupsard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.07.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433496v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fi&#233;vet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2012032" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107904v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goriaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR120231" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04165697v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Smith" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/20116546s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962948v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derkx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.09.023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05TLQ5NT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962944v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Masson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baeza" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bieringer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brudecki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bucci" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2017158" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975631v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2010.06.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC3VSN7K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963238v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-009-0927-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LWWQG7ZW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993484v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2009.06.016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP8N646T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018738v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. E Damay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2009.09.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SHJTB93-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667156v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pigeon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liousse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0289-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DCJXKT9Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105004v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnardot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camail" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0343-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CGW7F17W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002289v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2008.01.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JNDXCPR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015577v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Germain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2007.04.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK1H72F8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103010v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Checiak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR06055" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284924v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Bethoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chaumery" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Connan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gentili" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(98)00059-0" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SS496KWZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05512270v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Vostrotin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W. Croudace" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05295361v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rondeaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songzhi Yang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05160017v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mendez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04753300v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Lamaison" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04145608v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03994349v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Bounouas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dupont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelva Roustan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04667080v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liying Chen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Guellec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amita Tripathi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832413v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volta" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vuong Nguyen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635662v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04145637v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Pellerin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gehin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2018-13529" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04304773v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pellerin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Herbert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744155v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158849v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rodrigues" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853569v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158850v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mach&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811020v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Letellier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mosini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760741v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156382v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hubert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808639v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bagga" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fontanilles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gaudin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760194v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854493v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenick Calec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156360v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156214v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sacre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giraud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olive" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831420v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Voiseux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05160012v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61092/iaea.0qjt-xo5o" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977809v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontugne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abril" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Commarieu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05417548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaegler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Riquier Marcussy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Dias Varela" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Beurel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hennequet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2025-0051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Connan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly Du Bois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiseux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2022.107068" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971850v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness El-Ouartassy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Korsakissok" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Descamps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-15793-2022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541784v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Renard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Le Dizes-Maurel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Solier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106779" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03967211v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Lai Tien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vecchiola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chardeur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13081223" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan Maire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2019.106129" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146199v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Telly Bah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106253" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pellerin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Damay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;bert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2018.08.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04165722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vermorel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Rozet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulagnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2016.10.016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552692v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gehin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2017.09.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD9KMDS3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556027v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2017.06.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551302v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2016.11.028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguionie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Mestayer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2014.11.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50R8G1FR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572549v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caldeira Ideas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.06.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXW58CMZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145182v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Flori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2013.12.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QRM93DR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roupsard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2014.07.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JRPB2J8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamotte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2014.07.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N279QMW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865171v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smith" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Organo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2013.06.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJLVH2RT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733864v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goujon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.11.029" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70HZBH40-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760178v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roupsard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.07.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fi&#233;vet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2012032" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107904v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goriaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR120231" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962944v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Masson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baeza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bieringer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brudecki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bucci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2017158" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962948v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derkx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.09.023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05TLQ5NT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04165697v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Smith" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/20116546s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975631v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2010.06.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC3VSN7K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963238v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-009-0927-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LWWQG7ZW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993484v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2009.06.016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP8N646T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018738v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. E Damay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2009.09.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SHJTB93-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667156v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pigeon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liousse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0289-4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DCJXKT9Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105004v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnardot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camail" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0343-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CGW7F17W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002289v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2008.01.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JNDXCPR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015577v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Germain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2007.04.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK1H72F8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103010v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Checiak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR06055" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284924v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Bethoux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chaumery" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Connan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gentili" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(98)00059-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SS496KWZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582289v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05512270v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Vostrotin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W. Croudace" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05295361v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rondeaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songzhi Yang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05160017v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mendez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04753300v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Lamaison" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04145608v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03994349v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Bounouas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dupont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelva Roustan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04667080v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liying Chen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Guellec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amita Tripathi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832413v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volta" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vuong Nguyen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635662v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04145637v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Pellerin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gehin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2018-13529" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04304773v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pellerin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Herbert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744155v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158849v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rodrigues" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158850v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mach&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853569v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811020v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Letellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mosini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760741v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808639v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bagga" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fontanilles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gaudin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156382v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hubert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760194v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854493v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenick Calec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156360v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156214v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sacre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giraud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olive" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831420v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Voiseux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05160012v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61092/iaea.0qjt-xo5o" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977809v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontugne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abril" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Commarieu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>