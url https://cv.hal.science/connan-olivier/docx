--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -414,338 +414,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining short-range dispersion simulations with fine-scale meteorological ensembles: probabilistic indicators and evaluation during a 85 Kr field campaign</w:t>
+                <w:t xml:space="preserve">Experimental measurements of the bacterial oxidation of HT in soils: impact over a zone influenced by an industrial release of tritium in HT form.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youness El-Ouartassy</w:t>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+                <w:t xml:space="preserve">Hugo Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Plu</w:t>
+                <w:t xml:space="preserve">Severine Le Dizes-Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Connan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Descamps</w:t>
+                <w:t xml:space="preserve">Luc Solier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-22-15793-2022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 242, pp.106779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2021.106779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971850v1</w:t>
+                <w:t xml:space="preserve">hal-03541784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements of the bacterial oxidation of HT in soils: impact over a zone influenced by an industrial release of tritium in HT form.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Combining short-range dispersion simulations with fine-scale meteorological ensembles: probabilistic indicators and evaluation during a 85 Kr field campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness El-Ouartassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Plu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Solier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Hebert</w:t>
+                <w:t xml:space="preserve">Laurent Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 242, pp.106779. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (24), pp.15793-15816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2021.106779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-15793-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541784v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of a Gaussian Plume in the Vicinity of an Urban Cyclotron Using Helium as a Tracer Gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinh Lai Tien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -816,295 +816,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-03967211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tritium in precipitation on 5 sites in North-West France during the 2017–2019 period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement and modelling of gaseous elemental iodine (I2) dry deposition velocity on grass in the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Telly Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Solier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 212, pp.106129. </w:t>
+              <w:t xml:space="preserve">, 2020, 219, pp.106253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2019.106129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2020.106253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045144v1</w:t>
+                <w:t xml:space="preserve">hal-03146199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and modelling of gaseous elemental iodine (I2) dry deposition velocity on grass in the environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tritium in precipitation on 5 sites in North-West France during the 2017–2019 period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumar Telly Bah</w:t>
+                <w:t xml:space="preserve">Donovan Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Solier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 219, pp.106253. </w:t>
+              <w:t xml:space="preserve">, 2020, 212, pp.106129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2020.106253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2019.106129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146199v1</w:t>
+                <w:t xml:space="preserve">hal-03045144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry deposition velocities of particles on grass Field experimental data and comparison with models</w:t>
               </w:r>
@@ -1218,575 +1218,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VATO project: An original methodology to study the transfer of tritium as HT and HTO in grassland ecosystem</w:t>
+                <w:t xml:space="preserve">The VATO project Development and validation of a dynamic transfer model of tritium in grassland ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Maro</w:t>
+                <w:t xml:space="preserve">S. Le Dizès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Aulagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Vermorel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 167, pp.235-248. </w:t>
+              <w:t xml:space="preserve">, 2017, 171, pp.83-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2016.10.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2016.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04165722v1</w:t>
+                <w:t xml:space="preserve">hal-02551302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol particle dry deposition velocity above natural surfaces Quantification according to the particles diameter</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The VATO project: An original methodology to study the transfer of tritium as HT and HTO in grassland ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gehin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Connan</w:t>
+                <w:t xml:space="preserve">Denis Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aulagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2017.09.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 167, pp.235-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2016.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552692v1</w:t>
+                <w:t xml:space="preserve">irsn-04165722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric tritium concentrations under influence of AREVA NC La Hague reprocessing plant (France) and background levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aerosol particle dry deposition velocity above natural surfaces Quantification according to the particles diameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Connan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2017.06.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.107-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2017.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556027v1</w:t>
+                <w:t xml:space="preserve">hal-02552692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VATO project Development and validation of a dynamic transfer model of tritium in grassland ecosystem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Aulagnier</w:t>
+                <w:t xml:space="preserve">Atmospheric tritium concentrations under influence of AREVA NC La Hague reprocessing plant (France) and background levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Solier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Vermorel</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 171, pp.83-92. </w:t>
+              <w:t xml:space="preserve">, 2017, 177, pp.184-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2016.11.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2017.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551302v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical and horizontal concentration profiles from a tracer experiment in a heterogeneous urban area</w:t>
               </w:r>
@@ -2262,51 +2262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Solier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 77, pp.67-84. </w:t>
@@ -2496,319 +2496,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of RIMPUFF, HYSPLIT, ADMS atmospheric dispersion model outputs, using emergency response procedures, with 85Kr measurements made in the vicinity of nuclear reprocessing plant</w:t>
+                <w:t xml:space="preserve">Wet and dry deposition of particles associated metals (Cd, Pb, Zn, Ni, Hg) in a rural wetland site, Marais Vernier, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Smith</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Maro</w:t>
+                <w:t xml:space="preserve">R. Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67, pp.394-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.11.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2013.06.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865171v1</w:t>
+                <w:t xml:space="preserve">hal-02733864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet and dry deposition of particles associated metals (Cd, Pb, Zn, Ni, Hg) in a rural wetland site, Marais Vernier, France</w:t>
+                <w:t xml:space="preserve">Comparison of RIMPUFF, HYSPLIT, ADMS atmospheric dispersion model outputs, using emergency response procedures, with 85Kr measurements made in the vicinity of nuclear reprocessing plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Organo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Solier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 67, pp.394-403. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 124, pp.266-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.11.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2013.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733864v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement in a wind tunnel of dry deposition velocities of submicron aerosol with associated turbulence onto rough and smooth urban surfaces</w:t>
               </w:r>
@@ -3190,217 +3190,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking of airborne radionuclides from the damaged Fukushima Dai-Ichi nuclear reactors by European Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesoscale dispersion of 85Kr in the vicinity of the AREVA La Hague reprocessing plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Masson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Bucci</w:t>
+                <w:t xml:space="preserve">Killian Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Solier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es2017158⟩</w:t>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (6), pp.S423-S429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/20116546s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02962944v1</w:t>
+                <w:t xml:space="preserve">irsn-04165697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric dispersion of an elevated release in a rural environment: Comparison between field SF6 tracer measurements and computations of Briggs and ADMS models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Derkx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3409,252 +3409,252 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (39), pp.7174--7183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale dispersion of 85Kr in the vicinity of the AREVA La Hague reprocessing plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Connan</w:t>
+                <w:t xml:space="preserve">Tracking of airborne radionuclides from the damaged Fukushima Dai-Ichi nuclear reactors by European Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bieringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Brudecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killian Smith</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Hebert</w:t>
+                <w:t xml:space="preserve">S. Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 46 (6), pp.S423-S429. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45, pp.7670--7677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/radiopro/20116546s⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es2017158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04165697v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the atmospheric dispersion of a high release of krypton-85 above a complex coastal terrain, comparison with the predictions of Gaussian models (Briggs, Doury, ADMS4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3662,51 +3662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Solier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 101 (11), pp.937-944. </w:t>
@@ -3756,51 +3756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metals in marine environment (mollusc Patella sp, fish Labrus bergylta, crustacean Cancer pagurus, beach sand) in a nuclear area, the North Cotentin (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Tack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3911,51 +3911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Solier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 100 (10), pp.905-913. </w:t>
@@ -4145,319 +4145,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Canopy and Aerosol Particles Interactions in TOulouse Urban Layer (CAPITOUL) experiment</w:t>
+                <w:t xml:space="preserve">Evaluation of a mesoscale dispersion modelling tool during the CAPITOUL experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Masson</w:t>
+                <w:t xml:space="preserve">Christine Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gomes</w:t>
+                <w:t xml:space="preserve">F. Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Pigeon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Pont</w:t>
+                <w:t xml:space="preserve">C. Camail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 102 (3-4), pp.135-157. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00703-008-0289-4⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 102 (3-4), pp.263-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00703-008-0343-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667156v1</w:t>
+                <w:t xml:space="preserve">hal-03105004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a mesoscale dispersion modelling tool during the CAPITOUL experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Canopy and Aerosol Particles Interactions in TOulouse Urban Layer (CAPITOUL) experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lac</w:t>
+                <w:t xml:space="preserve">Grégoire Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bonnardot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Connan</w:t>
+                <w:t xml:space="preserve">Catherine Liousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Camail</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Maro</w:t>
+                <w:t xml:space="preserve">Véronique Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 102 (3-4), pp.263-287. </w:t>
+              <w:t xml:space="preserve">, 2008, 102 (3-4), pp.135-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00703-008-0343-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00703-008-0289-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105004v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water to atmosphere fluxes of 131I in relation with alkyl-iodide compounds from the Seine Estuary (France)</w:t>
               </w:r>
@@ -4757,51 +4757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Checiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5024,510 +5024,510 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet SPECTRA : Spéciation du tritium dans l’air sous influence des rejets atmosphériques et liquides de l’usine Orano La Hague</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Tritium contents in precipitations and freshwaters Influence of environmental factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Vostrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian W. Croudace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tritium et Environnement, de la mesure à l'impact : Journées techniques de la SFRP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Radioprotection (SFRP), Mar 2026, Paris, France</w:t>
+              <w:t xml:space="preserve">Webinar on "Tritium in the Environment"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Atomic Energy Agency - IAEA, Feb 2026, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05582289v1</w:t>
+                <w:t xml:space="preserve">hal-05512270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tritium contents in precipitations and freshwaters Influence of environmental factors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Projet SPECTRA : Spéciation du tritium dans l’air sous influence des rejets atmosphériques et liquides de l’usine Orano La Hague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ian W. Croudace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinar on "Tritium in the Environment"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Atomic Energy Agency - IAEA, Feb 2026, Webinaire, France</w:t>
+              <w:t xml:space="preserve">Tritium et Environnement, de la mesure à l'impact : Journées techniques de la SFRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Radioprotection (SFRP), Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05512270v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical assessment of Gaussian models for atmospheric dispersion near urban environments in emergency situations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispersion dans le champ proche dans le cadre d’une installation nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Rondeaux</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Anthony Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERPW25 - European Radiation Protection Week - 11th NERIS workshop 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NERIS, Sep 2025, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">35èmes journées du Groupe du RésoFeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autorité de sûreté nucléaire et de radioprotection (ASNR), Jul 2025, Fontenay aux roses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295361v1</w:t>
+                <w:t xml:space="preserve">hal-05160017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion dans le champ proche dans le cadre d’une installation nucléaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical assessment of Gaussian models for atmospheric dispersion near urban environments in emergency situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Rondeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songzhi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes journées du Groupe du RésoFeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Autorité de sûreté nucléaire et de radioprotection (ASNR), Jul 2025, Fontenay aux roses, France</w:t>
+              <w:t xml:space="preserve">ERPW25 - European Radiation Protection Week - 11th NERIS workshop 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NERIS, Sep 2025, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05160017v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical assessment of the applicability of gaussian models for the prediction of near-field dispersion near urban environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Rondeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillevic Lamaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5565,103 +5565,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the use of meteorological ensembles for short distance dispersion of radionuclides in case of an accidental release in the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness El-Ouartassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Plu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HARMO2022 - 21st International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Aveiro (Portugal), Portugal. pp.185541</w:t>
@@ -6078,90 +6078,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion and deposition of gas and aerosol particles in urban environment: examples of in situ experiments for predictive model validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Solier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Water Resource and Environmental Engineering 2019, ICWREE2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6212,51 +6212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6333,77 +6333,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol Particle Dry Deposition Velocities above Grassland According to the Diameter and the Micrometeorological Parameters: The &amp;quot;V&amp;quot; Curve between 1.5 nm and 1 µm with Three Different Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6458,51 +6458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission de bioaérosols de type bactérie et levure des couverts végétaux pour des faibles vitesses de frottement du vent : une différence entre le vivant et l’inerte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6872,51 +6872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 European Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Granada, Spain. pp.141</w:t>
@@ -7564,277 +7564,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry deposition of sub-micro aerosol on surface water</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hubert Branger</w:t>
+                <w:t xml:space="preserve">Quantification of the dry deposition of aerosols in the urban environment: towards a new methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Solier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Aerosol Conference IAC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">International Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Helsinky, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854493v1</w:t>
+                <w:t xml:space="preserve">hal-01156360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the dry deposition of aerosols in the urban environment: towards a new methodology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Solier</w:t>
+                <w:t xml:space="preserve">Dry deposition of sub-micro aerosol on surface water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nevenick Calec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Helsinky, Finland</w:t>
+              <w:t xml:space="preserve">International Aerosol Conference IAC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156360v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salissures de façades (SALIFA)</w:t>
               </w:r>
@@ -7977,77 +7977,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea-Air exchange of tritium (HTO) in the Western English Channel Experimental measurement and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bailly Du Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Solier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8130,51 +8130,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 4. Tritium in the Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8548,51 +8548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05417548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaegler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Riquier Marcussy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Dias Varela" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Beurel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hennequet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2025-0051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Connan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly Du Bois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiseux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2022.107068" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971850v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness El-Ouartassy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Korsakissok" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Descamps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-15793-2022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541784v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Renard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Le Dizes-Maurel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Solier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106779" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03967211v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Lai Tien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vecchiola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chardeur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13081223" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan Maire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2019.106129" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146199v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Telly Bah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106253" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pellerin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Damay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;bert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2018.08.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04165722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vermorel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Rozet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulagnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2016.10.016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552692v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gehin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2017.09.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD9KMDS3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556027v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2017.06.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551302v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2016.11.028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguionie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Mestayer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2014.11.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50R8G1FR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572549v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caldeira Ideas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.06.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXW58CMZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145182v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Flori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2013.12.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QRM93DR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roupsard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2014.07.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JRPB2J8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamotte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2014.07.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N279QMW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865171v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smith" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Organo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2013.06.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJLVH2RT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733864v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goujon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.11.029" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70HZBH40-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760178v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roupsard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.07.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fi&#233;vet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2012032" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107904v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goriaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR120231" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962944v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Masson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baeza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bieringer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brudecki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bucci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2017158" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962948v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derkx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.09.023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05TLQ5NT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04165697v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Smith" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/20116546s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975631v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2010.06.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC3VSN7K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963238v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-009-0927-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LWWQG7ZW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993484v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2009.06.016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP8N646T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018738v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. E Damay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2009.09.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SHJTB93-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667156v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pigeon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liousse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0289-4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DCJXKT9Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105004v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnardot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camail" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0343-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CGW7F17W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002289v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2008.01.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JNDXCPR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015577v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Germain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2007.04.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK1H72F8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103010v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Checiak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR06055" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284924v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Bethoux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chaumery" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Connan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gentili" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(98)00059-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SS496KWZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582289v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05512270v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Vostrotin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W. Croudace" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05295361v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rondeaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songzhi Yang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05160017v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mendez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04753300v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Lamaison" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04145608v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03994349v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Bounouas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dupont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelva Roustan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04667080v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liying Chen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Guellec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amita Tripathi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832413v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volta" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vuong Nguyen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635662v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04145637v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Pellerin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gehin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2018-13529" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04304773v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pellerin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Herbert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744155v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158849v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rodrigues" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158850v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mach&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853569v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811020v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Letellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mosini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760741v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808639v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bagga" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fontanilles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gaudin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156382v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hubert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760194v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854493v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenick Calec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156360v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156214v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sacre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giraud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olive" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831420v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Voiseux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05160012v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61092/iaea.0qjt-xo5o" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977809v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontugne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abril" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Commarieu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05417548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaegler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Riquier Marcussy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Dias Varela" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Beurel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hennequet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2025-0051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Connan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly Du Bois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiseux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2022.107068" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541784v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Renard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Le Dizes-Maurel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Solier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106779" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971850v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness El-Ouartassy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Korsakissok" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Descamps" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-15793-2022" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03967211v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Lai Tien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vecchiola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chardeur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13081223" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146199v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Telly Bah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106253" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan Maire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2019.106129" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pellerin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Damay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;bert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2018.08.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulagnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vermorel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2016.11.028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04165722v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Rozet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2016.10.016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552692v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gehin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2017.09.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD9KMDS3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556027v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2017.06.015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguionie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Mestayer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2014.11.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50R8G1FR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572549v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caldeira Ideas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.06.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXW58CMZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145182v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Flori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2013.12.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QRM93DR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roupsard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2014.07.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JRPB2J8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamotte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2014.07.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N279QMW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733864v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goujon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.11.029" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70HZBH40-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865171v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smith" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Organo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2013.06.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJLVH2RT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760178v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roupsard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.07.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fi&#233;vet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2012032" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107904v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goriaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR120231" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04165697v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Smith" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/20116546s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962948v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derkx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.09.023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05TLQ5NT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962944v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Masson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baeza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bieringer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brudecki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bucci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2017158" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975631v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2010.06.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC3VSN7K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963238v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-009-0927-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LWWQG7ZW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993484v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2009.06.016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP8N646T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018738v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. E Damay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2009.09.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SHJTB93-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105004v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnardot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camail" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0343-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CGW7F17W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667156v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pigeon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liousse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0289-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DCJXKT9Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002289v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2008.01.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JNDXCPR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015577v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Germain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2007.04.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK1H72F8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103010v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Checiak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR06055" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284924v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Bethoux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chaumery" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Connan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gentili" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(98)00059-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SS496KWZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05512270v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Vostrotin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W. Croudace" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582289v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05160017v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mendez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05295361v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rondeaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songzhi Yang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04753300v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Lamaison" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04145608v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03994349v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Bounouas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dupont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelva Roustan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04667080v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liying Chen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Guellec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amita Tripathi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832413v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volta" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vuong Nguyen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635662v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04145637v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Pellerin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gehin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2018-13529" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04304773v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pellerin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Herbert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744155v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158849v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rodrigues" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158850v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mach&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853569v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811020v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Letellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mosini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760741v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808639v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bagga" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fontanilles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gaudin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156382v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hubert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760194v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156360v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854493v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenick Calec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156214v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sacre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giraud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olive" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831420v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Voiseux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05160012v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61092/iaea.0qjt-xo5o" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977809v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontugne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abril" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Commarieu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>