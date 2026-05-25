--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -414,338 +414,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements of the bacterial oxidation of HT in soils: impact over a zone influenced by an industrial release of tritium in HT form.</w:t>
+                <w:t xml:space="preserve">Combining short-range dispersion simulations with fine-scale meteorological ensembles: probabilistic indicators and evaluation during a 85 Kr field campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Youness El-Ouartassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Plu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Didier Hebert</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2021.106779⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (24), pp.15793-15816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-15793-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541784v1</w:t>
+                <w:t xml:space="preserve">hal-03971850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining short-range dispersion simulations with fine-scale meteorological ensembles: probabilistic indicators and evaluation during a 85 Kr field campaign</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youness El-Ouartassy</w:t>
+                <w:t xml:space="preserve">Experimental measurements of the bacterial oxidation of HT in soils: impact over a zone influenced by an industrial release of tritium in HT form.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+                <w:t xml:space="preserve">Hugo Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Plu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Connan</w:t>
+                <w:t xml:space="preserve">Severine Le Dizes-Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Descamps</w:t>
+                <w:t xml:space="preserve">Luc Solier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (24), pp.15793-15816. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 242, pp.106779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-22-15793-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2021.106779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971850v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of a Gaussian Plume in the Vicinity of an Urban Cyclotron Using Helium as a Tracer Gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinh Lai Tien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -816,295 +816,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-03967211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and modelling of gaseous elemental iodine (I2) dry deposition velocity on grass in the environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tritium in precipitation on 5 sites in North-West France during the 2017–2019 period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumar Telly Bah</w:t>
+                <w:t xml:space="preserve">Donovan Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Solier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 219, pp.106253. </w:t>
+              <w:t xml:space="preserve">, 2020, 212, pp.106129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2020.106253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2019.106129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146199v1</w:t>
+                <w:t xml:space="preserve">hal-03045144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tritium in precipitation on 5 sites in North-West France during the 2017–2019 period</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Measurement and modelling of gaseous elemental iodine (I2) dry deposition velocity on grass in the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Telly Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Solier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 212, pp.106129. </w:t>
+              <w:t xml:space="preserve">, 2020, 219, pp.106253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2019.106129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2020.106253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045144v1</w:t>
+                <w:t xml:space="preserve">hal-03146199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry deposition velocities of particles on grass Field experimental data and comparison with models</w:t>
               </w:r>
@@ -1218,230 +1218,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VATO project Development and validation of a dynamic transfer model of tritium in grassland ecosystem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aerosol particle dry deposition velocity above natural surfaces Quantification according to the particles diameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Le Dizès</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Vermorel</w:t>
+                <w:t xml:space="preserve">E. Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2016.11.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.107-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2017.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551302v1</w:t>
+                <w:t xml:space="preserve">hal-02552692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The VATO project: An original methodology to study the transfer of tritium as HT and HTO in grassland ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Maro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Vermorel</w:t>
+                <w:t xml:space="preserve">Marianne Rozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1456,337 +1468,325 @@
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 167, pp.235-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2016.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04165722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol particle dry deposition velocity above natural surfaces Quantification according to the particles diameter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmospheric tritium concentrations under influence of AREVA NC La Hague reprocessing plant (France) and background levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Solier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pellerin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2017.09.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 177, pp.184-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2017.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552692v1</w:t>
+                <w:t xml:space="preserve">hal-02556027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric tritium concentrations under influence of AREVA NC La Hague reprocessing plant (France) and background levels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Solier</w:t>
+                <w:t xml:space="preserve">The VATO project Development and validation of a dynamic transfer model of tritium in grassland ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Dizès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Pellerin</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 177, pp.184-193. </w:t>
+              <w:t xml:space="preserve">, 2017, 171, pp.83-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2017.06.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2016.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556027v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical and horizontal concentration profiles from a tracer experiment in a heterogeneous urban area</w:t>
               </w:r>
@@ -2262,51 +2262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Solier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 77, pp.67-84. </w:t>
@@ -3190,217 +3190,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale dispersion of 85Kr in the vicinity of the AREVA La Hague reprocessing plant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracking of airborne radionuclides from the damaged Fukushima Dai-Ichi nuclear reactors by European Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killian Smith</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Hebert</w:t>
+                <w:t xml:space="preserve">O. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bieringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Brudecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro/20116546s⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45, pp.7670--7677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es2017158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04165697v1</w:t>
+                <w:t xml:space="preserve">hal-02962944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric dispersion of an elevated release in a rural environment: Comparison between field SF6 tracer measurements and computations of Briggs and ADMS models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Derkx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3409,252 +3409,252 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (39), pp.7174--7183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking of airborne radionuclides from the damaged Fukushima Dai-Ichi nuclear reactors by European Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Brudecki</w:t>
+                <w:t xml:space="preserve">Mesoscale dispersion of 85Kr in the vicinity of the AREVA La Hague reprocessing plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bucci</w:t>
+                <w:t xml:space="preserve">Killian Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Solier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 45, pp.7670--7677. </w:t>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (6), pp.S423-S429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es2017158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/20116546s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962944v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04165697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the atmospheric dispersion of a high release of krypton-85 above a complex coastal terrain, comparison with the predictions of Gaussian models (Briggs, Doury, ADMS4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3662,51 +3662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Solier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 101 (11), pp.937-944. </w:t>
@@ -3756,51 +3756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metals in marine environment (mollusc Patella sp, fish Labrus bergylta, crustacean Cancer pagurus, beach sand) in a nuclear area, the North Cotentin (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Tack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3911,51 +3911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Solier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 100 (10), pp.905-913. </w:t>
@@ -4145,319 +4145,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a mesoscale dispersion modelling tool during the CAPITOUL experiment</w:t>
+                <w:t xml:space="preserve">The Canopy and Aerosol Particles Interactions in TOulouse Urban Layer (CAPITOUL) experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lac</w:t>
+                <w:t xml:space="preserve">Valéry Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bonnardot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Connan</w:t>
+                <w:t xml:space="preserve">Laurent Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Camail</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Maro</w:t>
+                <w:t xml:space="preserve">Grégoire Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Liousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 102 (3-4), pp.263-287. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00703-008-0343-2⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 102 (3-4), pp.135-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00703-008-0289-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03105004v1</w:t>
+                <w:t xml:space="preserve">hal-02667156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Canopy and Aerosol Particles Interactions in TOulouse Urban Layer (CAPITOUL) experiment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of a mesoscale dispersion modelling tool during the CAPITOUL experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Pigeon</w:t>
+                <w:t xml:space="preserve">Christine Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Liousse</w:t>
+                <w:t xml:space="preserve">F. Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Pont</w:t>
+                <w:t xml:space="preserve">C. Camail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 102 (3-4), pp.135-157. </w:t>
+              <w:t xml:space="preserve">, 2008, 102 (3-4), pp.263-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00703-008-0289-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00703-008-0343-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667156v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water to atmosphere fluxes of 131I in relation with alkyl-iodide compounds from the Seine Estuary (France)</w:t>
               </w:r>
@@ -4757,51 +4757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Checiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5043,51 +5043,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tritium contents in precipitations and freshwaters Influence of environmental factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Vostrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5138,51 +5138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SPECTRA : Spéciation du tritium dans l’air sous influence des rejets atmosphériques et liquides de l’usine Orano La Hague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tritium et Environnement, de la mesure à l'impact : Journées techniques de la SFRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Radioprotection (SFRP), Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5201,333 +5201,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion dans le champ proche dans le cadre d’une installation nucléaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical assessment of Gaussian models for atmospheric dispersion near urban environments in emergency situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Rondeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songzhi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes journées du Groupe du RésoFeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Autorité de sûreté nucléaire et de radioprotection (ASNR), Jul 2025, Fontenay aux roses, France</w:t>
+              <w:t xml:space="preserve">ERPW25 - European Radiation Protection Week - 11th NERIS workshop 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NERIS, Sep 2025, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05160017v1</w:t>
+                <w:t xml:space="preserve">hal-05295361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical assessment of Gaussian models for atmospheric dispersion near urban environments in emergency situations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Rondeaux</w:t>
+                <w:t xml:space="preserve">Dispersion dans le champ proche dans le cadre d’une installation nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Songzhi Yang</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Anthony Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERPW25 - European Radiation Protection Week - 11th NERIS workshop 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NERIS, Sep 2025, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">35èmes journées du Groupe du RésoFeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autorité de sûreté nucléaire et de radioprotection (ASNR), Jul 2025, Fontenay aux roses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295361v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical assessment of the applicability of gaussian models for the prediction of near-field dispersion near urban environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Rondeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillevic Lamaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5565,103 +5565,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the use of meteorological ensembles for short distance dispersion of radionuclides in case of an accidental release in the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness El-Ouartassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Plu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HARMO2022 - 21st International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Aveiro (Portugal), Portugal. pp.185541</w:t>
@@ -6078,90 +6078,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion and deposition of gas and aerosol particles in urban environment: examples of in situ experiments for predictive model validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Solier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Water Resource and Environmental Engineering 2019, ICWREE2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6212,51 +6212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6333,77 +6333,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol Particle Dry Deposition Velocities above Grassland According to the Diameter and the Micrometeorological Parameters: The &amp;quot;V&amp;quot; Curve between 1.5 nm and 1 µm with Three Different Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6458,51 +6458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission de bioaérosols de type bactérie et levure des couverts végétaux pour des faibles vitesses de frottement du vent : une différence entre le vivant et l’inerte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6872,51 +6872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 European Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Granada, Spain. pp.141</w:t>
@@ -7564,277 +7564,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the dry deposition of aerosols in the urban environment: towards a new methodology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Solier</w:t>
+                <w:t xml:space="preserve">Dry deposition of sub-micro aerosol on surface water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nevenick Calec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Helsinky, Finland</w:t>
+              <w:t xml:space="preserve">International Aerosol Conference IAC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156360v1</w:t>
+                <w:t xml:space="preserve">hal-00854493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry deposition of sub-micro aerosol on surface water</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hubert Branger</w:t>
+                <w:t xml:space="preserve">Quantification of the dry deposition of aerosols in the urban environment: towards a new methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Solier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Aerosol Conference IAC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">International Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Helsinky, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854493v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salissures de façades (SALIFA)</w:t>
               </w:r>
@@ -7977,77 +7977,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea-Air exchange of tritium (HTO) in the Western English Channel Experimental measurement and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bailly Du Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Solier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8130,51 +8130,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 4. Tritium in the Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8548,51 +8548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05417548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaegler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Riquier Marcussy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Dias Varela" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Beurel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hennequet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2025-0051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Connan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly Du Bois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiseux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2022.107068" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541784v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Renard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Le Dizes-Maurel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Solier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106779" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971850v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness El-Ouartassy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Korsakissok" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Descamps" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-15793-2022" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03967211v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Lai Tien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vecchiola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chardeur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13081223" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146199v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Telly Bah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106253" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan Maire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2019.106129" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pellerin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Damay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;bert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2018.08.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulagnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vermorel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2016.11.028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04165722v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Rozet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2016.10.016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552692v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gehin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2017.09.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD9KMDS3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556027v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2017.06.015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguionie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Mestayer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2014.11.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50R8G1FR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572549v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caldeira Ideas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.06.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXW58CMZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145182v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Flori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2013.12.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QRM93DR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roupsard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2014.07.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JRPB2J8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamotte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2014.07.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N279QMW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733864v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goujon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.11.029" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70HZBH40-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865171v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smith" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Organo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2013.06.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJLVH2RT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760178v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roupsard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.07.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fi&#233;vet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2012032" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107904v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goriaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR120231" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04165697v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Smith" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/20116546s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962948v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derkx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.09.023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05TLQ5NT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962944v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Masson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baeza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bieringer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brudecki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bucci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2017158" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975631v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2010.06.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC3VSN7K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963238v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-009-0927-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LWWQG7ZW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993484v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2009.06.016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP8N646T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018738v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. E Damay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2009.09.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SHJTB93-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105004v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnardot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camail" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0343-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CGW7F17W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667156v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pigeon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liousse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0289-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DCJXKT9Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002289v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2008.01.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JNDXCPR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015577v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Germain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2007.04.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK1H72F8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103010v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Checiak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR06055" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284924v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Bethoux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chaumery" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Connan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gentili" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(98)00059-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SS496KWZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05512270v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Vostrotin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W. Croudace" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582289v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05160017v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mendez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05295361v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rondeaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songzhi Yang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04753300v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Lamaison" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04145608v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03994349v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Bounouas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dupont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelva Roustan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04667080v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liying Chen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Guellec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amita Tripathi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832413v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volta" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vuong Nguyen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635662v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04145637v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Pellerin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gehin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2018-13529" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04304773v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pellerin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Herbert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744155v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158849v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rodrigues" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158850v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mach&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853569v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811020v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Letellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mosini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760741v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808639v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bagga" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fontanilles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gaudin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156382v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hubert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760194v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156360v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854493v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenick Calec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156214v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sacre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giraud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olive" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831420v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Voiseux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05160012v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61092/iaea.0qjt-xo5o" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977809v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontugne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abril" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Commarieu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05417548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaegler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Riquier Marcussy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Dias Varela" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Beurel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hennequet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2025-0051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Connan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly Du Bois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiseux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2022.107068" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971850v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness El-Ouartassy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Korsakissok" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Descamps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-15793-2022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541784v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Renard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Le Dizes-Maurel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Solier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106779" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03967211v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Lai Tien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vecchiola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chardeur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13081223" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan Maire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2019.106129" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146199v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Telly Bah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106253" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pellerin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Damay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;bert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2018.08.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552692v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gehin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2017.09.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD9KMDS3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04165722v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vermorel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Rozet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulagnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2016.10.016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556027v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2017.06.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551302v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2016.11.028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguionie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Mestayer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2014.11.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50R8G1FR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572549v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caldeira Ideas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.06.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXW58CMZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145182v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Flori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2013.12.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QRM93DR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roupsard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2014.07.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JRPB2J8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamotte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2014.07.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N279QMW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733864v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goujon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.11.029" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70HZBH40-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865171v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smith" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Organo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2013.06.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJLVH2RT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760178v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roupsard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.07.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fi&#233;vet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2012032" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107904v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goriaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR120231" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962944v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Masson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baeza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bieringer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brudecki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bucci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2017158" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962948v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derkx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.09.023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05TLQ5NT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04165697v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Smith" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/20116546s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975631v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2010.06.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC3VSN7K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963238v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-009-0927-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LWWQG7ZW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993484v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2009.06.016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP8N646T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018738v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. E Damay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2009.09.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SHJTB93-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667156v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pigeon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liousse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0289-4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DCJXKT9Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105004v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnardot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camail" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0343-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CGW7F17W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002289v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2008.01.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JNDXCPR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015577v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Germain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2007.04.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK1H72F8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103010v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Checiak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR06055" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284924v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Bethoux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chaumery" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Connan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gentili" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(98)00059-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SS496KWZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05512270v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Vostrotin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W. Croudace" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582289v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05295361v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rondeaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songzhi Yang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05160017v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mendez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04753300v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Lamaison" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04145608v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03994349v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Bounouas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dupont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelva Roustan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04667080v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liying Chen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Guellec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amita Tripathi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832413v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volta" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vuong Nguyen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635662v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04145637v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Pellerin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gehin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2018-13529" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04304773v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pellerin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Herbert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744155v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158849v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rodrigues" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158850v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mach&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853569v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811020v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Letellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mosini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760741v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808639v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bagga" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fontanilles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gaudin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156382v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hubert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760194v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854493v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenick Calec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156360v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156214v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sacre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giraud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olive" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831420v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Voiseux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05160012v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61092/iaea.0qjt-xo5o" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977809v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontugne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abril" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Commarieu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>