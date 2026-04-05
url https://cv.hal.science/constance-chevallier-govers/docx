--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -676,178 +676,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Actes constitutifs des organisations internationales et constitutions nationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 105 (2), pp.373-412</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelle relation entre Europol et Eurojust ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Berthelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du marché commun et de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 450, pp.468-474</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Berthelet</w:t>
-[...44 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01816355v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01816343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le président du tribunal administratif au secours de la célérité de la justice administrative</w:t>
               </w:r>
@@ -1173,177 +1173,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03366826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Malaysia and the European Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Marcinkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruhanas Harun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christoph Marcinkowski; Constance Chevallier-Govers; Ruhanas Harun. Lit, pp.271, 2011, 978-3-643-80085-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Shari'ah and Legal Pluralism in Malaysia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">International Institute of Advanced Islamic Studies Malaysia, pp.89, 2011, 978-9-83442747-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809970v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-01809958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la coopération à l'intégration policière dans l'Union européenne</w:t>
               </w:r>
@@ -1417,2737 +1417,4576 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance d'un pouvoir de contrainte au Parquet européen, premier pouvoir opérationnel européen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Constance Chevallier-Govers; Anne Weyembergh. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La création du Parquet européen : simple évolution ou révolution au sein de l'espace judiciaire européen ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, Bruylant, pp.75-98, 2021, Collection Droit de l'union européenne. Monographies, 978-2-8027-6840-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'approche globale de l'Union européenne à l'encontre de la traite des êtres humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mihaela Anca Ailincai; Constance Chevallier-Govers; Vérane Edjaharian-Kanaa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Europes : de l’intérieur, vers l’extérieur : mélanges en l'honneur du professeur Catherine Schneider</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, pp.441-463, 2021, Liber amicorum, 978-2-84934-506-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03551330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article 67 [Establishing the AFSJ]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann-Josef Blanke; Stelio Mangiameli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Treaty on the Functioning of the European Union - A Commentary : Volume I: Preamble, Articles 1-89</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1329-1376, 2021, Springer Commentaries on International and European Law, 978-3-030-43509-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-43511-0_68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article 68 [Strategic Guidelines]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann-Josef Blanke; Stelio Mangiameli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Treaty on the Functioning of the European Union - A Commentary : Volume I: Preamble, Articles 1-89</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1377-1392, 2021, Springer Commentaries on International and European Law, 978-3-030-43509-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-43511-0_69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Article 76 [Legislative Initiative]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermann-Josef Blanke; Stelio Mangiameli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treaty on the Functioning of the European Union - A Commentary : Volume I: Preamble, Articles 1-89</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1439-1447, 2021, Springer Commentaries on International and European Law, 978-3-030-43509-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-43511-0_77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, mare &amp; martin, pp.441-463, 2021, Liber amicorum, 978-2-84934-506-1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création du corps européen des garde-frontières et garde-côtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Constance Chevallier-Govers; Romain Tinière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Frontex à Frontex : vers l'émergence d'un service européen des garde-côtes et garde-frontières : [colloque international du CESICE et CRJ, 22-23 mars 2018, Grenoble]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 44, Bruylant, pp.25-40, 2019, Collection Droit de l'Union européenne. Colloques, 978-2-8027-6350-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Article 67 [Establishing the AFSJ]</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ASEAN et la reconnaissance du statut d’État à des entités contestées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Garcia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reconnaissance du statut d'État à des entités contestées : approches de droits international, régional et interne : [actes du colloque / organisé par le Centre d'études sur la sécurité internationale et les coopérations européennes (CESICE) les 1 et 2 juin 2017 à Grenoble]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pédone, pp.233-250, 2018, 978-2-233-00879-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Union européenne et les chrétiens d’Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Schneider; Martial Mathieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quels droits pour les chrétiens d'Orient ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, pp.155-177, 2018, Droit &amp; science politique, 978-2-84934-345-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Right of Access to Public Documents in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann-Josef Blanke; Ricardo Perlingeiro. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Right of Access to Information : an International Legal Survey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer-Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.265-310, 2018, 978-3-662-55552-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-55554-5_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport introductif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Constance Chevallier-Govers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'échange des données dans l'Espace de liberté, de sécurité et de justice de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, pp.13-27, 2017, Collection Droit public, 978-2-84934-310-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'européanisation du droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laetitia Guilloud-Colliat; Henri Oberdorff; Fabien Terpan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'européanisation du droit : quelle influence de l'Union européenne sur le droit français ? : actes du colloque organisé à Grenoble le 10 octobre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ - Lextenso, pp.43-67, 2016, Grands colloques, 978-2-275-05223-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité et transfert des données dans les relations transatlantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Josiane Auvret-Finck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers un partenariat transatlantique de l'Union européenne : [actes du colloque international des 3 et 4 avril 2014 organisé à Nice]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.245-270, 2015, Europe(s) (Bruxelles), 978-2-8044-8357-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mission EUCAP Nestor et sa contribution à la lutte contre la piraterie maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Constance Chevallier-Govers; Catherine Schneider. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe et la lutte contre la piraterie maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pédone, pp.75-90, 2015, L'Europe et la lutte contre la piraterie maritime, 978-2-233-00767-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consolidation de l’agence européenne de défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Josiane Auvret-Finck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une relance de la politique de sécurité et de défense commune ? : [actes du colloque international des 16 et 17 mai 2013 organisé à Nice]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.133-154, 2014, Europe(s). Dossiers, 978-2-8044-6768-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation des États tiers aux agences et aux programmes de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Bosse-Platière; Cécile Rapoport. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'État tiers en droit de l'Union européenne : [actes du colloque annuel de la CEDECE, tenu en 2012]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, Bruylant, pp.185-212, 2014, Droit de l'Union européenne. Colloques, 2-8027-3965-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personal Data Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yann Echinard; Albane Geslin; Michel Gueldry; Fabien Terpan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Union européenne et les États-Unis : processus, politiques et projets = The European Union and the United States : processes, policies, and projects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.147-168, 2013, Europe(s). Dossiers, 978-2-8044-5188-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article 13 [The Institutions]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermann-Josef Blanke; Stelio Mangiameli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Treaty on the Functioning of the European Union - A Commentary : Volume I: Preamble, Articles 1-89</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+              <w:t xml:space="preserve">The Treaty on European Union (TEU) : a commentary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1329-1376, 2021, Springer Commentaries on International and European Law, 978-3-030-43509-7. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, pp.529-586, 2013, 978-3-642-31705-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 13, Bruylant, pp.75-98, 2021, Collection Droit de l'union européenne. Monographies, 978-2-8027-6840-1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The European Union and the reconstruction of State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claske Dijkema; Karine Gatelier; Ivan Samson; Josiane Tercinet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rethinking the foundations of the State : an analysis of post-crisis situations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.263-271, 2012, 978-2-8027-3513-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...83 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Malaysia-EU Human Rights Dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christoph Marcinkowski; Constance Chevallier-Govers; Ruhanas Harun. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Malaysia and the European Union : perspectives for the twenty-first century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lit, pp.207-236, 2011, 978-3-643-80085-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 44, Bruylant, pp.25-40, 2019, Collection Droit de l'Union européenne. Colloques, 978-2-8027-6350-5</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit naturel et la protection internationale des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martial Mathieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit naturel et droits de l'homme : actes des Journées internationales de la Société d'histoire du droit, Grenoble-Vizille, 27-30 mai 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.335-357, 2011, 978-2-7061-1639-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, mare &amp; martin, pp.155-177, 2018, Droit &amp; science politique, 978-2-84934-345-6</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération décentralisée à l'épreuve du fédéralisme indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Charles Froment. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administration et politique, une pensée critique et sans frontières : dialogues avec et autour de Jean-Jacques Gleizal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.239-255, 2009, 978-2-7061-1530-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Edjaharian-Kanaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Estelle Brosset; Constance Chevallier-Govers; Vérane Edjaharian; Catherine Schneider. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le traité de Lisbonne : reconfiguration ou déconstitutionnalisation de l'Union européenne ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.V-VII, 2009, 978-2-8027-2709-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité et droits de l'homme dans l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Flaesch-Mougin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Union européenne et sécurité : aspects internes et externes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-149, 2009, Rencontres européennes, 978-2-8027-2696-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traité de Lisbonne et la différenciation dans l’espace de liberté, de sécurité et de justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Estelle Brosset; Constance Chevallier-Govers; Vérane Edjaharian; Catherine Schneider. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le traité de Lisbonne : reconfiguration ou déconstitutionnalisation de l'Union européenne ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.263-286, 2009, 978-2-8027-2709-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge communautaire et l'intérêt public local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Kada. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'intérêt public local : regards croisés sur une notion juridique incertaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.163-181, 2009, 978-2-7061-1531-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'européanisation de la politique de sécurité intérieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henri Oberdorff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'européanisation des politiques publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.85-110, 2008, Collection Europa, 978-2-7061-1455-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enlargement and the Common Foreign and Security Policy of the European Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rajendra K. Jain; Hartmut Elsenhans; Amarjit S. Narang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Union in world politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Radiant Publishers, pp.194-219, 2006, 81-7027263-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'élargissement et le volet extérieur de la sécurité intérieure de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Andriantsimbazovina; Christophe Geslot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Communautés et l'Union européennes face aux défis de l'élargissement : actes du colloque de Besançon, 17-18 octobre 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, la Documentation française, pp.311-329, 2005, Travaux de la CEDECE, 2-11-005838-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de sécurité intérieure et l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Charles Froment; Jean-Jacques Gleizal; Martine Kaluszynski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les États à l'épreuve de la sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.261-269, 2003, 2-7061-1053-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à la protection des données à caractère personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Ferrand; Hugues Petit. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'odyssée des droits de l'homme. III, Enjeux et perspectives des droits de l'homme : tome 1[i.e tome 3] des actes du colloque international de Grenoble, octobre 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.77-97, 2003, La Librairie des humanités, 2-7475-5704-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création d'un espace de sécurité, facteur de cohésion sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guy Guillermin; Henri Oberdorff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La cohésion économique et sociale : une finalité de l'Union européenne : actes du colloque de Grenoble, 19-21 octobre 1998 [de la Commission pour l'étude des Communautés européennes (CEDECE)]. Volume II, Les outils et les politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, la Documentation française, pp.239-248, 2000, Travaux de la CEDECE, 2-11-004712-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance d'un pouvoir de contrainte, premier pouvoir opérationnel européen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : La création du parquet européen : simple évolution ou révolution au sein de l'espace judiciaire européen ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et le Coopérations Européennes (CESICE); Centre de droit européen de l'Université libre de Bruxelles, Nov 2019, Saint-Martin-d'Hères, France. pp.75-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Création du corps européen des gardes-frontières et gardes-côtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Frontex à Frontex, vers l’émergence d’un service européen des garde-frontières et garde-côtes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et les Coopérations Européennes (CESICE); Centre de Recherches Juridiques (CRJ), Mar 2018, Grenoble, France. pp.25-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ASEAN et la reconnaissance du statut d’État à des entités contestées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...140 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reconnaissance du statut d’Etat à des entités contestées: approches de droits international, régional et interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et les Coopérations Européennes (CESICE), Jun 2017, Grenoble, France. pp.233-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action de l’Union Européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quel(s) droit(s) pour les chrétiens d’Orient ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et les Coopérations Européennes (CESICE); Centre d’excellence Jean Monnet (CEJM) de Nice Sophia Antipolis, Nov 2015, Grenoble, France. pp.155-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport introductif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...2 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'échange des données dans l'Espace de liberté, de sécurité et de justice de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, mare &amp; martin, pp.13-27, 2017, Collection Droit public, 978-2-84934-310-4</w:t>
-[...179 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et les Coopérations Européennes (CESICE), Nov 2016, Grenoble, France. pp.13-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Européanisation du Droit : Quelle influence de l'Union Européenne sur le Droit français ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et les Coopérations Européennes (CESICE); Chaire Jean Monnet de Sciences Po Grenoble, Oct 2014, Grenoble, France. pp.43-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité et transfert de données personnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers un partenariat transatlantique renforcé : une nouvelle donne dans un monde en mutation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'excellence Jean Monnet (CEJM); Centre d’Etudes du Droit des Organisations Européennes (CEDORE), Apr 2014, Nice, France. pp.245-270</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe et la lutte contre la piraterie maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'excellence Jean Monnet (CEJM); Centre d'études sur la sécurité internationale et les coopérations européennes (Grenoble), Nov 2013, Grenoble, France. pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mission EUCAP Nestor et sa contribution à la lutte contre la piraterie maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...2 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe et la lutte contre la piraterie maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Pédone, pp.75-90, 2015, L'Europe et la lutte contre la piraterie maritime, 978-2-233-00767-4</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+              <w:t xml:space="preserve">, Centre d'excellence Jean Monnet (CEJM); Centre d'études sur la sécurité internationale et les coopérations européennes (Grenoble), Nov 2013, Grenoble, France. pp.75-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation des États tiers aux programmes et agences de l’Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’État tiers en droit de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l’ouest : Droit et europe (uMR-CnRS 6262); Centre d’excellence Jean Monnet de Rennes, Jun 2012, Rennes, France. pp.185-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consolidation de l’agence européenne de défense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...204 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une relance de la politique de sécurité et de défense commune ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'excellence Jean Monnet (CEJM); Centre d’Etudes du Droit des Organisations Européennes (CEDORE), May 2013, Nice, France. pp.133-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal Data Protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...204 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2emes Rencontres européennes et internationales de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFR Europe &amp; international, Mar 2010, Grenoble, France. pp.147-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Counter-terrorism cooperation with the ASEAN countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The external dimension of the EU counter-terrorism policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for the Law of EU External Relation (CLEER); International Centre for Counter-terrorism – The Hague (ICCT), Feb 2013, Bruxelles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The European Union and the Reconstruction of States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESF-LiU Conference "Post-Crisis States Transformation: Rethinking the Foundations of the State"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Espace Europe; Modus Operandi, May 2009, Linköping, Sweden. pp.263-271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit naturel et la protection internationale des droits de l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...230 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées internationales d'histoire du droit "Droit naturel et droits de l'homme"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'histoire du droit (SDH); Centre d'études et de recherche sur le droit; l'histoire et l'administration publique (CERDHAP), May 2009, Grenoble, France. pp.335-357</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge communautaire et l'intérêt public local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’intérêt public local</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Etudes et de Recherche sur le Droit, l’Histoire et l’Administration Publique (CERDHAP), Jun 2008, Grenoble, France. pp.163-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traité de Lisbonne et la flexibilité dans l’espace de liberté, de sécurité et de justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le traité modificatif sur l'Union européenne : vers une déconstitutionnalisation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et les Coopérations Européennes (CESICE), Apr 2008, Grenoble, France. pp.263-286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécurité et droits de l'homme dans l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...277 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université européenne d'été : « Union européenne et sécurité : aspects internes et externes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'excellence Jean Monnet de Rennes, Sep 2007, Rennes, France. pp.135-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La répression pénale internationale des massacres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Jacques Sémelin » : Génocides et violence de masse - comprendre les processus et réprimer les crimes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Espace Europe, Nov 2008, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enlargement and the Common Foreign and Security Policy of the European Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire international "The European Union in world politics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jawaharlal Nehru University, May 2003, New Delhi, India. pp.194-219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élargissement et le volet extérieur de la sécurité intérieure de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...118 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la CEDECE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission pour l'étude des Communautés européennes (CEDECE), Oct 2002, Besançon, France. pp.311-329</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit à la protection des données à caractère personnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2001, l'Odyssée des Droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre historique et juridique des droits de l'homme, Faculté de droit de Grenoble, Oct 2001, Grenoble, France. pp.77-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création d'une police européenne grâce aux mécanismes de la coopération renforcée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la CEDECE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Poitiers, France. pp.295-330</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Commission, la corruption et la création d'un espace de liberté, de sécurité et de justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la CEDECE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission pour l'étude des Communautés européennes (CEDECE), May 2000, Grenoble, France. pp.89-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création d'un espace de sécurité, facteur de cohésion sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-01957039v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la CEDECE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Etudes Politiques; Centre Universitaire de Recherches Européennes et Internationales (CUREI), Oct 1998, Grenoble, France. pp.239-248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité intérieure et 3ème pilier de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère Académie européenne d’été "L’émergence d’un nouvel ordre européen"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’excellence Jean Monnet Grenoble (CEJM), Sep 2000, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création du Parquet européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Weyembergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : La création du parquet européen : simple évolution ou révolution au sein de l'espace judiciaire européen ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Saint-Martin-d'Hères, France. 13, Bruylant, pp.442, 2021, Collection Droit de l'union européenne. Monographies, 978-2-8027-6840-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Frontex à Frontex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Frontex à Frontex : vers l’émergence d’un service européen des gardes-côtes et gardes-frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44, Bruylant, pp.298, 2019, Collection Droit de l'Union européenne. Colloques, 978-2-8027-6350-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'échange des données dans l'Espace de liberté, de sécurité et de justice de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'échange des données dans l'Espace de liberté, de sécurité et de justice de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Grenoble, France. mare &amp; martin, pp.559, 2017, Droit public, 978-2-84934-310-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe et la lutte contre la piraterie maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4167,73 +6006,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Constance Chevallier-Govers; Catherine Schneider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe et la lutte contre la piraterie maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Grenoble, France. Éditions Pedone, pp.321, 2015, 978-2-233-00767-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traité de Lisbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4279,1896 +6118,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Brosset; Constance Chevallier-Govers; Vérane Edjaharian; Catherine Schneider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le traité modificatif sur l'Union européenne : vers une déconstitutionnalisation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Grenoble, France. Bruylant, pp.VII-352, 2009, 978-2-8027-2709-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809899v1</w:t>
-              </w:r>
-[...1837 lines deleted...]
-                <w:t xml:space="preserve">hal-01815378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6323,51 +6323,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04979969v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Chevallier-Govers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04979970v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557896v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814414v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/2193-5505-2017-1-67" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814489v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815392v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthelet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816343v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816365v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamayou-Kuhn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Anca Ailincai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Edjaharian-Kanaa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809958v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Marcinkowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhanas Harun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810708v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-43511-0?page=5#about" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43511-0_77" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551330v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810700v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43511-0_68" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43511-0_69" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02483700v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943651v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947765v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783662555521" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55554-5_6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01961767v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942307v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940353v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940343v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810694v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783642317057" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951080v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://base.modop.org/en/corpus_analyse/fiche-analyse-27.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809964v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942860v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813794v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01950820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Brosset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schneider" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954020v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lairedu.fr/collection/universite-europeenne-dete-2007-cejm/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950844v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928337v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813803v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954071v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954108v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813773v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957039v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549409v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Weyembergh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809805v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tini&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01719283v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809885v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809899v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555366v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096038v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810000v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01904506v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01823593v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809891v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01812078v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823472v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812141v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812096v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819373v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812162v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813456v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813170v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812228v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809940v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813624v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819387v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814231v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814239v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01830967v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816382v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819438v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819391v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815378v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04979969v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Chevallier-Govers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04979970v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557896v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814414v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/2193-5505-2017-1-67" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814489v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815392v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816343v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816355v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthelet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816365v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamayou-Kuhn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Anca Ailincai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Edjaharian-Kanaa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809958v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Marcinkowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhanas Harun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809970v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555371v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-43511-0?page=5#about" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43511-0_68" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43511-0_69" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810708v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43511-0_77" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02483700v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947765v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783662555521" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55554-5_6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01961767v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942307v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940353v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940343v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951080v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810694v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783642317057" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://base.modop.org/en/corpus_analyse/fiche-analyse-27.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809964v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942860v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813794v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01950820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Brosset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schneider" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954020v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lairedu.fr/collection/universite-europeenne-dete-2007-cejm/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950844v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928337v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813803v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954071v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954108v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813773v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957039v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096038v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810000v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810752v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01904506v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01823593v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01812078v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809891v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812141v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812096v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812162v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819373v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813456v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813170v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813624v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809940v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812228v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819387v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814231v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01830967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819438v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815378v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819391v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549409v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Weyembergh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809805v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tini&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01719283v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809885v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>