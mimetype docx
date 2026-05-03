--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -676,178 +676,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelle relation entre Europol et Eurojust ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Berthelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du marché commun et de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 450, pp.468-474</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Actes constitutifs des organisations internationales et constitutions nationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit international public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 105 (2), pp.373-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816343v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01816355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le président du tribunal administratif au secours de la célérité de la justice administrative</w:t>
               </w:r>
@@ -1173,177 +1173,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03366826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shari'ah and Legal Pluralism in Malaysia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">International Institute of Advanced Islamic Studies Malaysia, pp.89, 2011, 978-9-83442747-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Malaysia and the European Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Marcinkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruhanas Harun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christoph Marcinkowski; Constance Chevallier-Govers; Ruhanas Harun. Lit, pp.271, 2011, 978-3-643-80085-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Marcinkowski</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01809958v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01809970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la coopération à l'intégration policière dans l'Union européenne</w:t>
               </w:r>
@@ -1417,1369 +1417,1369 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Article 76 [Legislative Initiative]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann-Josef Blanke; Stelio Mangiameli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Treaty on the Functioning of the European Union - A Commentary : Volume I: Preamble, Articles 1-89</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1439-1447, 2021, Springer Commentaries on International and European Law, 978-3-030-43509-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-43511-0_77⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'approche globale de l'Union européenne à l'encontre de la traite des êtres humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mihaela Anca Ailincai; Constance Chevallier-Govers; Vérane Edjaharian-Kanaa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Europes : de l’intérieur, vers l’extérieur : mélanges en l'honneur du professeur Catherine Schneider</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, pp.441-463, 2021, Liber amicorum, 978-2-84934-506-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03551330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article 67 [Establishing the AFSJ]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann-Josef Blanke; Stelio Mangiameli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Treaty on the Functioning of the European Union - A Commentary : Volume I: Preamble, Articles 1-89</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1329-1376, 2021, Springer Commentaries on International and European Law, 978-3-030-43509-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-43511-0_68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance d'un pouvoir de contrainte au Parquet européen, premier pouvoir opérationnel européen ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Constance Chevallier-Govers; Anne Weyembergh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La création du Parquet européen : simple évolution ou révolution au sein de l'espace judiciaire européen ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Bruylant, pp.75-98, 2021, Collection Droit de l'union européenne. Monographies, 978-2-8027-6840-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article 68 [Strategic Guidelines]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann-Josef Blanke; Stelio Mangiameli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Treaty on the Functioning of the European Union - A Commentary : Volume I: Preamble, Articles 1-89</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...36 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1377-1392, 2021, Springer Commentaries on International and European Law, 978-3-030-43509-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-43511-0_69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Article 67 [Establishing the AFSJ]</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création du corps européen des garde-frontières et garde-côtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Constance Chevallier-Govers; Romain Tinière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Frontex à Frontex : vers l'émergence d'un service européen des garde-côtes et garde-frontières : [colloque international du CESICE et CRJ, 22-23 mars 2018, Grenoble]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 44, Bruylant, pp.25-40, 2019, Collection Droit de l'Union européenne. Colloques, 978-2-8027-6350-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ASEAN et la reconnaissance du statut d’État à des entités contestées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Garcia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reconnaissance du statut d'État à des entités contestées : approches de droits international, régional et interne : [actes du colloque / organisé par le Centre d'études sur la sécurité internationale et les coopérations européennes (CESICE) les 1 et 2 juin 2017 à Grenoble]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pédone, pp.233-250, 2018, 978-2-233-00879-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Union européenne et les chrétiens d’Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Schneider; Martial Mathieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quels droits pour les chrétiens d'Orient ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, pp.155-177, 2018, Droit &amp; science politique, 978-2-84934-345-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Right of Access to Public Documents in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann-Josef Blanke; Ricardo Perlingeiro. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Right of Access to Information : an International Legal Survey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer-Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.265-310, 2018, 978-3-662-55552-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-55554-5_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport introductif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Constance Chevallier-Govers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'échange des données dans l'Espace de liberté, de sécurité et de justice de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, pp.13-27, 2017, Collection Droit public, 978-2-84934-310-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'européanisation du droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laetitia Guilloud-Colliat; Henri Oberdorff; Fabien Terpan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'européanisation du droit : quelle influence de l'Union européenne sur le droit français ? : actes du colloque organisé à Grenoble le 10 octobre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ - Lextenso, pp.43-67, 2016, Grands colloques, 978-2-275-05223-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité et transfert des données dans les relations transatlantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Josiane Auvret-Finck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers un partenariat transatlantique de l'Union européenne : [actes du colloque international des 3 et 4 avril 2014 organisé à Nice]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.245-270, 2015, Europe(s) (Bruxelles), 978-2-8044-8357-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mission EUCAP Nestor et sa contribution à la lutte contre la piraterie maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Constance Chevallier-Govers; Catherine Schneider. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe et la lutte contre la piraterie maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pédone, pp.75-90, 2015, L'Europe et la lutte contre la piraterie maritime, 978-2-233-00767-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consolidation de l’agence européenne de défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Josiane Auvret-Finck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une relance de la politique de sécurité et de défense commune ? : [actes du colloque international des 16 et 17 mai 2013 organisé à Nice]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.133-154, 2014, Europe(s). Dossiers, 978-2-8044-6768-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation des États tiers aux agences et aux programmes de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Bosse-Platière; Cécile Rapoport. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'État tiers en droit de l'Union européenne : [actes du colloque annuel de la CEDECE, tenu en 2012]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, Bruylant, pp.185-212, 2014, Droit de l'Union européenne. Colloques, 2-8027-3965-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article 13 [The Institutions]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermann-Josef Blanke; Stelio Mangiameli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Treaty on the Functioning of the European Union - A Commentary : Volume I: Preamble, Articles 1-89</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+              <w:t xml:space="preserve">The Treaty on European Union (TEU) : a commentary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1329-1376, 2021, Springer Commentaries on International and European Law, 978-3-030-43509-7. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, pp.529-586, 2013, 978-3-642-31705-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...83 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personal Data Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yann Echinard; Albane Geslin; Michel Gueldry; Fabien Terpan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Union européenne et les États-Unis : processus, politiques et projets = The European Union and the United States : processes, policies, and projects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.147-168, 2013, Europe(s). Dossiers, 978-2-8044-5188-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...919 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951080v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01810694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European Union and the reconstruction of State</w:t>
               </w:r>
@@ -4292,112 +4292,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mission EUCAP Nestor et sa contribution à la lutte contre la piraterie maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe et la lutte contre la piraterie maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'excellence Jean Monnet (CEJM); Centre d'études sur la sécurité internationale et les coopérations européennes (Grenoble), Nov 2013, Grenoble, France. pp.75-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sécurité et transfert de données personnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers un partenariat transatlantique renforcé : une nouvelle donne dans un monde en mutation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'excellence Jean Monnet (CEJM); Centre d’Etudes du Droit des Organisations Européennes (CEDORE), Apr 2014, Nice, France. pp.245-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4413,747 +4482,678 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe et la lutte contre la piraterie maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'excellence Jean Monnet (CEJM); Centre d'études sur la sécurité internationale et les coopérations européennes (Grenoble), Nov 2013, Grenoble, France. pp.3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'excellence Jean Monnet (CEJM); Centre d'études sur la sécurité internationale et les coopérations européennes (Grenoble), Nov 2013, Grenoble, France. pp.75-90</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation des États tiers aux programmes et agences de l’Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’État tiers en droit de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l’ouest : Droit et europe (uMR-CnRS 6262); Centre d’excellence Jean Monnet de Rennes, Jun 2012, Rennes, France. pp.185-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l’ouest : Droit et europe (uMR-CnRS 6262); Centre d’excellence Jean Monnet de Rennes, Jun 2012, Rennes, France. pp.185-212</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consolidation de l’agence européenne de défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une relance de la politique de sécurité et de défense commune ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'excellence Jean Monnet (CEJM); Centre d’Etudes du Droit des Organisations Européennes (CEDORE), May 2013, Nice, France. pp.133-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'excellence Jean Monnet (CEJM); Centre d’Etudes du Droit des Organisations Européennes (CEDORE), May 2013, Nice, France. pp.133-154</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Counter-terrorism cooperation with the ASEAN countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The external dimension of the EU counter-terrorism policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for the Law of EU External Relation (CLEER); International Centre for Counter-terrorism – The Hague (ICCT), Feb 2013, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal Data Protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2emes Rencontres européennes et internationales de Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFR Europe &amp; international, Mar 2010, Grenoble, France. pp.147-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Centre for the Law of EU External Relation (CLEER); International Centre for Counter-terrorism – The Hague (ICCT), Feb 2013, Bruxelles, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The European Union and the Reconstruction of States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESF-LiU Conference "Post-Crisis States Transformation: Rethinking the Foundations of the State"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Espace Europe; Modus Operandi, May 2009, Linköping, Sweden. pp.263-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Espace Europe; Modus Operandi, May 2009, Linköping, Sweden. pp.263-271</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit naturel et la protection internationale des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées internationales d'histoire du droit "Droit naturel et droits de l'homme"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'histoire du droit (SDH); Centre d'études et de recherche sur le droit; l'histoire et l'administration publique (CERDHAP), May 2009, Grenoble, France. pp.335-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Société d'histoire du droit (SDH); Centre d'études et de recherche sur le droit; l'histoire et l'administration publique (CERDHAP), May 2009, Grenoble, France. pp.335-357</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité et droits de l'homme dans l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université européenne d'été : « Union européenne et sécurité : aspects internes et externes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'excellence Jean Monnet de Rennes, Sep 2007, Rennes, France. pp.135-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traité de Lisbonne et la flexibilité dans l’espace de liberté, de sécurité et de justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le traité modificatif sur l'Union européenne : vers une déconstitutionnalisation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et les Coopérations Européennes (CESICE), Apr 2008, Grenoble, France. pp.263-286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le juge communautaire et l'intérêt public local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’intérêt public local</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d’Etudes et de Recherche sur le Droit, l’Histoire et l’Administration Publique (CERDHAP), Jun 2008, Grenoble, France. pp.163-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813624v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01812228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La répression pénale internationale des massacres</w:t>
               </w:r>
@@ -6323,51 +6323,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04979969v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Chevallier-Govers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04979970v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557896v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814414v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/2193-5505-2017-1-67" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814489v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815392v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816343v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816355v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthelet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816365v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamayou-Kuhn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Anca Ailincai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Edjaharian-Kanaa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809958v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Marcinkowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhanas Harun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809970v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555371v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-43511-0?page=5#about" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43511-0_68" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43511-0_69" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810708v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43511-0_77" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02483700v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947765v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783662555521" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55554-5_6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01961767v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942307v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940353v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940343v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951080v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810694v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783642317057" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://base.modop.org/en/corpus_analyse/fiche-analyse-27.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809964v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942860v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813794v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01950820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Brosset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schneider" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954020v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lairedu.fr/collection/universite-europeenne-dete-2007-cejm/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950844v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928337v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813803v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954071v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954108v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813773v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957039v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096038v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810000v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810752v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01904506v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01823593v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01812078v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809891v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812141v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812096v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812162v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819373v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813456v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813170v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813624v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809940v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812228v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819387v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814231v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01830967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819438v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815378v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819391v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549409v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Weyembergh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809805v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tini&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01719283v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809885v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04979969v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Chevallier-Govers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04979970v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557896v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814414v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/2193-5505-2017-1-67" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814489v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815392v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthelet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816343v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816365v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamayou-Kuhn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Anca Ailincai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Edjaharian-Kanaa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809958v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Marcinkowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhanas Harun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810708v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-43511-0?page=5#about" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43511-0_77" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551330v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810700v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43511-0_68" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43511-0_69" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02483700v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947765v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783662555521" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55554-5_6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01961767v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942307v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940353v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940343v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810694v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783642317057" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951080v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://base.modop.org/en/corpus_analyse/fiche-analyse-27.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809964v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942860v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813794v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01950820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Brosset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schneider" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954020v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lairedu.fr/collection/universite-europeenne-dete-2007-cejm/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950844v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928337v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813803v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954071v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954108v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813773v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957039v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096038v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810000v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810752v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01904506v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01823593v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809891v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01812078v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823472v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812141v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812096v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819373v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812162v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813456v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813170v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812228v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809940v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813624v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819387v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814231v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01830967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819438v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815378v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819391v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549409v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Weyembergh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809805v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tini&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01719283v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809885v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>