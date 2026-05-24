--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1173,177 +1173,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03366826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Malaysia and the European Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Marcinkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruhanas Harun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christoph Marcinkowski; Constance Chevallier-Govers; Ruhanas Harun. Lit, pp.271, 2011, 978-3-643-80085-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Shari'ah and Legal Pluralism in Malaysia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">International Institute of Advanced Islamic Studies Malaysia, pp.89, 2011, 978-9-83442747-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809970v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-01809958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la coopération à l'intégration policière dans l'Union européenne</w:t>
               </w:r>
@@ -1417,1945 +1417,1945 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'approche globale de l'Union européenne à l'encontre de la traite des êtres humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mihaela Anca Ailincai; Constance Chevallier-Govers; Vérane Edjaharian-Kanaa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Europes : de l’intérieur, vers l’extérieur : mélanges en l'honneur du professeur Catherine Schneider</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, pp.441-463, 2021, Liber amicorum, 978-2-84934-506-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03551330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article 67 [Establishing the AFSJ]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann-Josef Blanke; Stelio Mangiameli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Treaty on the Functioning of the European Union - A Commentary : Volume I: Preamble, Articles 1-89</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1329-1376, 2021, Springer Commentaries on International and European Law, 978-3-030-43509-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-43511-0_68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance d'un pouvoir de contrainte au Parquet européen, premier pouvoir opérationnel européen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Constance Chevallier-Govers; Anne Weyembergh. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La création du Parquet européen : simple évolution ou révolution au sein de l'espace judiciaire européen ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, Bruylant, pp.75-98, 2021, Collection Droit de l'union européenne. Monographies, 978-2-8027-6840-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article 68 [Strategic Guidelines]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann-Josef Blanke; Stelio Mangiameli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Treaty on the Functioning of the European Union - A Commentary : Volume I: Preamble, Articles 1-89</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1377-1392, 2021, Springer Commentaries on International and European Law, 978-3-030-43509-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-43511-0_69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Article 76 [Legislative Initiative]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermann-Josef Blanke; Stelio Mangiameli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treaty on the Functioning of the European Union - A Commentary : Volume I: Preamble, Articles 1-89</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1439-1447, 2021, Springer Commentaries on International and European Law, 978-3-030-43509-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-43511-0_77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, mare &amp; martin, pp.441-463, 2021, Liber amicorum, 978-2-84934-506-1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création du corps européen des garde-frontières et garde-côtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Constance Chevallier-Govers; Romain Tinière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Frontex à Frontex : vers l'émergence d'un service européen des garde-côtes et garde-frontières : [colloque international du CESICE et CRJ, 22-23 mars 2018, Grenoble]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 44, Bruylant, pp.25-40, 2019, Collection Droit de l'Union européenne. Colloques, 978-2-8027-6350-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Article 67 [Establishing the AFSJ]</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ASEAN et la reconnaissance du statut d’État à des entités contestées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Garcia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reconnaissance du statut d'État à des entités contestées : approches de droits international, régional et interne : [actes du colloque / organisé par le Centre d'études sur la sécurité internationale et les coopérations européennes (CESICE) les 1 et 2 juin 2017 à Grenoble]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pédone, pp.233-250, 2018, 978-2-233-00879-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Union européenne et les chrétiens d’Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Schneider; Martial Mathieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quels droits pour les chrétiens d'Orient ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, pp.155-177, 2018, Droit &amp; science politique, 978-2-84934-345-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Right of Access to Public Documents in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann-Josef Blanke; Ricardo Perlingeiro. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Right of Access to Information : an International Legal Survey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer-Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.265-310, 2018, 978-3-662-55552-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-55554-5_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport introductif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Constance Chevallier-Govers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'échange des données dans l'Espace de liberté, de sécurité et de justice de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, pp.13-27, 2017, Collection Droit public, 978-2-84934-310-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'européanisation du droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laetitia Guilloud-Colliat; Henri Oberdorff; Fabien Terpan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'européanisation du droit : quelle influence de l'Union européenne sur le droit français ? : actes du colloque organisé à Grenoble le 10 octobre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ - Lextenso, pp.43-67, 2016, Grands colloques, 978-2-275-05223-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité et transfert des données dans les relations transatlantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Josiane Auvret-Finck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers un partenariat transatlantique de l'Union européenne : [actes du colloque international des 3 et 4 avril 2014 organisé à Nice]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.245-270, 2015, Europe(s) (Bruxelles), 978-2-8044-8357-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mission EUCAP Nestor et sa contribution à la lutte contre la piraterie maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Constance Chevallier-Govers; Catherine Schneider. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe et la lutte contre la piraterie maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pédone, pp.75-90, 2015, L'Europe et la lutte contre la piraterie maritime, 978-2-233-00767-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consolidation de l’agence européenne de défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Josiane Auvret-Finck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une relance de la politique de sécurité et de défense commune ? : [actes du colloque international des 16 et 17 mai 2013 organisé à Nice]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.133-154, 2014, Europe(s). Dossiers, 978-2-8044-6768-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation des États tiers aux agences et aux programmes de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Bosse-Platière; Cécile Rapoport. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'État tiers en droit de l'Union européenne : [actes du colloque annuel de la CEDECE, tenu en 2012]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, Bruylant, pp.185-212, 2014, Droit de l'Union européenne. Colloques, 2-8027-3965-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article 13 [The Institutions]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermann-Josef Blanke; Stelio Mangiameli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Treaty on the Functioning of the European Union - A Commentary : Volume I: Preamble, Articles 1-89</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+              <w:t xml:space="preserve">The Treaty on European Union (TEU) : a commentary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1329-1376, 2021, Springer Commentaries on International and European Law, 978-3-030-43509-7. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, pp.529-586, 2013, 978-3-642-31705-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 13, Bruylant, pp.75-98, 2021, Collection Droit de l'union européenne. Monographies, 978-2-8027-6840-1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personal Data Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yann Echinard; Albane Geslin; Michel Gueldry; Fabien Terpan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Union européenne et les États-Unis : processus, politiques et projets = The European Union and the United States : processes, policies, and projects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.147-168, 2013, Europe(s). Dossiers, 978-2-8044-5188-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...83 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The European Union and the reconstruction of State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claske Dijkema; Karine Gatelier; Ivan Samson; Josiane Tercinet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rethinking the foundations of the State : an analysis of post-crisis situations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.263-271, 2012, 978-2-8027-3513-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 44, Bruylant, pp.25-40, 2019, Collection Droit de l'Union européenne. Colloques, 978-2-8027-6350-5</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Malaysia-EU Human Rights Dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christoph Marcinkowski; Constance Chevallier-Govers; Ruhanas Harun. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Malaysia and the European Union : perspectives for the twenty-first century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lit, pp.207-236, 2011, 978-3-643-80085-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Pédone, pp.233-250, 2018, 978-2-233-00879-4</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit naturel et la protection internationale des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martial Mathieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit naturel et droits de l'homme : actes des Journées internationales de la Société d'histoire du droit, Grenoble-Vizille, 27-30 mai 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.335-357, 2011, 978-2-7061-1639-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, mare &amp; martin, pp.155-177, 2018, Droit &amp; science politique, 978-2-84934-345-6</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération décentralisée à l'épreuve du fédéralisme indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Charles Froment. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administration et politique, une pensée critique et sans frontières : dialogues avec et autour de Jean-Jacques Gleizal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.239-255, 2009, 978-2-7061-1530-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...83 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Edjaharian-Kanaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Estelle Brosset; Constance Chevallier-Govers; Vérane Edjaharian; Catherine Schneider. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le traité de Lisbonne : reconfiguration ou déconstitutionnalisation de l'Union européenne ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.V-VII, 2009, 978-2-8027-2709-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, mare &amp; martin, pp.13-27, 2017, Collection Droit public, 978-2-84934-310-4</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traité de Lisbonne et la différenciation dans l’espace de liberté, de sécurité et de justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Estelle Brosset; Constance Chevallier-Govers; Vérane Edjaharian; Catherine Schneider. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le traité de Lisbonne : reconfiguration ou déconstitutionnalisation de l'Union européenne ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.263-286, 2009, 978-2-8027-2709-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ - Lextenso, pp.43-67, 2016, Grands colloques, 978-2-275-05223-6</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité et droits de l'homme dans l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Flaesch-Mougin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Union européenne et sécurité : aspects internes et externes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-149, 2009, Rencontres européennes, 978-2-8027-2696-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...929 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruylant</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01954020v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01950844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le juge communautaire et l'intérêt public local</w:t>
               </w:r>
@@ -4650,1062 +4650,1062 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Personal Data Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2emes Rencontres européennes et internationales de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFR Europe &amp; international, Mar 2010, Grenoble, France. pp.147-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Counter-terrorism cooperation with the ASEAN countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The external dimension of the EU counter-terrorism policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre for the Law of EU External Relation (CLEER); International Centre for Counter-terrorism – The Hague (ICCT), Feb 2013, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, SFR Europe &amp; international, Mar 2010, Grenoble, France. pp.147-168</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The European Union and the Reconstruction of States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESF-LiU Conference "Post-Crisis States Transformation: Rethinking the Foundations of the State"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Espace Europe; Modus Operandi, May 2009, Linköping, Sweden. pp.263-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Espace Europe; Modus Operandi, May 2009, Linköping, Sweden. pp.263-271</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit naturel et la protection internationale des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées internationales d'histoire du droit "Droit naturel et droits de l'homme"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'histoire du droit (SDH); Centre d'études et de recherche sur le droit; l'histoire et l'administration publique (CERDHAP), May 2009, Grenoble, France. pp.335-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Société d'histoire du droit (SDH); Centre d'études et de recherche sur le droit; l'histoire et l'administration publique (CERDHAP), May 2009, Grenoble, France. pp.335-357</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traité de Lisbonne et la flexibilité dans l’espace de liberté, de sécurité et de justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le traité modificatif sur l'Union européenne : vers une déconstitutionnalisation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et les Coopérations Européennes (CESICE), Apr 2008, Grenoble, France. pp.263-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge communautaire et l'intérêt public local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’intérêt public local</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Etudes et de Recherche sur le Droit, l’Histoire et l’Administration Publique (CERDHAP), Jun 2008, Grenoble, France. pp.163-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécurité et droits de l'homme dans l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université européenne d'été : « Union européenne et sécurité : aspects internes et externes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'excellence Jean Monnet de Rennes, Sep 2007, Rennes, France. pp.135-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et les Coopérations Européennes (CESICE), Apr 2008, Grenoble, France. pp.263-286</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La répression pénale internationale des massacres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Jacques Sémelin » : Génocides et violence de masse - comprendre les processus et réprimer les crimes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Espace Europe, Nov 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’Etudes et de Recherche sur le Droit, l’Histoire et l’Administration Publique (CERDHAP), Jun 2008, Grenoble, France. pp.163-181</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enlargement and the Common Foreign and Security Policy of the European Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire international "The European Union in world politics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jawaharlal Nehru University, May 2003, New Delhi, India. pp.194-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Espace Europe, Nov 2008, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'élargissement et le volet extérieur de la sécurité intérieure de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la CEDECE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission pour l'étude des Communautés européennes (CEDECE), Oct 2002, Besançon, France. pp.311-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jawaharlal Nehru University, May 2003, New Delhi, India. pp.194-219</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à la protection des données à caractère personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2001, l'Odyssée des Droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre historique et juridique des droits de l'homme, Faculté de droit de Grenoble, Oct 2001, Grenoble, France. pp.77-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'élargissement et le volet extérieur de la sécurité intérieure de l'Union européenne</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création d'une police européenne grâce aux mécanismes de la coopération renforcée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la CEDECE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Commission pour l'étude des Communautés européennes (CEDECE), Oct 2002, Besançon, France. pp.311-329</w:t>
+              <w:t xml:space="preserve">, Oct 2000, Poitiers, France. pp.295-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre historique et juridique des droits de l'homme, Faculté de droit de Grenoble, Oct 2001, Grenoble, France. pp.77-97</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Commission, la corruption et la création d'un espace de liberté, de sécurité et de justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la CEDECE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission pour l'étude des Communautés européennes (CEDECE), May 2000, Grenoble, France. pp.89-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La création d'une police européenne grâce aux mécanismes de la coopération renforcée</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité intérieure et 3ème pilier de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère Académie européenne d’été "L’émergence d’un nouvel ordre européen"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’excellence Jean Monnet Grenoble (CEJM), Sep 2000, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création d'un espace de sécurité, facteur de cohésion sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Chevallier-Govers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la CEDECE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2000, Poitiers, France. pp.295-330</w:t>
+              <w:t xml:space="preserve">, Institut d'Etudes Politiques; Centre Universitaire de Recherches Européennes et Internationales (CUREI), Oct 1998, Grenoble, France. pp.239-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815378v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01819391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6323,51 +6323,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04979969v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Chevallier-Govers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04979970v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557896v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814414v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/2193-5505-2017-1-67" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814489v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815392v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthelet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816343v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816365v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamayou-Kuhn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Anca Ailincai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Edjaharian-Kanaa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809958v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Marcinkowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhanas Harun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810708v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-43511-0?page=5#about" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43511-0_77" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551330v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810700v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43511-0_68" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43511-0_69" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02483700v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947765v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783662555521" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55554-5_6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01961767v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942307v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940353v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940343v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810694v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783642317057" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951080v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://base.modop.org/en/corpus_analyse/fiche-analyse-27.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809964v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942860v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813794v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01950820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Brosset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schneider" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954020v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lairedu.fr/collection/universite-europeenne-dete-2007-cejm/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950844v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928337v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813803v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954071v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954108v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813773v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957039v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096038v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810000v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810752v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01904506v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01823593v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809891v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01812078v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823472v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812141v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812096v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819373v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812162v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813456v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813170v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812228v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809940v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813624v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819387v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814231v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01830967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819438v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815378v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819391v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549409v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Weyembergh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809805v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tini&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01719283v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809885v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04979969v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Chevallier-Govers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04979970v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557896v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814414v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/2193-5505-2017-1-67" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814489v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815392v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthelet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816343v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816365v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamayou-Kuhn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Anca Ailincai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Edjaharian-Kanaa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809958v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Marcinkowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhanas Harun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809970v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551330v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810700v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-43511-0?page=5#about" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43511-0_68" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43511-0_69" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810708v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43511-0_77" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02483700v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947765v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783662555521" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55554-5_6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01961767v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942307v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940353v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940343v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810694v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783642317057" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951080v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://base.modop.org/en/corpus_analyse/fiche-analyse-27.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809964v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942860v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813794v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01950820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Brosset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schneider" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950844v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954020v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lairedu.fr/collection/universite-europeenne-dete-2007-cejm/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928337v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813803v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954071v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954108v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813773v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957039v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096038v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810000v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810752v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01904506v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01823593v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809891v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01812078v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823472v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812141v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812096v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812162v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819373v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813456v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813170v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809940v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813624v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812228v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819387v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814231v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01830967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819438v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819391v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815378v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549409v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Weyembergh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809805v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tini&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01719283v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809885v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>