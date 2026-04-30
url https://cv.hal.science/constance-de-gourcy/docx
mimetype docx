--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -1968,186 +1968,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La contribution des paysagistes au développement durable : la créativité, un enjeu de reconnaissance professionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Gourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Univeritaires de Provence. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participation créative et paysage. Vecteurs d’une gouvernance renouvelée, Y. Lazzeri, H.Balu, M. Chiappero, A. Latz, B. Mésini (dirs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 979-1032000113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01248833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sustainable development : a routine concern for landscape practices ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bordreuil Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ashgate. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape and Sustainable Development The French Perspective Edited by Yves Luginbuhl, CNRS, Paris, France, Peter Howard, Bournemouth University, UK, and Daniel Terrasson, CEMAGREF and IRSTEA, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2015, 978-1-4724-3861-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177100v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01248833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction des choix de localisation dans les parcours migratoires : Désirs d’habiter et qualités d’hospitalité des villes d’inscription</w:t>
               </w:r>
@@ -3218,447 +3218,447 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial : Quarante années de publications sur les migrations internationales</w:t>
+                <w:t xml:space="preserve">Au-delà&amp;quot; de la double-absence. Nouveaux regards, nouvelles propositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Gourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43, https://journals.openedition.org/diasporas/17466</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial : Quarante années de publications sur les migrations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Montépini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Scioldo-Zürcher Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 41 (2-3), pp.7 - 12. </w:t>
+              <w:t xml:space="preserve">, 2025, 41 (2 et 3), pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15arr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial : Quarante années de publications sur les migrations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Gourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Montépini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15arr⟩</w:t>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Yann Scioldo-Zürcher</w:t>
+                <w:t xml:space="preserve">Yann Scioldo-Zürcher Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 41 (2-3), pp.7-12. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+              <w:t xml:space="preserve">, 2025, 41 (2-3), pp.7 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15arr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Éditorial : Quarante années de publications sur les migrations internationales</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial : Quarante années de publications sur les migrations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Montépini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Scioldo-Zürcher Levi</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Scioldo-Zürcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, vol. 41 - n°2 et 3, pp.7-12. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+              <w:t xml:space="preserve">, 2025, 41 (2-3), pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15arr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-04932671v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récits d’absence : l’intimité familiale au prisme de la séparation</w:t>
               </w:r>
@@ -4031,194 +4031,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour quel Droit ? L’ordre juridique et national à l’épreuve de la double absence/présence Entretien avec Ahmed Mahiou conduit par Constance De Gourcy et Kamel Chachoua en Juin 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Gourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chachoua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Institutionalization of Absence in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Gourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grenet, La fabrique communautaire. Les Grecs à Venise, Livourne et Marseille 1770-1840, École française d’Athènes, École française de Rome, 2016, 456 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/remi.11094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’institution de l’absence en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour quel droit ? L'ordre juridique national à l'épreuve de la double absence/présence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Chachoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4234,355 +4385,204 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The Institutionalization of Absence in the Mediterranean</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situations de retour et transformations discrètes du champ migratoire France-Algérie. La mobilité estudiantine en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Africa e Mediterraneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“THE CINEMA REQUIRES THE INDIVIDUALS, THE MIGRANTS NEED THE CINEMA TO BECOME INDIVIDUALS”. AN INTERVIEW WITH ANDREA SEGRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30ème anniversaire. Renouveler la question migratoire, 32 (3 &amp; 4), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.8595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/remi.8595⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01825862v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01799898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cinéma a besoin de l’individu, les migrants ont besoin du cinéma pour redevenir des individus ». Entretien avec Andrea Segre</w:t>
               </w:r>
@@ -4731,894 +4731,894 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Varia, vol. 29, (n°4), https://remi.revues.org/6631</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partir, rester, habiter : le projet migratoire dans la littérature exilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Gourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation estudiantine en France et projets migratoires sous contraintes. Figures de l’étudiant algérien dans la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers québécois de démographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42 (n°2), http://www.lames.cnrs.fr/IMG/pdf/42-2couvertureMazzella_dec_13.pdf. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1020613ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1020613ar⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-01177084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revenir sur les lieux de l'origine De la quête de « racines » aux épreuves du retour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Gourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Partir, rester, habiter : le projet migratoire dans la littérature exilaire</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coprésence et cohabiter : entre transaction et accommodement Le cas d'un habitat collectif dans le sud de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herilalaina Rakoto-Raharimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Gourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.1913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet migratoire entre logique d'hospitalité et logique d'attractivité. Le cas des étudiants algériens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Gourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Institut de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.131-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00605607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla SERFATY-GARZON, &amp;lt;i&amp;gt;Enfin chez soi ? Récits féminins de vie et de migration&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Varia, vol. 29, (n°4), https://remi.revues.org/6631</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 23 (1), pp.182-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.4151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...184 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04654375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le retour au prisme de ses détours ou comment réintroduire de la proximité dans l’éloignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (2), pp.159-171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/remi.4184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04655397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le projet migratoire entre logique d'hospitalité et logique d'attractivité. Le cas des étudiants algériens</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autonomie dans la migration et dimension mémorielle des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Institut de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.131-147</w:t>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 122, pp.189-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Perla SERFATY-GARZON, &amp;lt;i&amp;gt;Enfin chez soi ? Récits féminins de vie et de migration&amp;lt;/i&amp;gt;</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FOURNIER Pierre, MAZZELLA Sylvie, &amp;lt;i&amp;gt;Marseille, entre ville et ports. Les destins de la rue de la République&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 23 (1), pp.182-185. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remi.4151⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 20 (3), pp.188-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.4062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Autonomie dans la migration et dimension mémorielle des lieux</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04649594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans l'intimité de la migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 122, pp.189-204</w:t>
+              <w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, L'intime - o intimo, 12, pp.65-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accueil comme horizon de la migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 94, p.37-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609605v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03979589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5931,454 +5931,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’absence dans les études migratoires : un impensé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Gourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire “Mobilités et Appartenances” (MobAp)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Melissa Blanchard (Centre Norbert Elias/CNRS), Francesca Sirna (URMIS/CNRS) et Giulia Fabiano (IDEAS/CNRS), 2024, Aix-en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traversée sensible : vers une socio-histoire de l'absence en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Gourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Elena Buslacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La création "en exil" : art, justice et migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adélie Chevée, Melissa Moralli, 2024, Marseille (FRANCE), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corps absents, présence invisibilisée : la traversée de la Méditerranée au prisme des disparitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORMED 2 : Ecole de Recherche sur le Genre « En temps de crise et de résistance : corps artistique, corps médicalisé, corps ajusté en Méditerranée »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gendermed, 2024, Sousse (Tunisie), Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Regroupement familial’ France-Maghreb et mondialisation : des situations d’absence institutionnelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ÉCOLE D’ÉTÉ MIGRATIONS ET MONDIALISATIONS « Lieux et temporalités des migrations »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Organisée par CEPED – MIGRINTER – URMIS, 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillir dans l'absence : Les espaces-temps désajustés du regroupement familial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendre visible le vieillir aux Nords et aux Suds. Enjeux, représentations, expériences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aline Chamahian, 2024, Aix-en-Provence (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations, mobilités, exil. Quand le genre s'en mêle,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum franco-allemand de la Méditerranée 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iméra, Sciences Po Aix, Centre franco-allemand de Provence, Fondation Konrad Adenauer Stiftung (KAS), Mar 2024, Marseille (FRANCE), France. https://www.imera.fr/agenda/ffam6-forum-franco-allemand-de-la-mediterranee-2024/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925684v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-04925709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérotopies fondatrices : récits d’espace, récits d’absence</w:t>
               </w:r>
@@ -6996,51 +6996,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BFAD2072"/>
+    <w:nsid w:val="441476B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7227,51 +7227,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/constance-de-gourcy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9567-9471" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086258303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:constance.degourcy@univ-amu.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089979v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Belguidoum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance De Gourcy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Buslacchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Demetriou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602761v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Gourcy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856404v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Lachheb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506262v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Calinon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thamin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dupeyron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65192" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177058v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knibiehler Yvonne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Arena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://978-2-85399-842-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089975v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168408v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313899v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Stimmatini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911760v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784636v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836207v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505931v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024705v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991578v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875617v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177100v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordreuil Samuel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248833v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/cultures-du-deplacement-ndeg2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177112v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248830v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940933v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/2165-la-mondialisation-etudiante-le-maghreb-entre-nord-et-sud-9782811103071.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606263v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606260v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528323v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pinson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05410717v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Scioldo-Z&#252;rcher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aql" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233998v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Blanchard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lamarche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.22730" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990899v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chachoua" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035109v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Nedelcu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra-Oana Ciobanu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.7549" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462213v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mont&#233;pini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Scioldo-Z&#252;rcher Levi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15arr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05410707v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460689v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932671v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045944v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408505v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raulin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Zani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15arn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915848v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903481v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082587v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38003/ccsr.3.1-3.3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.11094" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990912v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528634v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946040v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946044v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825862v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8595" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799898v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665456v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511413v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669495v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177084v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020613ar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177072v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666440v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375841v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herilalaina Rakoto-Raharimanana" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.1913" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655397v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4184" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605607v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654375v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4151" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096505v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649594v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4062" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609605v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979589v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03677645v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022373v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114548v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peraldi-Mittelette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Barrett Fiedler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Maghnouji" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Salazard-Sgambatto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audran Aulanier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927416v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927394v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925694v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925684v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925701v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925709v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544556v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583401v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03677640v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513589v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925672v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925660v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/constance-de-gourcy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9567-9471" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086258303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:constance.degourcy@univ-amu.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089979v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Belguidoum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance De Gourcy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Buslacchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Demetriou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602761v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Gourcy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856404v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Lachheb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506262v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Calinon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thamin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dupeyron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65192" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177058v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knibiehler Yvonne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Arena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://978-2-85399-842-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089975v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168408v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313899v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Stimmatini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911760v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784636v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836207v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505931v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024705v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991578v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875617v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177100v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordreuil Samuel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/cultures-du-deplacement-ndeg2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177112v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248830v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940933v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/2165-la-mondialisation-etudiante-le-maghreb-entre-nord-et-sud-9782811103071.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606263v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606260v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528323v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pinson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05410717v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Scioldo-Z&#252;rcher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aql" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233998v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Blanchard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lamarche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.22730" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990899v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chachoua" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035109v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Nedelcu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra-Oana Ciobanu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.7549" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mont&#233;pini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Scioldo-Z&#252;rcher Levi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15arr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05410707v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045944v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408505v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raulin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Zani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15arn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915848v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903481v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082587v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38003/ccsr.3.1-3.3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946044v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946040v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511408v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.11094" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990912v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528634v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799898v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825862v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8595" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665456v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511413v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177072v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669495v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177084v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020613ar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666440v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375841v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herilalaina Rakoto-Raharimanana" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.1913" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605607v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654375v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4151" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655397v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4184" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096505v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649594v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4062" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979589v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609605v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03677645v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022373v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114548v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peraldi-Mittelette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Barrett Fiedler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Maghnouji" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Salazard-Sgambatto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audran Aulanier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925709v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925701v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927416v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927394v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925694v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925684v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544556v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583401v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03677640v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513589v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925672v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925660v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>