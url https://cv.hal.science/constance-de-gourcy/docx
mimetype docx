--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1968,186 +1968,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sustainable development : a routine concern for landscape practices ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Gourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bordreuil Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ashgate. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Landscape and Sustainable Development The French Perspective Edited by Yves Luginbuhl, CNRS, Paris, France, Peter Howard, Bournemouth University, UK, and Daniel Terrasson, CEMAGREF and IRSTEA, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2015, 978-1-4724-3861-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La contribution des paysagistes au développement durable : la créativité, un enjeu de reconnaissance professionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Univeritaires de Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participation créative et paysage. Vecteurs d’une gouvernance renouvelée, Y. Lazzeri, H.Balu, M. Chiappero, A. Latz, B. Mésini (dirs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 979-1032000113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01248833v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-01177100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction des choix de localisation dans les parcours migratoires : Désirs d’habiter et qualités d’hospitalité des villes d’inscription</w:t>
               </w:r>
@@ -3218,2118 +3218,2118 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Éditorial : Quarante années de publications sur les migrations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Gourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Montépini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Scioldo-Zürcher Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (2-3), pp.7 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15arr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial : Quarante années de publications sur les migrations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Gourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Montépini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Scioldo-Zürcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (2-3), pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15arr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Au-delà&amp;quot; de la double-absence. Nouveaux regards, nouvelles propositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 43, https://journals.openedition.org/diasporas/17466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial : Quarante années de publications sur les migrations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Gourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Olivier Clochard</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Montépini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Scioldo-Zürcher Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 41 (2 et 3), pp.7-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15arr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Olivier Clochard</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récits d’absence : l’intimité familiale au prisme de la séparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Gourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://journals.openedition.org/sociologies/24511</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’image, c’est notre histoire ». Voyage dans la Cinémathèque idéale des banlieues du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Constance de Gourcy</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Raulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Scioldo-Zürcher Levi</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Zani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 41 (2-3), pp.7 - 12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15arr⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 41 (2/3), pp.189-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15arn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olivier Clochard</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exil et migrations privilégiées. L’ambivalence de la réussite professionnelle à travers le roman Chicago de Alaa El Aswany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Gourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmoll Camille, Les damnées de la mer. Femmes et frontières en Méditerranée, Paris, La découverte, 2020, 248 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Gourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récits d'absence : des hétérochronies au féminin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Gourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cross-Cultural Studies Review A journal for comparative studies of culture, literature, and the arts </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (5-6), https://crosscultural-korean.ffst.hr/index.php/vol-three-issue-5-6-2019-2-2/. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.38003/ccsr.3.1-3.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour quel Droit ? L’ordre juridique et national à l’épreuve de la double absence/présence Entretien avec Ahmed Mahiou conduit par Constance De Gourcy et Kamel Chachoua en Juin 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chachoua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet, La fabrique communautaire. Les Grecs à Venise, Livourne et Marseille 1770-1840, École française d’Athènes, École française de Rome, 2016, 456 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Scioldo-Zürcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 41 (2-3), pp.7-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15arr⟩</w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.11094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Récits d’absence : l’intimité familiale au prisme de la séparation</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’institution de l’absence en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SociologieS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, https://journals.openedition.org/sociologies/24511</w:t>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour quel droit ? L'ordre juridique national à l'épreuve de la double absence/présence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chachoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Zani</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Institutionalization of Absence in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Gourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situations de retour et transformations discrètes du champ migratoire France-Algérie. La mobilité estudiantine en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Gourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Africa e Mediterraneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“THE CINEMA REQUIRES THE INDIVIDUALS, THE MIGRANTS NEED THE CINEMA TO BECOME INDIVIDUALS”. AN INTERVIEW WITH ANDREA SEGRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 41 (2/3), pp.189-209. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15arn⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 30ème anniversaire. Renouveler la question migratoire, 32 (3 &amp; 4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.8595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...400 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Grenet, La fabrique communautaire. Les Grecs à Venise, Livourne et Marseille 1770-1840, École française d’Athènes, École française de Rome, 2016, 456 p.</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma a besoin de l’individu, les migrants ont besoin du cinéma pour redevenir des individus ». Entretien avec Andrea Segre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, vol 32 (3&amp;4), pp.131-146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...256 lines deleted...]
-                <w:t xml:space="preserve">“THE CINEMA REQUIRES THE INDIVIDUALS, THE MIGRANTS NEED THE CINEMA TO BECOME INDIVIDUALS”. AN INTERVIEW WITH ANDREA SEGRE</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ortar La vie en deux. Familles françaises et britannique face à la mobilité géographique professionnelle, Ed. Pétra, 2015, 272 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 30ème anniversaire. Renouveler la question migratoire, 32 (3 &amp; 4), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Le cinéma a besoin de l’individu, les migrants ont besoin du cinéma pour redevenir des individus ». Entretien avec Andrea Segre</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partir, rester, habiter : le projet migratoire dans la littérature exilaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, vol 32 (3&amp;4), pp.131-146</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ortar La vie en deux. Familles françaises et britannique face à la mobilité géographique professionnelle, Ed. Pétra, 2015, 272 p</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation estudiantine en France et projets migratoires sous contraintes. Figures de l’étudiant algérien dans la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Gourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers québécois de démographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (n°2), http://www.lames.cnrs.fr/IMG/pdf/42-2couvertureMazzella_dec_13.pdf. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1020613ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partir, rester, habiter : le projet migratoire dans la littérature exilaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2013, Varia, vol. 29, (n°4), https://remi.revues.org/6631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Partir, rester, habiter : le projet migratoire dans la littérature exilaire</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revenir sur les lieux de l'origine De la quête de « racines » aux épreuves du retour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Gourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coprésence et cohabiter : entre transaction et accommodement Le cas d'un habitat collectif dans le sud de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herilalaina Rakoto-Raharimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Gourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.1913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour au prisme de ses détours ou comment réintroduire de la proximité dans l’éloignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Varia, vol. 29, (n°4), https://remi.revues.org/6631</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 23 (2), pp.159-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.4184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Partir, rester, habiter : le projet migratoire dans la littérature exilaire</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04655397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet migratoire entre logique d'hospitalité et logique d'attractivité. Le cas des étudiants algériens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Gourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Institut de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.131-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00605607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla SERFATY-GARZON, &amp;lt;i&amp;gt;Enfin chez soi ? Récits féminins de vie et de migration&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 23 (1), pp.182-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.4151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...383 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04654375v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-04655397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomie dans la migration et dimension mémorielle des lieux</w:t>
               </w:r>
@@ -6996,51 +6996,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="441476B4"/>
+    <w:nsid w:val="EC9DE345"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7227,51 +7227,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/constance-de-gourcy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9567-9471" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086258303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:constance.degourcy@univ-amu.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089979v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Belguidoum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance De Gourcy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Buslacchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Demetriou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602761v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Gourcy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856404v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Lachheb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506262v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Calinon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thamin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dupeyron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65192" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177058v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knibiehler Yvonne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Arena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://978-2-85399-842-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089975v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168408v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313899v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Stimmatini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911760v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784636v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836207v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505931v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024705v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991578v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875617v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177100v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordreuil Samuel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/cultures-du-deplacement-ndeg2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177112v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248830v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940933v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/2165-la-mondialisation-etudiante-le-maghreb-entre-nord-et-sud-9782811103071.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606263v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606260v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528323v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pinson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05410717v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Scioldo-Z&#252;rcher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aql" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233998v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Blanchard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lamarche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.22730" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990899v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chachoua" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035109v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Nedelcu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra-Oana Ciobanu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.7549" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mont&#233;pini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Scioldo-Z&#252;rcher Levi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15arr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05410707v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045944v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408505v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raulin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Zani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15arn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915848v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903481v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082587v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38003/ccsr.3.1-3.3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946044v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946040v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511408v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.11094" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990912v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528634v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799898v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825862v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8595" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665456v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511413v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177072v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669495v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177084v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020613ar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666440v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375841v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herilalaina Rakoto-Raharimanana" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.1913" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605607v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654375v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4151" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655397v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4184" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096505v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649594v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4062" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979589v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609605v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03677645v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022373v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114548v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peraldi-Mittelette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Barrett Fiedler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Maghnouji" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Salazard-Sgambatto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audran Aulanier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925709v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925701v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927416v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927394v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925694v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925684v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544556v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583401v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03677640v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513589v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925672v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925660v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/constance-de-gourcy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9567-9471" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086258303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:constance.degourcy@univ-amu.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089979v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Belguidoum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance De Gourcy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Buslacchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Demetriou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602761v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Gourcy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856404v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Lachheb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506262v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Calinon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thamin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dupeyron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65192" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177058v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knibiehler Yvonne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Arena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://978-2-85399-842-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089975v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168408v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313899v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Stimmatini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911760v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784636v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836207v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505931v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024705v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991578v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875617v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177100v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordreuil Samuel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248833v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/cultures-du-deplacement-ndeg2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177112v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248830v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940933v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/2165-la-mondialisation-etudiante-le-maghreb-entre-nord-et-sud-9782811103071.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606263v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606260v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528323v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pinson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05410717v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Scioldo-Z&#252;rcher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aql" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233998v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Blanchard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lamarche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.22730" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990899v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chachoua" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035109v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Nedelcu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra-Oana Ciobanu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.7549" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462213v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mont&#233;pini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Scioldo-Z&#252;rcher Levi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15arr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05410707v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460689v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045944v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408505v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raulin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Zani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15arn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915848v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903481v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082587v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38003/ccsr.3.1-3.3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946044v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511408v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.11094" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990912v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528634v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946040v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799898v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825862v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8595" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665456v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511413v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669495v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177084v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020613ar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177072v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666440v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375841v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herilalaina Rakoto-Raharimanana" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.1913" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655397v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4184" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605607v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654375v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4151" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096505v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649594v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4062" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979589v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609605v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03677645v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022373v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114548v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peraldi-Mittelette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Barrett Fiedler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Maghnouji" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Salazard-Sgambatto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audran Aulanier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925709v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925701v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927416v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927394v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925694v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925684v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544556v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583401v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03677640v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513589v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925672v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925660v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>