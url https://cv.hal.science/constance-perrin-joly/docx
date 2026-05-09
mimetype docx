--- v0 (2026-03-15)
+++ v1 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Constance Perrin-Joly </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque International APaSuN – Masculin/féminin: crises, représentations, circulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats d'Idées: Le genre du changement social à Djibouti: regards de sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/154bq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflecting on the ages and events from Addis Ababa: a look back at the APaSuN network seminar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/15359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie et sociologie en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Quijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Josse-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Perrin-Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/152db⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuils et catégories d’âge au travail : des gestionnaires Ressources Humaines normalisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 168, pp.147-169. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12r2y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’on montre du travail : saisir par la photographie les rapports sociaux dans les entreprises éthiopiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 | Photos &amp; Photographers, pp.299-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04125885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. La photographie : (res)source sensible pour les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Josse-Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Photos &amp; photographes, 6, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04125893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Photography: A Sensitive (Re)Source for the Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Josse-Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 | Photos &amp; Photographers, pp.21-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage dans l'enseignement supérieur ou l'art d'une relation à trois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Perrin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarfati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Vezinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance de l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enjeux temporels de la professionnalisation : Prospective des métiers et perspective organisationnelle des ouvriers du transport routier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEF : Travail, Emploi, Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.57-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03139297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage dans l'enseignement supérieur ou l'apprentissage d'une relation à trois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Perrin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarfati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Vézinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance de l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être vieux et être à la retraite : la fin d'une tautologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Duprat-Kushtanina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03138615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélectivité par l'âge dans les métiers de l'informatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Poussou-Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplan Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 121, pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises sociales : quels statuts, quels acteurs, pour quel impact ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.378, 2024, 9782802773078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croiser les pratiques d'écriture scientifique sur le travail. Construire des ponts au-dessus des frontières académiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ganem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité au travail. Du travail interdisciplinaire à la transformation du travail.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-84016-345-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Se raconter sans « se la raconter ». L’employabilité au prisme de l’alternance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mignot-Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarfati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Vezinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le piège de l’employabilité. Presses universitaires de Rennes. Tiffon G., Moatty F., Glaymann D., Durand J.P. (Ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03768855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation professionnelle et représentations genrées, sociales et raciales dans la banque : les parcours des étudiant.e.s en master 2 Banque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Perrin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarfati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Vezinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Devineau; Nassira Hedjerassi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, images et représentations dans les sphères de l'éducation, de la formation et du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.107-118, 2019, Genre à lire et à penser, ISSN 2274-0651, 979-10-240-1241-4. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.purh.15355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se raconter sans &amp;quot;se la raconter&amp;quot; : l'employabilité au prisme de l'alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Vezinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Perrin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarfati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Tiffon; Frédéric Moatty; Dominique Glaymann; Jean-Pierre Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le piège de l'employabilité : critique d'une notion au regard de ses usages sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.63-79, 2017, Des Sociétés (Rennes), ISSN 1242-8523, 978-2-7535-5474-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Careers in Portfolio & Wealth Management: the Roles of Class, Race and Gender in Occupational Segmentations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarfati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Vézinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Boussard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance at Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 91, Routeledge, 2017, Routledge international studies in money and banking, 978-1-138-20403-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance à la hiérarchie et fragilisation des agents des trois versants de la fonction publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Vezinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Ferette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Souffrances hiérarchiques au travail : l'exemple du secteur public : suivi d'un entretien avec Christophe Dejours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.163-176, 2014, Logiques sociales, ISSN 0295-7736, 978-2-343-02349-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et redéfinition des groupes professionnels au sein de leurs organisations : étude comparée des secteurs de la Poste et du transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Vezinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Perrin-Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Durand; Frédéric Moatty; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation dans le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp.225-236, 2014, Collection Le Travail en débats. Série Colloques &amp; congrès, ISSN 1771-9046, 978-2-36630-025-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire carrière dans le transport: les différentes perspectives générationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Perrin-Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours sociaux et nouveaux desseins temporels (Burnay N, Ertul S, Melchior JP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-74, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03142884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’impensé des questions de santé dans les politiques de diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie de Vaivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encyclopédie des diversités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.357-362, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03139341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une entrée par le bien-être au travail dans une entreprise de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G. Huyez-Levrat, N. Raoult (dir) 2009, Les seniors dans l'entreprise : manager ou négocier ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03139338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brosser un tableau du secteur floricole en Éthiopie. «Au-delà du cycle fleurissement/récession : développement et défi de la floriculture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4040441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler de soi. Méthodes biographiques en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Kushtanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.314, 2020, En temps et lieux, 978-2-7132-2817-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans la banque. Le cas des étudiants en alternance de filières banque et finance d'un IAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Perrin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarfati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Vézinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans la banque par la voie de l'alternance : une enquête auprès d'étudiants en master 2 banque-finance dans un IAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Perrin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarfati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Vezinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2014-51, APEC-CEE. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction et mal-être au travail chez les agents de la fonction publique. Rapport de recherche pour la CFDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Vezinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Perrin-Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CFDT/CNRS/CMH. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durer au travail dans les métiers de l'informatique : quelles conditions de possibilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Poussou-Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Guillemard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Constance Perrin-Joly </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats d'Idées: Le genre du changement social à Djibouti: regards de sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/154bq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflecting on the ages and events from Addis Ababa: a look back at the APaSuN network seminar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/15359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque International APaSuN – Masculin/féminin: crises, représentations, circulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie et sociologie en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Quijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Josse-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Perrin-Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/152db⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuils et catégories d’âge au travail : des gestionnaires Ressources Humaines normalisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 168, pp.147-169. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12r2y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’on montre du travail : saisir par la photographie les rapports sociaux dans les entreprises éthiopiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 | Photos &amp; Photographers, pp.299-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04125885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Photography: A Sensitive (Re)Source for the Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Josse-Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 | Photos &amp; Photographers, pp.21-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. La photographie : (res)source sensible pour les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Josse-Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Photos &amp; photographes, 6, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04125893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enjeux temporels de la professionnalisation : Prospective des métiers et perspective organisationnelle des ouvriers du transport routier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEF : Travail, Emploi, Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.57-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03139297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage dans l'enseignement supérieur ou l'apprentissage d'une relation à trois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Perrin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarfati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Vézinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance de l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage dans l'enseignement supérieur ou l'art d'une relation à trois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Perrin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarfati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Vezinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance de l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être vieux et être à la retraite : la fin d'une tautologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Duprat-Kushtanina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03138615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélectivité par l'âge dans les métiers de l'informatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Poussou-Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplan Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 121, pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises sociales : quels statuts, quels acteurs, pour quel impact ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grandvuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.378, 2024, 9782802773078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croiser les pratiques d'écriture scientifique sur le travail. Construire des ponts au-dessus des frontières académiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ganem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité au travail. Du travail interdisciplinaire à la transformation du travail.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-84016-345-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Se raconter sans « se la raconter ». L’employabilité au prisme de l’alternance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mignot-Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarfati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Vezinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le piège de l’employabilité. Presses universitaires de Rennes. Tiffon G., Moatty F., Glaymann D., Durand J.P. (Ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03768855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation professionnelle et représentations genrées, sociales et raciales dans la banque : les parcours des étudiant.e.s en master 2 Banque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Perrin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarfati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Vezinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Devineau; Nassira Hedjerassi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, images et représentations dans les sphères de l'éducation, de la formation et du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.107-118, 2019, Genre à lire et à penser, ISSN 2274-0651, 979-10-240-1241-4. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.purh.15355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se raconter sans &amp;quot;se la raconter&amp;quot; : l'employabilité au prisme de l'alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Vezinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Perrin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarfati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Tiffon; Frédéric Moatty; Dominique Glaymann; Jean-Pierre Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le piège de l'employabilité : critique d'une notion au regard de ses usages sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.63-79, 2017, Des Sociétés (Rennes), ISSN 1242-8523, 978-2-7535-5474-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age et Employabilité Les critères d'âge dans la gestion et les projets de carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Perrin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Glaymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">presses universitaires de rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le piège de l’employabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, presses universitaires de rennes, 13 p., 2017, 9782753554740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Careers in Portfolio & Wealth Management: the Roles of Class, Race and Gender in Occupational Segmentations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarfati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Vézinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Boussard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance at Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 91, Routeledge, 2017, Routledge international studies in money and banking, 978-1-138-20403-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance à la hiérarchie et fragilisation des agents des trois versants de la fonction publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Vezinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Ferette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Souffrances hiérarchiques au travail : l'exemple du secteur public : suivi d'un entretien avec Christophe Dejours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.163-176, 2014, Logiques sociales, ISSN 0295-7736, 978-2-343-02349-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire carrière dans le transport: les différentes perspectives générationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Perrin-Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours sociaux et nouveaux desseins temporels (Burnay N, Ertul S, Melchior JP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-74, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03142884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et redéfinition des groupes professionnels au sein de leurs organisations : étude comparée des secteurs de la Poste et du transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Vezinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Perrin-Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Durand; Frédéric Moatty; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation dans le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp.225-236, 2014, Collection Le Travail en débats. Série Colloques &amp; congrès, ISSN 1771-9046, 978-2-36630-025-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’impensé des questions de santé dans les politiques de diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie de Vaivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encyclopédie des diversités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.357-362, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03139341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une entrée par le bien-être au travail dans une entreprise de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G. Huyez-Levrat, N. Raoult (dir) 2009, Les seniors dans l'entreprise : manager ou négocier ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03139338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brosser un tableau du secteur floricole en Éthiopie. «Au-delà du cycle fleurissement/récession : développement et défi de la floriculture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4040441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler de soi. Méthodes biographiques en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Kushtanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.314, 2020, En temps et lieux, 978-2-7132-2817-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans la banque. Le cas des étudiants en alternance de filières banque et finance d'un IAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Perrin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarfati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Vézinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans la banque par la voie de l'alternance : une enquête auprès d'étudiants en master 2 banque-finance dans un IAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Perrin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarfati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Vezinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2014-51, APEC-CEE. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction et mal-être au travail chez les agents de la fonction publique. Rapport de recherche pour la CFDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Vezinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Perrin-Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CFDT/CNRS/CMH. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durer au travail dans les métiers de l'informatique : quelles conditions de possibilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Poussou-Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin-Joly Constance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Guillemard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441599v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin-Joly Constance" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441513v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/154bq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441614v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15359" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544130v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouilly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quijoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Josse-Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Perrin-Joly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152db" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819022v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12r2y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125885v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125893v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125896v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mignot-Gerard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vezinat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139297v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188248v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge V&#233;zinat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138615v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Duprat-Kushtanina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768377v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Poussou-Plesse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duplan Denis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593777v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hiez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grandvuillemin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04001636v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ganem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03768855v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mignot-G&#233;rard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613144v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.15355" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613555v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614314v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614320v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142884v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139341v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie de Vaivre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139338v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039696v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4040441" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988217v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Dion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Kushtanina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lagier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pape" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/63927" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188253v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614404v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614406v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768364v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guillemard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin-Joly Constance" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/154bq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441614v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15359" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441599v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544130v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouilly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quijoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Josse-Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Perrin-Joly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152db" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819022v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12r2y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125885v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125896v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125893v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139297v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188248v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mignot-Gerard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge V&#233;zinat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614661v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vezinat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138615v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Duprat-Kushtanina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768377v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Poussou-Plesse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duplan Denis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593777v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hiez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grandvuillemin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04001636v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ganem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03768855v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mignot-G&#233;rard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613144v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.15355" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613555v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606909v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moatty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glaymann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442219v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614314v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614320v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139341v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie de Vaivre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139338v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039696v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4040441" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988217v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Dion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Kushtanina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lagier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pape" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/63927" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188253v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614404v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614406v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768364v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guillemard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>