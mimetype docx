--- v1 (2026-03-25)
+++ v2 (2026-04-16)
@@ -259,187 +259,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Beaumont and Elke D’hoker (eds), Sarah Hall: Critical Essays</w:t>
+                <w:t xml:space="preserve">The Transmission of the Pastoral Mode in Sarah Hall’s Haweswater (2002)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Pompié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 67, </w:t>
+              <w:t xml:space="preserve">, 2024, 66, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12naj⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11r4s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782220v1</w:t>
+                <w:t xml:space="preserve">hal-04600414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Transmission of the Pastoral Mode in Sarah Hall’s Haweswater (2002)</w:t>
+                <w:t xml:space="preserve">Alexander Beaumont and Elke D’hoker (eds), Sarah Hall: Critical Essays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Pompié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 66, </w:t>
+              <w:t xml:space="preserve">, 2024, 67, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11r4s⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12naj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600414v1</w:t>
+                <w:t xml:space="preserve">hal-04782220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“The Famous Republic of Shepherds” (Hall 2015: 382–383): Sarah Hall’s Alternative Pastoral Trajectory in Haweswater (2002) and The Wolf Border (2015)</w:t>
               </w:r>
@@ -598,165 +598,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue Humanities, fictions de l'eau et écopoétique bleue</w:t>
+                <w:t xml:space="preserve">Sarah Hall’s Post-Pastoral Elegies: Death in the Lake District</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Pompié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire EMMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Études Montpelliéraines du Monde Anglophone, Université de Montpellier-Paul-Valéry, Mar 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">"Mourning Arcadia: Afterlives of the Pastoral Elegy in the Literature and the Arts of the English-Speaking World"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Picardie Jules Verne, Mar 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996837v1</w:t>
+                <w:t xml:space="preserve">hal-04996841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Hall’s Post-Pastoral Elegies: Death in the Lake District</w:t>
+                <w:t xml:space="preserve">Blue Humanities, fictions de l'eau et écopoétique bleue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Pompié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Mourning Arcadia: Afterlives of the Pastoral Elegy in the Literature and the Arts of the English-Speaking World"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Picardie Jules Verne, Mar 2025, Amiens, France</w:t>
+              <w:t xml:space="preserve">Séminaire EMMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Études Montpelliéraines du Monde Anglophone, Université de Montpellier-Paul-Valéry, Mar 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996841v1</w:t>
+                <w:t xml:space="preserve">hal-04996837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrocommonality, Tattoos and Mermaids: The Blue Ecopoetics of Sarah Hall’s The electric Michelangelo (2004)</w:t>
               </w:r>
@@ -805,165 +805,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writing the Environmental Crisis: the Case of the Pastoral</w:t>
+                <w:t xml:space="preserve">The Material Realism of Pastoral: the Case of Sarah Hall’s Haweswater (2002)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Pompié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMAncipons les savoirs !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Material Realisms in Contemporary British Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Bernard; Jean-Michel Ganteau, Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561262v1</w:t>
+                <w:t xml:space="preserve">hal-04782238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Material Realism of Pastoral: the Case of Sarah Hall’s Haweswater (2002)</w:t>
+                <w:t xml:space="preserve">Writing the Environmental Crisis: the Case of the Pastoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Pompié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Realisms in Contemporary British Literature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Bernard; Jean-Michel Ganteau, Nov 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EMMAncipons les savoirs !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782238v1</w:t>
+                <w:t xml:space="preserve">hal-04561262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contagious Bodies in Sarah Hall’s Burntcoat</w:t>
               </w:r>
@@ -1012,96 +1012,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éliminer la maladie d’être humain&amp;quot; (Hall 13) : frontières et métamorphoses dans &amp;quot;Mrs Fox&amp;quot; et &amp;quot;Bees&amp;quot; de Sarah Hall</w:t>
+                <w:t xml:space="preserve">The timeless gifts of the nature morte” (Hall 2009, 150): nature morte et nature vibrante dans How to Paint a Dead Man de Sarah Hall (2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Pompié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projet HumanEnvi: Commun(s) Usages, Sens, Pouvoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Blaise, Jun 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Zoétropismes. Ecritures du devenir et écoféminisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emilie Walezak; Maxime Decout, Apr 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292861v1</w:t>
+                <w:t xml:space="preserve">hal-04301126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’Arcadie au Cottagecore : l’influence visuelle de la pastorale</w:t>
               </w:r>
@@ -1150,96 +1150,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The timeless gifts of the nature morte” (Hall 2009, 150): nature morte et nature vibrante dans How to Paint a Dead Man de Sarah Hall (2009)</w:t>
+                <w:t xml:space="preserve">Éliminer la maladie d’être humain&amp;quot; (Hall 13) : frontières et métamorphoses dans &amp;quot;Mrs Fox&amp;quot; et &amp;quot;Bees&amp;quot; de Sarah Hall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Pompié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoétropismes. Ecritures du devenir et écoféminisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emilie Walezak; Maxime Decout, Apr 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Projet HumanEnvi: Commun(s) Usages, Sens, Pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Blaise, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301126v1</w:t>
+                <w:t xml:space="preserve">hal-04292861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Transmission of the Pastoral Mode in Sarah Hall’s Haweswater (2002)</w:t>
               </w:r>
@@ -1288,165 +1288,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospitality, relationality and vulnerability in Sarah Hall’s The Carhullan Army and Burntcoat</w:t>
+                <w:t xml:space="preserve">Compte rendu de l’ouvrage The New Pastoral in Contemporary British Writing, Deborah Lilley, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Pompié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hosts, Hospitals and Hospitalities: Notions, Images and Narratives of Hospitality in Literature, Culture and the Arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HERMES Consortium, Jun 2022, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Séminaire EMMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMMA, Jan 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301128v1</w:t>
+                <w:t xml:space="preserve">hal-04301136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de l’ouvrage The New Pastoral in Contemporary British Writing, Deborah Lilley, 2019</w:t>
+                <w:t xml:space="preserve">Hospitality, relationality and vulnerability in Sarah Hall’s The Carhullan Army and Burntcoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Pompié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire EMMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMMA, Jan 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Hosts, Hospitals and Hospitalities: Notions, Images and Narratives of Hospitality in Literature, Culture and the Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HERMES Consortium, Jun 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301136v1</w:t>
+                <w:t xml:space="preserve">hal-04301128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pastorales et pastoralismes</w:t>
               </w:r>
@@ -2266,51 +2266,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="102F64CB"/>
+    <w:nsid w:val="62693428"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2497,51 +2497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/constance-pompie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5111-2227" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271710667" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544391v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Pompi&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158kg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782220v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12naj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600414v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r4s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ang-2023-0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544394v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996837v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996841v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996828v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561262v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782238v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292861v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Maligeay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301146v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301143v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301141v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04650878v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P. Lachazette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bardet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benoit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia F&#233;lix-Naix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04177073v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Moutel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05110106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024MON30079" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04996856v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/constance-pompie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5111-2227" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271710667" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544391v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Pompi&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158kg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600414v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r4s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782220v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12naj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ang-2023-0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544394v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996841v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996837v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996828v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782238v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561262v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301126v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292861v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301136v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301128v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Maligeay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301146v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301143v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301141v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04650878v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P. Lachazette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bardet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benoit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia F&#233;lix-Naix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04177073v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Moutel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05110106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024MON30079" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04996856v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>