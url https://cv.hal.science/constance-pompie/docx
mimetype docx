--- v2 (2026-04-16)
+++ v3 (2026-05-14)
@@ -259,187 +259,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Transmission of the Pastoral Mode in Sarah Hall’s Haweswater (2002)</w:t>
+                <w:t xml:space="preserve">Alexander Beaumont and Elke D’hoker (eds), Sarah Hall: Critical Essays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Pompié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 66, </w:t>
+              <w:t xml:space="preserve">, 2024, 67, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11r4s⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12naj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600414v1</w:t>
+                <w:t xml:space="preserve">hal-04782220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Beaumont and Elke D’hoker (eds), Sarah Hall: Critical Essays</w:t>
+                <w:t xml:space="preserve">The Transmission of the Pastoral Mode in Sarah Hall’s Haweswater (2002)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Pompié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 67, </w:t>
+              <w:t xml:space="preserve">, 2024, 66, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12naj⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11r4s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782220v1</w:t>
+                <w:t xml:space="preserve">hal-04600414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“The Famous Republic of Shepherds” (Hall 2015: 382–383): Sarah Hall’s Alternative Pastoral Trajectory in Haweswater (2002) and The Wolf Border (2015)</w:t>
               </w:r>
@@ -598,165 +598,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Hall’s Post-Pastoral Elegies: Death in the Lake District</w:t>
+                <w:t xml:space="preserve">Blue Humanities, fictions de l'eau et écopoétique bleue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Pompié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Mourning Arcadia: Afterlives of the Pastoral Elegy in the Literature and the Arts of the English-Speaking World"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Picardie Jules Verne, Mar 2025, Amiens, France</w:t>
+              <w:t xml:space="preserve">Séminaire EMMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Études Montpelliéraines du Monde Anglophone, Université de Montpellier-Paul-Valéry, Mar 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996841v1</w:t>
+                <w:t xml:space="preserve">hal-04996837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue Humanities, fictions de l'eau et écopoétique bleue</w:t>
+                <w:t xml:space="preserve">Sarah Hall’s Post-Pastoral Elegies: Death in the Lake District</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Pompié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire EMMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Études Montpelliéraines du Monde Anglophone, Université de Montpellier-Paul-Valéry, Mar 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">"Mourning Arcadia: Afterlives of the Pastoral Elegy in the Literature and the Arts of the English-Speaking World"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Picardie Jules Verne, Mar 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996837v1</w:t>
+                <w:t xml:space="preserve">hal-04996841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrocommonality, Tattoos and Mermaids: The Blue Ecopoetics of Sarah Hall’s The electric Michelangelo (2004)</w:t>
               </w:r>
@@ -1012,96 +1012,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The timeless gifts of the nature morte” (Hall 2009, 150): nature morte et nature vibrante dans How to Paint a Dead Man de Sarah Hall (2009)</w:t>
+                <w:t xml:space="preserve">Éliminer la maladie d’être humain&amp;quot; (Hall 13) : frontières et métamorphoses dans &amp;quot;Mrs Fox&amp;quot; et &amp;quot;Bees&amp;quot; de Sarah Hall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Pompié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoétropismes. Ecritures du devenir et écoféminisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emilie Walezak; Maxime Decout, Apr 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Projet HumanEnvi: Commun(s) Usages, Sens, Pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Blaise, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301126v1</w:t>
+                <w:t xml:space="preserve">hal-04292861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’Arcadie au Cottagecore : l’influence visuelle de la pastorale</w:t>
               </w:r>
@@ -1150,96 +1150,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éliminer la maladie d’être humain&amp;quot; (Hall 13) : frontières et métamorphoses dans &amp;quot;Mrs Fox&amp;quot; et &amp;quot;Bees&amp;quot; de Sarah Hall</w:t>
+                <w:t xml:space="preserve">The timeless gifts of the nature morte” (Hall 2009, 150): nature morte et nature vibrante dans How to Paint a Dead Man de Sarah Hall (2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Pompié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projet HumanEnvi: Commun(s) Usages, Sens, Pouvoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Blaise, Jun 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Zoétropismes. Ecritures du devenir et écoféminisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emilie Walezak; Maxime Decout, Apr 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292861v1</w:t>
+                <w:t xml:space="preserve">hal-04301126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Transmission of the Pastoral Mode in Sarah Hall’s Haweswater (2002)</w:t>
               </w:r>
@@ -1288,165 +1288,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de l’ouvrage The New Pastoral in Contemporary British Writing, Deborah Lilley, 2019</w:t>
+                <w:t xml:space="preserve">Hospitality, relationality and vulnerability in Sarah Hall’s The Carhullan Army and Burntcoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Pompié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire EMMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMMA, Jan 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Hosts, Hospitals and Hospitalities: Notions, Images and Narratives of Hospitality in Literature, Culture and the Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HERMES Consortium, Jun 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301136v1</w:t>
+                <w:t xml:space="preserve">hal-04301128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospitality, relationality and vulnerability in Sarah Hall’s The Carhullan Army and Burntcoat</w:t>
+                <w:t xml:space="preserve">Compte rendu de l’ouvrage The New Pastoral in Contemporary British Writing, Deborah Lilley, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Pompié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hosts, Hospitals and Hospitalities: Notions, Images and Narratives of Hospitality in Literature, Culture and the Arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HERMES Consortium, Jun 2022, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Séminaire EMMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMMA, Jan 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301128v1</w:t>
+                <w:t xml:space="preserve">hal-04301136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pastorales et pastoralismes</w:t>
               </w:r>
@@ -2266,51 +2266,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62693428"/>
+    <w:nsid w:val="A75525D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2497,51 +2497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/constance-pompie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5111-2227" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271710667" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544391v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Pompi&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158kg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600414v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r4s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782220v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12naj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ang-2023-0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544394v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996841v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996837v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996828v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782238v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561262v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301126v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292861v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301136v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301128v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Maligeay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301146v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301143v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301141v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04650878v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P. Lachazette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bardet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benoit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia F&#233;lix-Naix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04177073v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Moutel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05110106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024MON30079" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04996856v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/constance-pompie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5111-2227" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271710667" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544391v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Pompi&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158kg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782220v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12naj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600414v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r4s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ang-2023-0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544394v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996837v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996841v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996828v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782238v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561262v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292861v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Maligeay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301146v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301143v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301141v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04650878v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P. Lachazette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bardet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benoit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia F&#233;lix-Naix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04177073v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Moutel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05110106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024MON30079" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04996856v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>