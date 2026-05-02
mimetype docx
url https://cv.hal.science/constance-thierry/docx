--- v0 (2026-03-04)
+++ v1 (2026-05-02)
@@ -106,308 +106,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Credal Knowledge Tracing for Imprecise and Uncertain MCQ</w:t>
+                <w:t xml:space="preserve">Multi-Dimensional Exploration of Media Collection Metadata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorra Sassi</w:t>
+                <w:t xml:space="preserve">Omar Shahbaz Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gross-Amblard</w:t>
+                <w:t xml:space="preserve">Aaron Duane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Thierry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hariz Hasnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Le Blavec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Intelligent Data Analysis (IDA 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-91398-3_1⟩</w:t>
+              <w:t xml:space="preserve">MMM 2025 - International Conference on Multimedia Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Nara, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-2074-6_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05106052v1</w:t>
+                <w:t xml:space="preserve">hal-05136933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Dimensional Exploration of Media Collection Metadata</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Credal Knowledge Tracing for Imprecise and Uncertain MCQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hariz Hasnan</w:t>
+                <w:t xml:space="preserve">Dorra Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noé Le Blavec</w:t>
+                <w:t xml:space="preserve">David Gross-Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ouvrard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constance Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMM 2025 - International Conference on Multimedia Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Nara, Japan. </w:t>
+              <w:t xml:space="preserve">Symposium on Intelligent Data Analysis (IDA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Konstanz (Allemagne), Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-96-2074-6_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-91398-3_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136933v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Hierarchical Conflict Reduction for Crowdsourced Annotation Tasks using Belief Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gross-Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -458,51 +458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling evolutionary responses in crowdsourcing MCQ using belief function theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -566,51 +566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real bird dataset with imprecise and uncertain values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -687,51 +687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of Smets' hypothesis in the crowdsourcing environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -795,51 +795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelisation de l'incertitude et de l'imprecision de donnees de crowdsourcing : MONITOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -903,51 +903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling uncertainty and inaccuracy on data from crowdsourcing platforms: MONITOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1043,51 +1043,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the qualification and behavior of a contributor and aggregation of his answers in a crowdsourcing context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1183,51 +1183,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la qualité des contributions et des contributeurs sur plateformes de crowdsourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université de Rennes 1, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1286,51 +1286,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface de Recueil de Données Imparfaites pour le CrowdSourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1411,51 +1411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface for collecting answers to equivocal questions for crowdsourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1568,51 +1568,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’imprécision et de l’incertitude de données dans les plateformes de crowdsourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1799,51 +1799,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Sassi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gross-Amblard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Thierry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91398-3_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136933v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Shahbaz Khan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Duane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hariz Hasnan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blavec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouvrard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-2074-6_18" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746967v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Le Gall" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04214522v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850395v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hoarau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348663v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02487535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359881v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03979165v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03537663v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465761v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02402853v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03610558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Shahbaz Khan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Duane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hariz Hasnan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blavec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouvrard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-2074-6_18" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Sassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gross-Amblard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Thierry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91398-3_1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746967v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Le Gall" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04214522v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850395v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hoarau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348663v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02487535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359881v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03979165v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03537663v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465761v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02402853v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03610558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>