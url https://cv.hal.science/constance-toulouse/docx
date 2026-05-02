--- v1 (2026-03-26)
+++ v2 (2026-05-02)
@@ -300,295 +300,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal–insulator transition in composition-tuned nickel oxide films</w:t>
+                <w:t xml:space="preserve">Anharmonicity of the antiferrodistortive soft mode in barium zirconate BaZrO 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Fowlie</w:t>
+                <w:t xml:space="preserve">Petter Rosander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Georgescu</w:t>
+                <w:t xml:space="preserve">Erik Fransson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Suter</w:t>
+                <w:t xml:space="preserve">Cosme Milesi-Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernat Mundet</w:t>
+                <w:t xml:space="preserve">Constance Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Toulouse</w:t>
+                <w:t xml:space="preserve">Frédéric Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (30), pp.304001. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (1), pp.014309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/accd38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.014309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04238679v1</w:t>
+                <w:t xml:space="preserve">hal-04372589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anharmonicity of the antiferrodistortive soft mode in barium zirconate BaZrO 3</w:t>
+                <w:t xml:space="preserve">Metal–insulator transition in composition-tuned nickel oxide films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petter Rosander</w:t>
+                <w:t xml:space="preserve">Jennifer Fowlie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Fransson</w:t>
+                <w:t xml:space="preserve">Alexandru Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosme Milesi-Brault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Andreas Suter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernat Mundet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Toulouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (1), pp.014309. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (30), pp.304001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.014309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/accd38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372589v1</w:t>
+                <w:t xml:space="preserve">hal-04238679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging spin–phonon coupling through cross-talk of two magnetic sublattices</w:t>
               </w:r>
@@ -613,51 +613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Guennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadiy Simonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -708,51 +708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of the tetragonal phase of BaZrO3 under high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danila Amoroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -976,64 +976,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archetypal Soft-Mode-Driven Antipolar Transition in Francisite Cu 3 Bi ( SeO 3 ) 2 O 2 Cl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosme Milesi-Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Constable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1104,697 +1104,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice dynamics and Raman spectrum of BaZrO3 single crystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cong Xin</w:t>
+                <w:t xml:space="preserve">Magnetic transitions in CaMn7 O12 Raman observation of spin-phonon couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Veber</w:t>
+                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Ciomaga Hatnean</w:t>
+                <w:t xml:space="preserve">Marie-Aude Measson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sacuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 100 (13), 134102 (8 p.). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.134102⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 99 (2), pp.024303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.024303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367817v1</w:t>
+                <w:t xml:space="preserve">hal-02278628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single crystal growth of BaZrO3 from the melt at 2700 °C using optical floating zone technique and growth prospects from BaB2O4 flux at 1350 °C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lattice dynamics and Raman spectrum of BaZrO3 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danila Amoroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Valle</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Ciomaga Hatnean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (13), 134102 (8 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.134102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8CE01665H⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01987478v1</w:t>
+                <w:t xml:space="preserve">hal-02367817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic transitions in CaMn7 O12 Raman observation of spin-phonon couplings</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Gallais</w:t>
+                <w:t xml:space="preserve">Single crystal growth of BaZrO3 from the melt at 2700 °C using optical floating zone technique and growth prospects from BaB2O4 flux at 1350 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Guennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sacuto</w:t>
+                <w:t xml:space="preserve">Nathalie Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (2), pp.024303. </w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (3), pp.502-512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.024303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8CE01665H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278628v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving Spin Excitations by Hydrostatic Pressure in BiFeO3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phonons in the multiferroic langasite Ba3NbFe3Si2O14 : evidences for symmetry breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Buhot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Sacuto</w:t>
+                <w:t xml:space="preserve">M. Cazayous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. de Sousa</w:t>
+                <w:t xml:space="preserve">Sophie de Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lévy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.267204⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (10), pp.104302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.104302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01406870v1</w:t>
+                <w:t xml:space="preserve">hal-01186067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonons in the multiferroic langasite Ba3NbFe3Si2O14 : evidences for symmetry breaking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Driving Spin Excitations by Hydrostatic Pressure in BiFeO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Lévy-Bertrand</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sacuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Barkaoui</w:t>
+                <w:t xml:space="preserve">R. de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92 (10), pp.104302. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (26), </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.104302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.267204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186067v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01406870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Raman study to obtain crystallite size of carbon materials: A better alternative to the Tuinstra-Koenig law</w:t>
               </w:r>
@@ -1806,51 +1806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mallet-Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Cazayous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1926,90 +1926,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice and spin excitations in multiferroic h-YMnO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaji Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Measson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sacuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2233,64 +2233,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rovillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cazayous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (18), pp.184410. </w:t>
@@ -2360,51 +2360,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux multiferroïques : structure, ordres et couplages. Une étude par spectroscopie Raman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université Paris Saclay (COmUE), 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016SACLS179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2521,51 +2521,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DAFEC896"/>
+    <w:nsid w:val="11761796"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2752,51 +2752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/constance-toulouse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6060-8489" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008270v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bl&#225;zquez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glin&#353;ek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Granzow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Audinot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fertey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0240491" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238679v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fowlie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Georgescu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Suter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Mundet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Toulouse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/accd38" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372589v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Rosander" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Fransson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Milesi-Brault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourdarot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.014309" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03720741v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Weber" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Guennou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Evans" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiy Simonov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41467-021-27267-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670354v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Amoroso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Oliva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Xin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.064105" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375557v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulouse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fischer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farokhipoor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yedra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carl&#224;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVMATERIALS.5.024404" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029332v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Constable" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Aramberri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Simonet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.097603" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02367817v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ciomaga Hatnean" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.134102" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE01665H" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278628v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Measson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sacuto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.024303" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01406870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Buhot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Sousa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.267204" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazayous" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Brion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy-Bertrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barkaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.104302" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756987v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cazayous" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.09.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNRCXN30-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985234v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaji Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sacuto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.094415" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269287v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sando" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Agbelele" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rahmedov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rovillain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3629" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302449v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.184410" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01377474v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS179" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/constance-toulouse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6060-8489" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008270v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bl&#225;zquez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glin&#353;ek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Granzow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Audinot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fertey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0240491" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Rosander" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Fransson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Milesi-Brault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Toulouse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourdarot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.014309" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fowlie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Georgescu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Suter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Mundet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/accd38" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03720741v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Weber" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Guennou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Evans" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiy Simonov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41467-021-27267-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670354v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Amoroso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Oliva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Xin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.064105" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375557v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulouse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fischer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farokhipoor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yedra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carl&#224;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVMATERIALS.5.024404" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029332v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Constable" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Aramberri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Simonet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.097603" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278628v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Measson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sacuto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.024303" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02367817v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ciomaga Hatnean" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.134102" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987478v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE01665H" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186067v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazayous" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Brion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy-Bertrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barkaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.104302" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01406870v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Buhot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Sousa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.267204" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756987v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cazayous" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.09.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNRCXN30-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985234v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaji Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sacuto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.094415" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269287v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sando" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Agbelele" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rahmedov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rovillain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3629" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302449v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.184410" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01377474v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS179" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>