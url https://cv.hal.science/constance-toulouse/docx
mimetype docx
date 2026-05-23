--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -300,295 +300,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anharmonicity of the antiferrodistortive soft mode in barium zirconate BaZrO 3</w:t>
+                <w:t xml:space="preserve">Metal–insulator transition in composition-tuned nickel oxide films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petter Rosander</w:t>
+                <w:t xml:space="preserve">Jennifer Fowlie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Fransson</w:t>
+                <w:t xml:space="preserve">Alexandru Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosme Milesi-Brault</w:t>
+                <w:t xml:space="preserve">Andreas Suter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bernat Mundet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Constance Toulouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (1), pp.014309. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (30), pp.304001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.014309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/accd38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372589v1</w:t>
+                <w:t xml:space="preserve">hal-04238679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal–insulator transition in composition-tuned nickel oxide films</w:t>
+                <w:t xml:space="preserve">Anharmonicity of the antiferrodistortive soft mode in barium zirconate BaZrO 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Fowlie</w:t>
+                <w:t xml:space="preserve">Petter Rosander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Georgescu</w:t>
+                <w:t xml:space="preserve">Erik Fransson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Suter</w:t>
+                <w:t xml:space="preserve">Cosme Milesi-Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernat Mundet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Constance Toulouse</w:t>
+                <w:t xml:space="preserve">Frédéric Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (30), pp.304001. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (1), pp.014309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/accd38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.014309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04238679v1</w:t>
+                <w:t xml:space="preserve">hal-04372589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging spin–phonon coupling through cross-talk of two magnetic sublattices</w:t>
               </w:r>
@@ -613,51 +613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Guennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadiy Simonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -708,51 +708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of the tetragonal phase of BaZrO3 under high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danila Amoroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -976,64 +976,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archetypal Soft-Mode-Driven Antipolar Transition in Francisite Cu 3 Bi ( SeO 3 ) 2 O 2 Cl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosme Milesi-Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Constable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1104,697 +1104,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic transitions in CaMn7 O12 Raman observation of spin-phonon couplings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Toulouse</w:t>
+                <w:t xml:space="preserve">Lattice dynamics and Raman spectrum of BaZrO3 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danila Amoroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Martin</w:t>
+                <w:t xml:space="preserve">Philippe Veber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Aude Measson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Sacuto</w:t>
+                <w:t xml:space="preserve">Monica Ciomaga Hatnean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 99 (2), pp.024303. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.024303⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 100 (13), 134102 (8 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.134102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278628v1</w:t>
+                <w:t xml:space="preserve">hal-02367817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice dynamics and Raman spectrum of BaZrO3 single crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Single crystal growth of BaZrO3 from the melt at 2700 °C using optical floating zone technique and growth prospects from BaB2O4 flux at 1350 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Guennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Monica Ciomaga Hatnean</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.134102⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (3), pp.502-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CE01665H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367817v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single crystal growth of BaZrO3 from the melt at 2700 °C using optical floating zone technique and growth prospects from BaB2O4 flux at 1350 °C</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Constance Toulouse</w:t>
+                <w:t xml:space="preserve">Magnetic transitions in CaMn7 O12 Raman observation of spin-phonon couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Measson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Valle</w:t>
+                <w:t xml:space="preserve">A. Sacuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (3), pp.502-512. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (2), pp.024303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8CE01665H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.024303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987478v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonons in the multiferroic langasite Ba3NbFe3Si2O14 : evidences for symmetry breaking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Driving Spin Excitations by Hydrostatic Pressure in BiFeO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Cazayous</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sacuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie de Brion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Barkaoui</w:t>
+                <w:t xml:space="preserve">R. de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.104302⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.267204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186067v1</w:t>
+                <w:t xml:space="preserve">cea-01406870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving Spin Excitations by Hydrostatic Pressure in BiFeO3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phonons in the multiferroic langasite Ba3NbFe3Si2O14 : evidences for symmetry breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cazayous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Buhot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Sacuto</w:t>
+                <w:t xml:space="preserve">Florence Lévy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. de Sousa</w:t>
+                <w:t xml:space="preserve">H. Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 115 (26), </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (10), pp.104302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.267204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.104302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01406870v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Raman study to obtain crystallite size of carbon materials: A better alternative to the Tuinstra-Koenig law</w:t>
               </w:r>
@@ -1806,51 +1806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mallet-Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Cazayous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1926,90 +1926,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice and spin excitations in multiferroic h-YMnO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaji Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Measson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sacuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2233,64 +2233,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rovillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cazayous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (18), pp.184410. </w:t>
@@ -2360,51 +2360,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux multiferroïques : structure, ordres et couplages. Une étude par spectroscopie Raman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université Paris Saclay (COmUE), 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016SACLS179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2521,51 +2521,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11761796"/>
+    <w:nsid w:val="D4D9E5FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2752,51 +2752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/constance-toulouse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6060-8489" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008270v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bl&#225;zquez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glin&#353;ek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Granzow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Audinot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fertey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0240491" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Rosander" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Fransson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Milesi-Brault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Toulouse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourdarot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.014309" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fowlie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Georgescu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Suter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Mundet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/accd38" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03720741v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Weber" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Guennou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Evans" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiy Simonov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41467-021-27267-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670354v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Amoroso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Oliva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Xin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.064105" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375557v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulouse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fischer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farokhipoor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yedra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carl&#224;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVMATERIALS.5.024404" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029332v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Constable" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Aramberri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Simonet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.097603" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278628v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Measson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sacuto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.024303" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02367817v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ciomaga Hatnean" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.134102" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987478v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE01665H" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186067v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazayous" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Brion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy-Bertrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barkaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.104302" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01406870v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Buhot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Sousa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.267204" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756987v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cazayous" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.09.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNRCXN30-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985234v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaji Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sacuto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.094415" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269287v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sando" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Agbelele" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rahmedov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rovillain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3629" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302449v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.184410" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01377474v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS179" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/constance-toulouse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6060-8489" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008270v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bl&#225;zquez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glin&#353;ek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Granzow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Audinot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fertey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0240491" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238679v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fowlie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Georgescu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Suter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Mundet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Toulouse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/accd38" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372589v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Rosander" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Fransson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Milesi-Brault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourdarot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.014309" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03720741v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Weber" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Guennou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Evans" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiy Simonov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41467-021-27267-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670354v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Amoroso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Oliva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Xin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.064105" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375557v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulouse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fischer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farokhipoor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yedra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carl&#224;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVMATERIALS.5.024404" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029332v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Constable" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Aramberri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Simonet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.097603" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02367817v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ciomaga Hatnean" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.134102" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE01665H" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278628v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Measson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sacuto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.024303" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01406870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Buhot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Sousa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.267204" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazayous" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Brion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy-Bertrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barkaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.104302" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756987v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cazayous" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.09.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNRCXN30-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985234v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaji Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sacuto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.094415" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269287v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sando" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Agbelele" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rahmedov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rovillain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3629" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302449v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.184410" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01377474v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS179" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>