--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -334,105 +334,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La quantification internationale au concret</w:t>
+                <w:t xml:space="preserve">Les industriels contre « Big Pharma » ? Conflits internes et fragmentation du patronat sur la politique du médicament défendue à l’OCDE (1996-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Ce que l'international fait à l'économie (et réciproquement). Pour une sociologie des politiques économiques internationales, 72 (1), pp.103-126. </w:t>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 97 (4), pp.45-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.716.0103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/crii.097.0048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04838148v1</w:t>
+                <w:t xml:space="preserve">hal-04838150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La quantification internationale au concret</w:t>
               </w:r>
@@ -481,105 +481,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les industriels contre « Big Pharma » ? Conflits internes et fragmentation du patronat sur la politique du médicament défendue à l’OCDE (1996-2018)</w:t>
+                <w:t xml:space="preserve">La quantification internationale au concret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, N° 97 (4), pp.45-66. </w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ce que l'international fait à l'économie (et réciproquement). Pour une sociologie des politiques économiques internationales, 72 (1), pp.103-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/crii.097.0048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.716.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04838150v1</w:t>
+                <w:t xml:space="preserve">hal-04838148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les industriels contre « Big Pharma » ? Conflits internes et fragmentation du patronat sur la politique du médicament défendue à l’OCDE (1996-2018)</w:t>
               </w:r>
@@ -628,200 +628,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanities and Social Sciences Scholars on the Campaign Trail: Between Expertise and Prophecy. Analysing French HSS Scholars’ Press Appearances In the 2014 European Election Campaign</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 'Europe of Lawyers'? The Making of a Database on Cases and Lawyers of the CJEU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Brissaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769274v1</w:t>
+                <w:t xml:space="preserve">hal-03937300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 'Europe of Lawyers'? The Making of a Database on Cases and Lawyers of the CJEU</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lola Avril</w:t>
+                <w:t xml:space="preserve">Humanities and Social Sciences Scholars on the Campaign Trail: Between Expertise and Prophecy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Constantin Brissaud</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bssg.670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937300v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences humaines et sociales en campagne : entre expertise et prophétie. Les interventions des chercheurs dans la presse durant les élections européennes de Mai 2014 (Le Monde, Le Figaro, Libération)</w:t>
               </w:r>
@@ -883,118 +883,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanities and Social Sciences Scholars on the Campaign Trail: Between Expertise and Prophecy</w:t>
+                <w:t xml:space="preserve">Humanities and Social Sciences Scholars on the Campaign Trail: Between Expertise and Prophecy. Analysing French HSS Scholars’ Press Appearances In the 2014 European Election Campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bssg.670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bssg.659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04838138v1</w:t>
+                <w:t xml:space="preserve">hal-03769274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des prophètes aux « data slaves ». Une analyse des signataires des rapports de l’OCDE sur la santé (1990-2018)</w:t>
               </w:r>
@@ -1058,51 +1058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 'Europe of Lawyers'? The Making of a Database on Cases and Lawyers of the CJEU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2200,51 +2200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317309v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Brissaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43253-025-00152-6" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838134v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.133.0094" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838156v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/statsoc.669" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838148v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.716.0103" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937306v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838150v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.097.0048" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937309v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769274v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Brun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.659" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937300v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Avril" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838138v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.670" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937303v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.133.0111" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838126v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15166/2499-8249/504" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838130v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.026.0027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838128v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0122" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838142v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.264.0055" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081810v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838154v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.234.0034" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503411v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937284v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937271v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317309v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Brissaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43253-025-00152-6" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838134v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.133.0094" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838156v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/statsoc.669" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838150v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.097.0048" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937306v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838148v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.716.0103" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937309v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Avril" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838138v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Brun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.670" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769274v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.659" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937303v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.133.0111" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838126v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15166/2499-8249/504" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838130v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.026.0027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838128v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0122" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838142v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.264.0055" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081810v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838154v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.234.0034" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503411v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937284v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937271v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>