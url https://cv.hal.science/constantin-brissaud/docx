--- v1 (2026-04-05)
+++ v2 (2026-05-22)
@@ -334,105 +334,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les industriels contre « Big Pharma » ? Conflits internes et fragmentation du patronat sur la politique du médicament défendue à l’OCDE (1996-2018)</w:t>
+                <w:t xml:space="preserve">La quantification internationale au concret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, N° 97 (4), pp.45-66. </w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ce que l'international fait à l'économie (et réciproquement). Pour une sociologie des politiques économiques internationales, 72 (1), pp.103-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/crii.097.0048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.716.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04838150v1</w:t>
+                <w:t xml:space="preserve">hal-04838148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La quantification internationale au concret</w:t>
               </w:r>
@@ -481,105 +481,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La quantification internationale au concret</w:t>
+                <w:t xml:space="preserve">Les industriels contre « Big Pharma » ? Conflits internes et fragmentation du patronat sur la politique du médicament défendue à l’OCDE (1996-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Ce que l'international fait à l'économie (et réciproquement). Pour une sociologie des politiques économiques internationales, 72 (1), pp.103-126. </w:t>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 97 (4), pp.45-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.716.0103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/crii.097.0048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04838148v1</w:t>
+                <w:t xml:space="preserve">hal-04838150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les industriels contre « Big Pharma » ? Conflits internes et fragmentation du patronat sur la politique du médicament défendue à l’OCDE (1996-2018)</w:t>
               </w:r>
@@ -628,767 +628,767 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 'Europe of Lawyers'? The Making of a Database on Cases and Lawyers of the CJEU</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construire des indicateurs de comparaison pour réformer les systèmes de santé : genèse de la création d’un outil de référence par l’OCDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 203-204 (2), pp.122 - 130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inso.203.0122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937300v1</w:t>
+                <w:t xml:space="preserve">hal-04838128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanities and Social Sciences Scholars on the Campaign Trail: Between Expertise and Prophecy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 'Europe of Lawyers'? The Making of a Database on Cases and Lawyers of the CJEU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Brissaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04838138v1</w:t>
+                <w:t xml:space="preserve">hal-03937300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences humaines et sociales en campagne : entre expertise et prophétie. Les interventions des chercheurs dans la presse durant les élections européennes de Mai 2014 (Le Monde, Le Figaro, Libération)</w:t>
+                <w:t xml:space="preserve">Humanities and Social Sciences Scholars on the Campaign Trail: Between Expertise and Prophecy. Analysing French HSS Scholars’ Press Appearances In the 2014 European Election Campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Brun</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 8</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bssg.659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937291v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanities and Social Sciences Scholars on the Campaign Trail: Between Expertise and Prophecy. Analysing French HSS Scholars’ Press Appearances In the 2014 European Election Campaign</w:t>
+                <w:t xml:space="preserve">Les sciences humaines et sociales en campagne : entre expertise et prophétie. Les interventions des chercheurs dans la presse durant les élections européennes de Mai 2014 (Le Monde, Le Figaro, Libération)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Brun</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 8, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, 8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769274v1</w:t>
+                <w:t xml:space="preserve">hal-03937291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des prophètes aux « data slaves ». Une analyse des signataires des rapports de l’OCDE sur la santé (1990-2018)</w:t>
+                <w:t xml:space="preserve">Humanities and Social Sciences Scholars on the Campaign Trail: Between Expertise and Prophecy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021/1 (133), pp.111-148. </w:t>
+              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pox.133.0111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bssg.670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937303v1</w:t>
+                <w:t xml:space="preserve">hal-04838138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 'Europe of Lawyers'? The Making of a Database on Cases and Lawyers of the CJEU</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des prophètes aux « data slaves ». Une analyse des signataires des rapports de l’OCDE sur la santé (1990-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021/1 (133), pp.111-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15166/2499-8249/504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pox.133.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04838126v1</w:t>
+                <w:t xml:space="preserve">hal-03937303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des objectifs sanitaires à la rationalité budgétaire. La mise en marché des systèmes de santé saisie par la quantification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 'Europe of Lawyers'? The Making of a Database on Cases and Lawyers of the CJEU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n° 26 (1), pp.27-46. </w:t>
+              <w:t xml:space="preserve">European Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfse.026.0027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15166/2499-8249/504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04838130v1</w:t>
+                <w:t xml:space="preserve">hal-04838126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des objectifs sanitaires à la rationalité budgétaire. La mise en marché des systèmes de santé saisie par la quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 1 (26)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, n° 26 (1), pp.27-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.026.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937297v1</w:t>
+                <w:t xml:space="preserve">hal-04838130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire des indicateurs de comparaison pour réformer les systèmes de santé : genèse de la création d’un outil de référence par l’OCDE</w:t>
+                <w:t xml:space="preserve">Des objectifs sanitaires à la rationalité budgétaire. La mise en marché des systèmes de santé saisie par la quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informations sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (26)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inso.203.0122⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04838128v1</w:t>
+                <w:t xml:space="preserve">hal-03937297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La genèse bureaucratique d’un lieu commun sectoriel : concurrences diplomatiques et soutiens institutionnels dans la production du premier rapport de l’OCDE sur les dépenses de santé (1985)</w:t>
               </w:r>
@@ -1818,165 +1818,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les circulations d’un instrument de gouvernement : les comptes de santé OCDE (1972-2019)</w:t>
+                <w:t xml:space="preserve">Multiple Correspondence Analysis in International Organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transferts, exports-imports, circulations : quels paradigmes pour la science politique ?</w:t>
+              <w:t xml:space="preserve">International Organizations and Research Methods: An Introduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937282v1</w:t>
+                <w:t xml:space="preserve">hal-03937284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Correspondence Analysis in International Organizations</w:t>
+                <w:t xml:space="preserve">Les circulations d’un instrument de gouvernement : les comptes de santé OCDE (1972-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Organizations and Research Methods: An Introduction</w:t>
+              <w:t xml:space="preserve">Transferts, exports-imports, circulations : quels paradigmes pour la science politique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937284v1</w:t>
+                <w:t xml:space="preserve">hal-03937282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie de la santé</w:t>
               </w:r>
@@ -2200,51 +2200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317309v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Brissaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43253-025-00152-6" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838134v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.133.0094" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838156v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/statsoc.669" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838150v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.097.0048" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937306v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838148v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.716.0103" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937309v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Avril" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838138v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Brun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.670" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769274v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.659" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937303v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.133.0111" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838126v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15166/2499-8249/504" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838130v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.026.0027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838128v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0122" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838142v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.264.0055" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081810v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838154v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.234.0034" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503411v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937284v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937271v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317309v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Brissaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43253-025-00152-6" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838134v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.133.0094" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838156v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/statsoc.669" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838148v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.716.0103" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937306v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838150v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.097.0048" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937309v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838128v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0122" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937300v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Avril" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769274v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Brun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.659" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937291v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838138v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.670" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937303v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.133.0111" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838126v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15166/2499-8249/504" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.026.0027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937297v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838142v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.264.0055" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081810v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838154v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.234.0034" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503411v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937284v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937271v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>