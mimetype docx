--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -151,1311 +151,1311 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice de Saxe, Mes Rêveries suivies d’un choix de correspondance politique, militaire et privée, (éd Jean-Pierre Bois et Jean-Paul Charnay), Paris, Editions Economica, 2002</w:t>
+                <w:t xml:space="preserve">Quelques précisions historiographiques sur les combats de Jean Hunyadi avec les armées ottomanes durant l’année 1442 : « […] ad locum qui Waskapu dicitur »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Emanuel Antoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiva Moldaviae </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, XV, pp.11-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05171508v1</w:t>
+                <w:t xml:space="preserve">hal-05251498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présence de la Milice Chrétienne en Europe Orientale (1618-1621). Samuel Korecki et ses lettres à Charles de Gonzague duc de Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Constantin Antoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuova Antologia Militare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (19), pp.71-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36158/97888929593303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Roumanie dans la Grande Guerre (1916) vue par les généraux Henry de Lacroix et Edmond Buat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Emanuel Antoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Arhivelor/Archives Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98 (1-2), pp.143-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Churchill, le “ventre mou de l’Europe” et la Roumanie (1941-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Emanuel Antoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matei Cazacu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Arhivelor/Archives Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 94 (1-2), pp.132-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La victoire de Radu Şerban, prince de Valachie à la bataille d’Ogretin-Teişani (23-24 septembre 1602)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Emanuel Antoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Istorie Militara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 143-144 (3-4), pp.60-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effrayer pour mieux vaincre. L’impact psychologique des armées moldo-valaques sur leurs adversaires (XIVe-XVIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Emanuel Antoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Istorie Militara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131-132 (3-4), pp.68-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques considérations en marge de l’expédition du roi Jean Ier Albert en Moldavie (août – octobre 1497)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Emanuel Antoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anuarul Institutului de Istorie "A.D. Xenopol"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49, pp.35-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pays du Sud-est européen dans la Grande Guerre (1915). Trois reportages d’Albert Londres et les mémoires de Gheorghe Jurgea-Negrileşti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Emanuel Antoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matei Cazacu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Arhivelor / Archives Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 89 (2), pp.150-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expédition polonaise de 1450 en Moldavie et la bataille de la petite rivière de Crasna (Izvorul Crasnei, 6 septembre 1450)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Emanuel Antoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transylvanian review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (suppl. 2/2), pp.301-325</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baret, seigneur de La Galanderie (1579 - 1650). L’écrivain et son œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Emanuel Antoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Arhivelor / Archives Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87 (2), pp.57-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matei Cazacu à la recherche de Dracula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Antoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Turcica : revue d'études turques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37, pp.355-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/TURC.37.0.2011711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du &amp;quot;tábor&amp;quot; de Jan Zizka et de Jean Hunyadi au &amp;quot;tâbur çengi&amp;quot; des armées ottomanes. L’art militaire hussite dans l’Europe Orientale, le Proche et le Moyen Orient (XVe-XVIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Emanuel Antoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Turcica. Revue du monde turc et ottoman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36, pp.91-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expédition du roi Mathias Corvin en Moldavie, 1467</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Emanuel Antoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale d'histoire militaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 83, pp.133-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Langendorf, « Faire la guerre: Antoine-Henri Jomini, t. I, Chronique, situation, caractère », Genève, Georg Editeur, 2001, 395 p. in 8°</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Emanuel Antoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anuarul Institutului de Istorie "A.D. Xenopol"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, XXXIX–XL, pp.721-724</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les expéditions de Nicopolis (1396) et de Varna (1444) : une comparaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Emanuel Antoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediaevalia Transilvanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4 (1-2), pp.28-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bataille de la rivière de Ialomiţa (2 septembre 1442), une victoire majeure de la Chrétienté face aux armées ottomanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Emanuel Antoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du centre d'études d'histoire de la défense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 9 - Nouvelle histoire bataille, pp.59-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques précisions historiographiques sur les combats de Jean Hunyadi avec les armées ottomanes durant l’année 1442 : « […] ad locum qui Waskapu dicitur »</w:t>
+                <w:t xml:space="preserve">Maurice de Saxe, Mes Rêveries suivies d’un choix de correspondance politique, militaire et privée, (éd Jean-Pierre Bois et Jean-Paul Charnay), Paris, Editions Economica, 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Emanuel Antoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...1058 lines deleted...]
-            </w:pPr>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.625-629</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-04648953v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1937,51 +1937,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FBB9336"/>
+    <w:nsid w:val="C2BB8A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2168,51 +2168,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/constantin-emanuel-antoche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3866-8061" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171508v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Emanuel Antoche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251498v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608835v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Constantin Antoche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36158/97888929593303" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608040v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608103v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Cazacu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633991v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634683v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634570v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634739v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Antoche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/TURC.37.0.2011711" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054971v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171503v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634978v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648953v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634941v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635085v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1045780" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383023v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/constantin-emanuel-antoche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3866-8061" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251498v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Emanuel Antoche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608835v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Constantin Antoche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36158/97888929593303" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608040v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608103v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Cazacu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633991v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634570v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634739v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652025v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Antoche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/TURC.37.0.2011711" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054971v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648953v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171508v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634941v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635085v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1045780" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383023v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>