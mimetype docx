--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -151,1311 +151,1311 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques précisions historiographiques sur les combats de Jean Hunyadi avec les armées ottomanes durant l’année 1442 : « […] ad locum qui Waskapu dicitur »</w:t>
+                <w:t xml:space="preserve">Maurice de Saxe, Mes Rêveries suivies d’un choix de correspondance politique, militaire et privée, (éd Jean-Pierre Bois et Jean-Paul Charnay), Paris, Editions Economica, 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Emanuel Antoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.625-629</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251498v1</w:t>
-[...1086 lines deleted...]
-                <w:t xml:space="preserve">hal-04648953v1</w:t>
+                <w:t xml:space="preserve">hal-05171508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice de Saxe, Mes Rêveries suivies d’un choix de correspondance politique, militaire et privée, (éd Jean-Pierre Bois et Jean-Paul Charnay), Paris, Editions Economica, 2002</w:t>
+                <w:t xml:space="preserve">Quelques précisions historiographiques sur les combats de Jean Hunyadi avec les armées ottomanes durant l’année 1442 : « […] ad locum qui Waskapu dicitur »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Emanuel Antoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-            <w:pPr/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiva Moldaviae </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, XV, pp.11-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présence de la Milice Chrétienne en Europe Orientale (1618-1621). Samuel Korecki et ses lettres à Charles de Gonzague duc de Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Constantin Antoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuova Antologia Militare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (19), pp.71-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36158/97888929593303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Roumanie dans la Grande Guerre (1916) vue par les généraux Henry de Lacroix et Edmond Buat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Emanuel Antoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Arhivelor/Archives Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98 (1-2), pp.143-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Churchill, le “ventre mou de l’Europe” et la Roumanie (1941-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Emanuel Antoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matei Cazacu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Arhivelor/Archives Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 94 (1-2), pp.132-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La victoire de Radu Şerban, prince de Valachie à la bataille d’Ogretin-Teişani (23-24 septembre 1602)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Emanuel Antoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Istorie Militara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 143-144 (3-4), pp.60-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effrayer pour mieux vaincre. L’impact psychologique des armées moldo-valaques sur leurs adversaires (XIVe-XVIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Emanuel Antoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Istorie Militara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131-132 (3-4), pp.68-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques considérations en marge de l’expédition du roi Jean Ier Albert en Moldavie (août – octobre 1497)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Emanuel Antoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anuarul Institutului de Istorie "A.D. Xenopol"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49, pp.35-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pays du Sud-est européen dans la Grande Guerre (1915). Trois reportages d’Albert Londres et les mémoires de Gheorghe Jurgea-Negrileşti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Emanuel Antoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matei Cazacu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Arhivelor / Archives Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 89 (2), pp.150-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expédition polonaise de 1450 en Moldavie et la bataille de la petite rivière de Crasna (Izvorul Crasnei, 6 septembre 1450)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Emanuel Antoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transylvanian review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (suppl. 2/2), pp.301-325</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baret, seigneur de La Galanderie (1579 - 1650). L’écrivain et son œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Emanuel Antoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Arhivelor / Archives Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87 (2), pp.57-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matei Cazacu à la recherche de Dracula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Antoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Turcica : revue d'études turques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37, pp.355-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/TURC.37.0.2011711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du &amp;quot;tábor&amp;quot; de Jan Zizka et de Jean Hunyadi au &amp;quot;tâbur çengi&amp;quot; des armées ottomanes. L’art militaire hussite dans l’Europe Orientale, le Proche et le Moyen Orient (XVe-XVIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Emanuel Antoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Turcica. Revue du monde turc et ottoman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36, pp.91-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expédition du roi Mathias Corvin en Moldavie, 1467</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Emanuel Antoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale d'histoire militaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 83, pp.133-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Langendorf, « Faire la guerre: Antoine-Henri Jomini, t. I, Chronique, situation, caractère », Genève, Georg Editeur, 2001, 395 p. in 8°</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Emanuel Antoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anuarul Institutului de Istorie "A.D. Xenopol"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, XXXIX–XL, pp.721-724</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les expéditions de Nicopolis (1396) et de Varna (1444) : une comparaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Emanuel Antoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediaevalia Transilvanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4 (1-2), pp.28-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05171508v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bataille de la rivière de Ialomiţa (2 septembre 1442), une victoire majeure de la Chrétienté face aux armées ottomanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Emanuel Antoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du centre d'études d'histoire de la défense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 9 - Nouvelle histoire bataille, pp.59-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1937,51 +1937,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2BB8A65"/>
+    <w:nsid w:val="CD6323B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2168,51 +2168,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/constantin-emanuel-antoche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3866-8061" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251498v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Emanuel Antoche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608835v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Constantin Antoche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36158/97888929593303" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608040v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608103v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Cazacu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633991v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634570v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634739v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652025v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Antoche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/TURC.37.0.2011711" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054971v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648953v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171508v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634941v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635085v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1045780" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383023v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/constantin-emanuel-antoche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3866-8061" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171508v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Emanuel Antoche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251498v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608835v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Constantin Antoche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36158/97888929593303" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608040v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608103v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Cazacu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633991v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634683v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608616v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634739v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634633v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Antoche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/TURC.37.0.2011711" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054971v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171503v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634978v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648953v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634941v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635085v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1045780" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383023v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>