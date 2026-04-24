--- v0 (2026-03-19)
+++ v1 (2026-04-24)
@@ -887,295 +887,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02449196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgery for cyst dilatation of a ventriculus terminalis in adults: Keep it simple!</w:t>
+                <w:t xml:space="preserve">A rare condition: spontaneous subarachnoid hemorrhage due to spinal hemangioblastoma: report of 2 cases and review of the literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Knafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Levivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nozar Aghakhani</w:t>
+                <w:t xml:space="preserve">Stéphane Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurochirurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2020.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2020.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879701v1</w:t>
+                <w:t xml:space="preserve">hal-02935147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rare condition: spontaneous subarachnoid hemorrhage due to spinal hemangioblastoma: report of 2 cases and review of the literature</w:t>
+                <w:t xml:space="preserve">Surgery for cyst dilatation of a ventriculus terminalis in adults: Keep it simple!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Knafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clovis Adam</w:t>
+                <w:t xml:space="preserve">Marc Levivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozar Aghakhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurochirurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2020.05.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2020.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935147v1</w:t>
+                <w:t xml:space="preserve">hal-02879701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relevance of the artery of Adamkiewicz for microsurgical resection of spinal tumors- short overview and case series: Technical note</w:t>
               </w:r>
@@ -1285,1182 +1285,1182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rare case of pituitary oncocytoma successfully treated with single-fraction stereotactic Gamma Knife surgery</w:t>
+                <w:t xml:space="preserve">Radiosurgery treatment is associated with improved facial nerve preservation versus repeat resection in recurrent vestibular schwannomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Thomas Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Starnoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Levivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
+              <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11060-019-03270-4⟩</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00701-019-03986-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274049v1</w:t>
+                <w:t xml:space="preserve">hal-02179198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter to the Editor Regarding “Adjunctive Gamma Knife Surgery or Wait and Scan Policy After Optimal Resection of Large Vestibular Schwannomas: Clinical and Radiologic Outcomes”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of MRI-based automated segmentation methods and functional neurosurgery targeting with direct visualization of the Ventro-intermediate thalamic nucleus at 7T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Najdenovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Maire</w:t>
+                <w:t xml:space="preserve">João Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wneu.2018.10.038⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.1119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-37825-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179230v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiosurgery treatment is associated with improved facial nerve preservation versus repeat resection in recurrent vestibular schwannomas</w:t>
+                <w:t xml:space="preserve">Letter to the Editor. Resting-state functional MRI for functional neurosurgery: seeing the light?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Regis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Najdenovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Witjas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00701-019-03986-2⟩</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/2019.1.JNS1995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179198v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of MRI-based automated segmentation methods and functional neurosurgery targeting with direct visualization of the Ventro-intermediate thalamic nucleus at 7T</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Letter: Postoperative Hearing Preservation in Patients Undergoing Retrosigmoid Craniotomy for Resection of Vestibular Schwannomas: A Systematic Review of 2034 Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">José Marques</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Thomas Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Starnoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercy George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuros/nyz367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-37825-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02179192v1</w:t>
+                <w:t xml:space="preserve">hal-02290045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter: Postoperative Hearing Preservation in Patients Undergoing Retrosigmoid Craniotomy for Resection of Vestibular Schwannomas: A Systematic Review of 2034 Patients</w:t>
+                <w:t xml:space="preserve">A rare case of pituitary oncocytoma successfully treated with single-fraction stereotactic Gamma Knife surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Thomas Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Levivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosurgery</w:t>
+              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/neuros/nyz367⟩</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11060-019-03270-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290045v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter to the Editor. Resting-state functional MRI for functional neurosurgery: seeing the light?</w:t>
+                <w:t xml:space="preserve">Letter to the Editor Regarding “Adjunctive Gamma Knife Surgery or Wait and Scan Policy After Optimal Resection of Large Vestibular Schwannomas: Clinical and Radiologic Outcomes”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nadine Girard</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Thomas Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Starnoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercy George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">World Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122, pp.719-721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3171/2019.1.JNS1995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wneu.2018.10.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179353v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed hearing loss after microvascular decompression for hemifacial spasm -an unsolved conspiracy of the cochlear apparatus</w:t>
+                <w:t xml:space="preserve">Letter: A Retrospective Cohort Study of Longitudinal Audiologic Assessment in Single and Fractionated Stereotactic Radiosurgery for Vestibular Schwannoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Regis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Levivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00701-019-03957-7⟩</w:t>
+              <w:t xml:space="preserve">Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuros/nyz371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179272v1</w:t>
+                <w:t xml:space="preserve">hal-02290037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter: A Retrospective Cohort Study of Longitudinal Audiologic Assessment in Single and Fractionated Stereotactic Radiosurgery for Vestibular Schwannoma</w:t>
+                <w:t xml:space="preserve">Multimodal management for benign skull base meningiomas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Giammattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Thomas Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Levivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosurgery</w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/neuros/nyz371⟩</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/2019.6.JNS191682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290037v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal management for benign skull base meningiomas.</w:t>
+                <w:t xml:space="preserve">Delayed hearing loss after microvascular decompression for hemifacial spasm -an unsolved conspiracy of the cochlear apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Copaciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Giammattei</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Viviana Aureli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozar Aghakhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 161 (8), pp.1599-1601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3171/2019.6.JNS191682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00701-019-03957-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402147v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamma Knife radiosurgery for intravestibular and intracochlear schwannomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercy George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Schiappacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2697,77 +2697,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas a W Bolton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Regis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Najdenovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Witjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -2965,51 +2965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Levivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3095,77 +3095,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Najdenovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Witjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 141 (6), pp.e47-e47. </w:t>
@@ -3216,77 +3216,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Right Brodmann area 18 predicts tremor arrest after Vim radiosurgery: a voxel-based morphometry study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Witjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri van de Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Najdenovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3350,90 +3350,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ventrolateral Motor Thalamus Abnormal Connectivity in Essential Tremor Before and After Thalamotomy: A Resting-State Functional Magnetic Resonance Imaging Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Najdenovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Witjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 113, pp.e453-e464. </w:t>
@@ -3484,90 +3484,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the clinical outcome of Vim radiosurgery with voxel-based morphometry: visual areas are linked with tremor arrest!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Witjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Najdenovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 159 (11), pp.2139-2144. </w:t>
@@ -4837,51 +4837,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943354v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Lawson Mclean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Vetrano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Conti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mertens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M&#252;ther" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bas.2024.102794" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553506v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Balossier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;gis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reyns" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Roche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Thomas Daniel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10143-021-01528-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02433449v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Tuleasca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Salim Al-Risi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Adam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozar Aghakhani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-019-04186-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02538773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A.W. Bolton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Wotruba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Rey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herberto Dhanis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116621" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02526785v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Ducos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Arthur Leroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Knafo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-020-04300-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02449196v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-020-04229-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879701v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.04.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935147v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.05.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02924769v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Herbrecht" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Parker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.07.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02274049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-019-03270-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179230v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Starnoni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercy George" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Maire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2018.10.038" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179198v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-019-03986-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179192v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Najdenovska" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Jorge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maeder" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marques" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37825-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02290045v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyz367" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179353v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Regis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Witjas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2019.1.JNS1995" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179272v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Copaciu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Aureli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-019-03957-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02290037v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyz371" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Giammattei" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2019.6.JNS191682" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02171122v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Schiappacasse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Patin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Fenu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-018-3762-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02314055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Paddick" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Hopewell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleddyn Jones" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Millar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2019.10.021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179221v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas a W Bolton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2019.2.JNS183454" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179247v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Zeverino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marguet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Ruiz Lopes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-019-03843-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02289262v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2019.6.SPINE19671" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03590628v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy094" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479795v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri van de Ville" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-017-3391-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03590627v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2018.02.055" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479810v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-017-3317-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482648v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307135v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2015.2.JNS142144" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01368633v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000443529" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307224v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roussel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0000000000000739" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307477v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362173" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307484v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362172" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307466v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2014.8.GKS141487)" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307758v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2012.8.GKS121015)" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943354v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Lawson Mclean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Vetrano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Conti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mertens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M&#252;ther" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bas.2024.102794" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553506v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Balossier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;gis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reyns" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Roche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Thomas Daniel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10143-021-01528-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02433449v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Tuleasca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Salim Al-Risi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Adam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozar Aghakhani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-019-04186-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02538773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A.W. Bolton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Wotruba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Rey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herberto Dhanis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116621" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02526785v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Ducos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Arthur Leroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Knafo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-020-04300-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02449196v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-020-04229-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935147v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.05.008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.04.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02924769v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Herbrecht" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Parker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.07.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179198v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Starnoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-019-03986-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Najdenovska" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Jorge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maeder" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37825-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Regis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Witjas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2019.1.JNS1995" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02290045v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercy George" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Maire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyz367" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02274049v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-019-03270-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179230v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2018.10.038" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02290037v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyz371" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402147v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Giammattei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2019.6.JNS191682" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179272v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Copaciu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Aureli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-019-03957-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02171122v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Schiappacasse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Patin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Fenu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-018-3762-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02314055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Paddick" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Hopewell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleddyn Jones" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Millar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2019.10.021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179221v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas a W Bolton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2019.2.JNS183454" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179247v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Zeverino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marguet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Ruiz Lopes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-019-03843-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02289262v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2019.6.SPINE19671" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03590628v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy094" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479795v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri van de Ville" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-017-3391-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03590627v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2018.02.055" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479810v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-017-3317-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482648v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307135v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2015.2.JNS142144" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01368633v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000443529" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307224v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roussel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0000000000000739" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307477v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362173" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307484v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362172" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307466v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2014.8.GKS141487)" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307758v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2012.8.GKS121015)" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>