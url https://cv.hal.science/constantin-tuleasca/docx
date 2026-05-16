--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -368,3206 +368,3206 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paragangliomas of the spine: a retrospective case series in a national reference French center.</w:t>
+                <w:t xml:space="preserve">The relevance of the artery of Adamkiewicz for microsurgical resection of spinal tumors- short overview and case series: Technical note</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Salim Al-Risi</w:t>
+                <w:t xml:space="preserve">Anne Herbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe David</w:t>
+                <w:t xml:space="preserve">Steven Knafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clovis Adam</w:t>
+                <w:t xml:space="preserve">Nozar Aghakhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nozar Aghakhani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Parker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
+              <w:t xml:space="preserve">Neurochirurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00701-019-04186-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2020.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433449v1</w:t>
+                <w:t xml:space="preserve">hal-02924769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TbCAPs: A toolbox for co-activation pattern analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transsphenoidal resection for pituitary adenoma in elderly versus younger patients: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Tuleasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas A.W. Bolton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Constantin Tuleasca</w:t>
+                <w:t xml:space="preserve">Yohan Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Wotruba</w:t>
+                <w:t xml:space="preserve">Henri-Arthur Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys Rey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Herberto Dhanis</w:t>
+                <w:t xml:space="preserve">Philippe Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Knafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.116621⟩</w:t>
+              <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00701-020-04300-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538773v1</w:t>
+                <w:t xml:space="preserve">hal-02526785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transsphenoidal resection for pituitary adenoma in elderly versus younger patients: a systematic review and meta-analysis</w:t>
+                <w:t xml:space="preserve">Paragangliomas of the spine: a retrospective case series in a national reference French center.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Salim Al-Risi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Ducos</w:t>
+                <w:t xml:space="preserve">Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri-Arthur Leroy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Steven Knafo</w:t>
+                <w:t xml:space="preserve">Clovis Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozar Aghakhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00701-020-04300-1⟩</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00701-019-04186-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526785v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsurgical resection of a radicular hemangioblastoma with subarachnoid hemorrhage: how I do it</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TbCAPs: A toolbox for co-activation pattern analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A.W. Bolton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Wotruba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herberto Dhanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00701-020-04229-5⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 211, pp.116621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.116621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02449196v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rare condition: spontaneous subarachnoid hemorrhage due to spinal hemangioblastoma: report of 2 cases and review of the literature</w:t>
+                <w:t xml:space="preserve">Microsurgical resection of a radicular hemangioblastoma with subarachnoid hemorrhage: how I do it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clovis Adam</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nozar Aghakhani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochirurgie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00701-020-04229-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2020.05.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02935147v1</w:t>
+                <w:t xml:space="preserve">hal-02449196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgery for cyst dilatation of a ventriculus terminalis in adults: Keep it simple!</w:t>
+                <w:t xml:space="preserve">A rare condition: spontaneous subarachnoid hemorrhage due to spinal hemangioblastoma: report of 2 cases and review of the literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Knafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Ducos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nozar Aghakhani</w:t>
+                <w:t xml:space="preserve">Philippe David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurochirurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2020.04.003⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2020.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879701v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relevance of the artery of Adamkiewicz for microsurgical resection of spinal tumors- short overview and case series: Technical note</w:t>
+                <w:t xml:space="preserve">Surgery for cyst dilatation of a ventriculus terminalis in adults: Keep it simple!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Knafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Levivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozar Aghakhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurochirurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2020.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2020.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924769v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiosurgery treatment is associated with improved facial nerve preservation versus repeat resection in recurrent vestibular schwannomas</w:t>
+                <w:t xml:space="preserve">Lausanne checklist for safe stereotactic radiosurgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Starnoni</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michele Zeverino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Ruiz Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00701-019-03986-2⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 161 (4), pp.721-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00701-019-03843-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179198v1</w:t>
+                <w:t xml:space="preserve">hal-02179247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of MRI-based automated segmentation methods and functional neurosurgery targeting with direct visualization of the Ventro-intermediate thalamic nucleus at 7T</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arachnoid webs: preoperative differential diagnosis and surgical exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Levivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozar Aghakhani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-37825-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgery: Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/2019.6.SPINE19671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179192v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter to the Editor. Resting-state functional MRI for functional neurosurgery: seeing the light?</w:t>
+                <w:t xml:space="preserve">Letter to the Editor Regarding “Adjunctive Gamma Knife Surgery or Wait and Scan Policy After Optimal Resection of Large Vestibular Schwannomas: Clinical and Radiologic Outcomes”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Thomas Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Starnoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Regis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elena Najdenovska</w:t>
+                <w:t xml:space="preserve">Mercy George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Witjas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Girard</w:t>
+                <w:t xml:space="preserve">Raphael Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3171/2019.1.JNS1995⟩</w:t>
+              <w:t xml:space="preserve">World Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122, pp.719-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wneu.2018.10.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179353v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter: Postoperative Hearing Preservation in Patients Undergoing Retrosigmoid Craniotomy for Resection of Vestibular Schwannomas: A Systematic Review of 2034 Patients</w:t>
+                <w:t xml:space="preserve">A rare case of pituitary oncocytoma successfully treated with single-fraction stereotactic Gamma Knife surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Thomas Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Levivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosurgery</w:t>
+              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/neuros/nyz367⟩</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11060-019-03270-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290045v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rare case of pituitary oncocytoma successfully treated with single-fraction stereotactic Gamma Knife surgery</w:t>
+                <w:t xml:space="preserve">Letter: Postoperative Hearing Preservation in Patients Undergoing Retrosigmoid Craniotomy for Resection of Vestibular Schwannomas: A Systematic Review of 2034 Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Thomas Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Starnoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercy George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
+              <w:t xml:space="preserve">Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11060-019-03270-4⟩</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuros/nyz367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274049v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter to the Editor Regarding “Adjunctive Gamma Knife Surgery or Wait and Scan Policy After Optimal Resection of Large Vestibular Schwannomas: Clinical and Radiologic Outcomes”</w:t>
+                <w:t xml:space="preserve">Letter to the Editor. Resting-state functional MRI for functional neurosurgery: seeing the light?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Raphael Maire</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Regis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Najdenovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Witjas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wneu.2018.10.038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/2019.1.JNS1995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179230v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter: A Retrospective Cohort Study of Longitudinal Audiologic Assessment in Single and Fractionated Stereotactic Radiosurgery for Vestibular Schwannoma</w:t>
+                <w:t xml:space="preserve">Radiosurgery treatment is associated with improved facial nerve preservation versus repeat resection in recurrent vestibular schwannomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Thomas Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Starnoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Levivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosurgery</w:t>
+              <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00701-019-03986-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/neuros/nyz371⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02290037v1</w:t>
+                <w:t xml:space="preserve">hal-02179198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal management for benign skull base meningiomas.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of MRI-based automated segmentation methods and functional neurosurgery targeting with direct visualization of the Ventro-intermediate thalamic nucleus at 7T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Najdenovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3171/2019.6.JNS191682⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.1119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-37825-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402147v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed hearing loss after microvascular decompression for hemifacial spasm -an unsolved conspiracy of the cochlear apparatus</w:t>
+                <w:t xml:space="preserve">Letter: A Retrospective Cohort Study of Longitudinal Audiologic Assessment in Single and Fractionated Stereotactic Radiosurgery for Vestibular Schwannoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nozar Aghakhani</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Regis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Parker</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Levivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuros/nyz371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00701-019-03957-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02179272v1</w:t>
+                <w:t xml:space="preserve">hal-02290037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamma Knife radiosurgery for intravestibular and intracochlear schwannomas</w:t>
+                <w:t xml:space="preserve">Multimodal management for benign skull base meningiomas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Patin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lorenzo Giammattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Thomas Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Levivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00701-018-3762-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/2019.6.JNS191682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171122v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of a therapeutic ratio for Gamma Knife Radiosurgery of trigeminal neuralgia: The critical importance of biologically effective dose (BED) versus physical dose</w:t>
+                <w:t xml:space="preserve">Delayed hearing loss after microvascular decompression for hemifacial spasm -an unsolved conspiracy of the cochlear apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Copaciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Paddick</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">William Millar</w:t>
+                <w:t xml:space="preserve">Viviana Aureli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozar Aghakhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wneu.2019.10.021⟩</w:t>
+              <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 161 (8), pp.1599-1601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00701-019-03957-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314055v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalization of aberrant pretherapeutic dynamic functional connectivity of extrastriate visual system in patients who underwent thalamotomy with stereotactic radiosurgery for essential tremor: a resting-state functional MRI study</w:t>
+                <w:t xml:space="preserve">Gamma Knife radiosurgery for intravestibular and intracochlear schwannomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Regis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Witjas</w:t>
+                <w:t xml:space="preserve">Mercy George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Schiappacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Fenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3171/2019.2.JNS183454⟩</w:t>
+              <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 161 (1), pp.63-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00701-018-3762-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179221v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lausanne checklist for safe stereotactic radiosurgery</w:t>
+                <w:t xml:space="preserve">Establishment of a therapeutic ratio for Gamma Knife Radiosurgery of trigeminal neuralgia: The critical importance of biologically effective dose (BED) versus physical dose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Paddick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John W. Hopewell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Zeverino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Patin</w:t>
+                <w:t xml:space="preserve">Bleddyn Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Marguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natacha Ruiz Lopes</w:t>
+                <w:t xml:space="preserve">William Millar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00701-019-03843-2⟩</w:t>
+              <w:t xml:space="preserve">World Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wneu.2019.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179247v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arachnoid webs: preoperative differential diagnosis and surgical exploration</w:t>
+                <w:t xml:space="preserve">Normalization of aberrant pretherapeutic dynamic functional connectivity of extrastriate visual system in patients who underwent thalamotomy with stereotactic radiosurgery for essential tremor: a resting-state functional MRI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas a W Bolton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Regis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Najdenovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Witjas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgery: Spine</w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3171/2019.6.SPINE19671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3171/2019.2.JNS183454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289262v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visually-sensitive networks in essential tremor: evidence from structural and functional imaging</w:t>
+                <w:t xml:space="preserve">Ventrolateral Motor Thalamus Abnormal Connectivity in Essential Tremor Before and After Thalamotomy: A Resting-State Functional Magnetic Resonance Imaging Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Najdenovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Witjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 141 (6), pp.e47-e47. </w:t>
+              <w:t xml:space="preserve">World Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113, pp.e453-e464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awy094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wneu.2018.02.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590628v1</w:t>
+                <w:t xml:space="preserve">hal-03590627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Right Brodmann area 18 predicts tremor arrest after Vim radiosurgery: a voxel-based morphometry study</w:t>
+                <w:t xml:space="preserve">Visually-sensitive networks in essential tremor: evidence from structural and functional imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Régis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Najdenovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Witjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Verger</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00701-017-3391-x⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141 (6), pp.e47-e47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awy094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479795v1</w:t>
+                <w:t xml:space="preserve">hal-03590628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventrolateral Motor Thalamus Abnormal Connectivity in Essential Tremor Before and After Thalamotomy: A Resting-State Functional Magnetic Resonance Imaging Study</w:t>
+                <w:t xml:space="preserve">Right Brodmann area 18 predicts tremor arrest after Vim radiosurgery: a voxel-based morphometry study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Witjas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri van de Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Najdenovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nadine Girard</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 113, pp.e453-e464. </w:t>
+              <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 160 (3), pp.603-609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wneu.2018.02.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00701-017-3391-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590627v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the clinical outcome of Vim radiosurgery with voxel-based morphometry: visual areas are linked with tremor arrest!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Witjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Najdenovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 159 (11), pp.2139-2144. </w:t>
@@ -4126,51 +4126,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Sclerosis-Related Trigeminal Neuralgia: A Prospective Series of 43 Patients Treated with Gamma Knife Surgery with More than One Year of Follow-Up</w:t>
+                <w:t xml:space="preserve">Repeat Gamma Knife surgery for recurrent trigeminal neuralgia: long-term outcomes and systematic review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
@@ -4184,127 +4184,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roussel</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000362173⟩</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/2014.8.GKS141487)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307477v1</w:t>
+                <w:t xml:space="preserve">hal-01307466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trigeminal neuralgia related to megadolichobasilar artery compression: a prospective series of twenty-nine patients treated with gamma knife surgery, with more than one year of follow-up.</w:t>
+                <w:t xml:space="preserve">Multiple Sclerosis-Related Trigeminal Neuralgia: A Prospective Series of 43 Patients Treated with Gamma Knife Surgery with More than One Year of Follow-Up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
@@ -4318,127 +4318,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Roussel</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000362172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000362173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307484v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeat Gamma Knife surgery for recurrent trigeminal neuralgia: long-term outcomes and systematic review.</w:t>
+                <w:t xml:space="preserve">Trigeminal neuralgia related to megadolichobasilar artery compression: a prospective series of twenty-nine patients treated with gamma knife surgery, with more than one year of follow-up.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Tuleasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
@@ -4473,82 +4473,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
+              <w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3171/2014.8.GKS141487)⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000362172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307466v1</w:t>
+                <w:t xml:space="preserve">hal-01307484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of pain-free response in 497 cases of classic trigeminal neuralgia treated with Gamma Knife surgery and followed up for least 1 year.</w:t>
               </w:r>
@@ -4837,51 +4837,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943354v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Lawson Mclean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Vetrano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Conti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mertens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M&#252;ther" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bas.2024.102794" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553506v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Balossier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;gis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reyns" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Roche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Thomas Daniel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10143-021-01528-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02433449v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Tuleasca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Salim Al-Risi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Adam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozar Aghakhani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-019-04186-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02538773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A.W. Bolton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Wotruba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Rey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herberto Dhanis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116621" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02526785v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Ducos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Arthur Leroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Knafo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-020-04300-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02449196v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-020-04229-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935147v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.05.008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.04.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02924769v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Herbrecht" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Parker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.07.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179198v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Starnoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-019-03986-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Najdenovska" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Jorge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maeder" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37825-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Regis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Witjas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2019.1.JNS1995" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02290045v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercy George" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Maire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyz367" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02274049v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-019-03270-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179230v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2018.10.038" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02290037v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyz371" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402147v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Giammattei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2019.6.JNS191682" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179272v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Copaciu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Aureli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-019-03957-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02171122v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Schiappacasse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Patin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Fenu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-018-3762-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02314055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Paddick" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Hopewell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleddyn Jones" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Millar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2019.10.021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179221v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas a W Bolton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2019.2.JNS183454" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179247v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Zeverino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marguet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Ruiz Lopes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-019-03843-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02289262v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2019.6.SPINE19671" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03590628v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy094" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479795v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri van de Ville" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-017-3391-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03590627v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2018.02.055" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479810v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-017-3317-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482648v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307135v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2015.2.JNS142144" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01368633v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000443529" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307224v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roussel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0000000000000739" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307477v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362173" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307484v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362172" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307466v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2014.8.GKS141487)" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307758v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2012.8.GKS121015)" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943354v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Lawson Mclean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Vetrano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Conti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mertens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M&#252;ther" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bas.2024.102794" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553506v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Balossier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;gis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reyns" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Roche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Thomas Daniel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10143-021-01528-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02924769v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Tuleasca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Herbrecht" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Knafo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozar Aghakhani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Parker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.07.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02526785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Ducos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Arthur Leroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-020-04300-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02433449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Salim Al-Risi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Adam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-019-04186-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02538773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A.W. Bolton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Wotruba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Rey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herberto Dhanis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116621" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02449196v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-020-04229-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935147v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.05.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879701v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.04.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179247v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Zeverino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Patin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marguet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Ruiz Lopes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-019-03843-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02289262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2019.6.SPINE19671" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179230v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Starnoni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercy George" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Maire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2018.10.038" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02274049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-019-03270-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02290045v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyz367" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179353v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Regis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Najdenovska" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Witjas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2019.1.JNS1995" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179198v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-019-03986-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179192v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Jorge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maeder" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marques" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37825-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02290037v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyz371" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402147v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Giammattei" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2019.6.JNS191682" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Copaciu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Aureli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-019-03957-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02171122v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Schiappacasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Fenu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-018-3762-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02314055v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Paddick" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Hopewell" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleddyn Jones" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Millar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2019.10.021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179221v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas a W Bolton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2019.2.JNS183454" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03590627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2018.02.055" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03590628v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy094" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479795v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri van de Ville" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-017-3391-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479810v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-017-3317-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482648v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307135v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2015.2.JNS142144" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01368633v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000443529" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307224v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roussel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0000000000000739" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307466v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2014.8.GKS141487)" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307477v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362173" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307484v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362172" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307758v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2012.8.GKS121015)" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>