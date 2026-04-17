--- v0 (2026-03-09)
+++ v1 (2026-04-17)
@@ -451,174 +451,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipschitz Characterisation of convex Polytopal Hilbert Geometries</w:t>
+                <w:t xml:space="preserve">On the Hilbert geometry of products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Vernicos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osaka Journal of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143 (7), pp.3111-3121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9939-2015-12504-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160272v1</w:t>
+                <w:t xml:space="preserve">hal-01160273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Hilbert geometry of products</w:t>
+                <w:t xml:space="preserve">Lipschitz Characterisation of convex Polytopal Hilbert Geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Vernicos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Osaka Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (1), pp.215-235</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/S0002-9939-2015-12504-X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01160273v1</w:t>
+                <w:t xml:space="preserve">hal-01160272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic volume in Hilbert geometries</w:t>
               </w:r>
@@ -667,213 +667,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilbert geometry for convex polygonal domains</w:t>
+                <w:t xml:space="preserve">Feuilletage de Hirsch, mesure harmonique, et g-mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Colbois</w:t>
+                <w:t xml:space="preserve">Bertrand Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Vernicos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Verovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Publicaciones Matemáticas del Uruguay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.79-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00271373v1</w:t>
+                <w:t xml:space="preserve">hal-00819139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feuilletage de Hirsch, mesure harmonique, et g-mesure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Deroin</w:t>
+                <w:t xml:space="preserve">Hilbert geometry for convex polygonal domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Vernicos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Verovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publicaciones Matemáticas del Uruguay</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 100, pp.37-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00022-011-0066-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819139v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00271373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volume entropy of Hilbert Geometries</w:t>
               </w:r>
@@ -1032,77 +1032,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Area of ideal triangles and Gromov hyperbolicity in Hilbert Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Vernicos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Verovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Illinois Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 52 (1), pp.319-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1136,51 +1136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les géométries de Hilbert sont à géométrie locale bornée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Vernicos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1218,51 +1218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bas du spectre et delta-hyperbolicité en géométrie de Hilbert plane.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Vernicos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2101,51 +2101,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Faifman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vernicos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormac Walsh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/gt.2025.29.3773" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922868v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2888" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2482" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819134v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2017.287.223" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160273v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2015-12504-X" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160274v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colbois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verovic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00022-011-0066-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Deroin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819143v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Berck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bernig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2010.245.201" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819163v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/ijm/1242414133" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022975v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2513" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160277v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/15" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andi Nagy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-04-03546-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160278v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2004.213.121" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519108v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/147-1/4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160275v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00000950v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01160512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Faifman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vernicos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormac Walsh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/gt.2025.29.3773" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922868v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2888" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2482" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819134v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2017.287.223" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160273v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2015-12504-X" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160272v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160274v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819139v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Deroin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271373v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colbois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verovic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00022-011-0066-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819143v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Berck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bernig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2010.245.201" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819163v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/ijm/1242414133" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022975v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2513" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160277v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/15" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andi Nagy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-04-03546-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160278v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2004.213.121" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519108v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/147-1/4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160275v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00000950v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01160512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>