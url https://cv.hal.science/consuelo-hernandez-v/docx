--- v0 (2026-03-16)
+++ v1 (2026-04-14)
@@ -463,226 +463,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02794576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“El camino, el camión y el arriero: la reorganización mecánica de la puna de Atacama (1930- 1980)”</w:t>
+                <w:t xml:space="preserve">Las alambradas en la Puna de Atacama: alambre, desierto y capitalismo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consuelo Hernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historia Vol: 396 num 1</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Chilena de Antropología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Capitalismo en el desierto, H. Morales, N. Richard, A. Garcés Nº 37 Capitalismo en el desierto (37), pp.83-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5354/0719-1472.2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518564v1</w:t>
+                <w:t xml:space="preserve">hal-01914989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las alambradas en la Puna de Atacama: alambre, desierto y capitalismo</w:t>
+                <w:t xml:space="preserve">“El camino, el camión y el arriero: la reorganización mecánica de la puna de Atacama (1930- 1980)”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galaz-Mandakovic, Damir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consuelo Hernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Chilena de Antropología</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Historia Vol: 396 num 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914989v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El camino, el camión y el arriero: la reorganización mecánica de la Puna de Atacama (1930-1980)</w:t>
               </w:r>
@@ -916,51 +916,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vaca, la vicuña y el tatú: notas sobre el asfalto y los animales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consuelo Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1446,687 +1446,687 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FY2009b</w:t>
+                <w:t xml:space="preserve">tomarahoEA2009a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Yegros</w:t>
+                <w:t xml:space="preserve">Emilio Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consuelo Hernandez V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Ozuna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01957052v1</w:t>
+                <w:t xml:space="preserve">halshs-02869770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ishirTP2009c</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">FY2009a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Yegros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuelo Hernandez V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rojas Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tito Pérez</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">halshs-02860256v1</w:t>
+                <w:t xml:space="preserve">medihal-01956315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">nivacleCC2008e</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ciriaco Ceballos</w:t>
+                <w:t xml:space="preserve">FY2009b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Yegros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consuelo Hernandez V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rojas Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Barbosa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01951781v2</w:t>
+                <w:t xml:space="preserve">medihal-01957052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tomarahoEA2009a</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilio Aquino</w:t>
+                <w:t xml:space="preserve">ishirTP2009c</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tito Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Aquino</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejo Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Ozuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consuelo Hernandez V.</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02869770v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02860256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FY2009a</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Yegros</w:t>
+                <w:t xml:space="preserve">nivacleCC2008e</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciriaco Ceballos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rojas T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consuelo Hernandez V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Barbosa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-01956315v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01951781v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tomarahoEA2009f</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consuelo Hernandez V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Ozuna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2138,571 +2138,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02860871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">nivacleL2008a</w:t>
+                <w:t xml:space="preserve">ishirRB2009a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Leguán González</w:t>
+                <w:t xml:space="preserve">Regina Balbuena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pedro Rojas Torres</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benigno Giménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consuelo Hernandez V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pablo Barbosa</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Ozuna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02655126v1</w:t>
+                <w:t xml:space="preserve">halshs-02867606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ishirRB2009a</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">nivacleL2008a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Leguán González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rojas Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuelo Hernandez V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina Balbuena</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">halshs-02867606v1</w:t>
+                <w:t xml:space="preserve">halshs-02655126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus oral nivacle : Paulino Lezcano - nivaclePL2008a</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulino Lezcano</w:t>
+                <w:t xml:space="preserve">nivacleCC2008b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciriaco Ceballos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rojas Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consuelo Hernandez V.</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01964397v2</w:t>
+                <w:t xml:space="preserve">medihal-01949690v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nivaclePS2008a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pastora Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rojas Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consuelo Hernandez V.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01961404v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">nivacleCC2008b</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ciriaco Ceballos</w:t>
+                <w:t xml:space="preserve">Corpus oral nivacle : Paulino Lezcano - nivaclePL2008a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulino Lezcano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rojas Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consuelo Hernandez V.</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-01949690v2</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01964397v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2778,51 +2778,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1CEF09A"/>
+    <w:nsid w:val="6A0A9FBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3009,51 +3009,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/consuelo-hernandez-v" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253134153" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132713v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Hern&#225;ndez V." TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moran&#231;ay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan P&#233;cout-Le Bras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ricaud Oneto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.13719" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.89173" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02794576v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Hernandez V." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3750446" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518564v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaz-Mandakovic, Damir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Carmona" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914989v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0719-1472.2018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494326v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Galaz-Mandakovic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Carmona Yost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908187v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382470v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.it/it/edizioni4/libri/978-88-6969-940-5/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-940-5/011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ankulegi.org/wp-content/uploads/2012/03/1210Hernandez.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132836v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drupal.gijon.es/sites/default/files/2022-02/13-Tres%20estudios%20antropol%C3%B3gicos%20sobre%20el%20occidente%20de%20Asturias.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947753v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nury Gonzalez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Barbosa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Reveco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01957052v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Yegros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojas Torres" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860256v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito P&#233;rez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejo Barras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ozuna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01951781v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciriaco Ceballos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojas T." TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Aquino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aquino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01956315v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860871v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02655126v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Legu&#225;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867606v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Balbuena" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigno Gim&#233;nez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01964397v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Lezcano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01961404v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pastora S&#225;nchez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01949690v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/consuelo-hernandez-v" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253134153" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132713v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Hern&#225;ndez V." TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moran&#231;ay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan P&#233;cout-Le Bras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ricaud Oneto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.13719" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.89173" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02794576v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Hernandez V." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3750446" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914989v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0719-1472.2018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaz-Mandakovic, Damir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Carmona" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494326v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Galaz-Mandakovic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Carmona Yost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908187v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382470v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.it/it/edizioni4/libri/978-88-6969-940-5/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-940-5/011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ankulegi.org/wp-content/uploads/2012/03/1210Hernandez.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132836v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drupal.gijon.es/sites/default/files/2022-02/13-Tres%20estudios%20antropol%C3%B3gicos%20sobre%20el%20occidente%20de%20Asturias.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947753v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nury Gonzalez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Barbosa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Reveco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869770v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Aquino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aquino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ozuna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01956315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Yegros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojas Torres" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01957052v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860256v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito P&#233;rez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejo Barras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01951781v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciriaco Ceballos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojas T." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860871v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Balbuena" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigno Gim&#233;nez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02655126v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Legu&#225;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01949690v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01961404v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pastora S&#225;nchez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01964397v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Lezcano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>