--- v1 (2026-04-14)
+++ v2 (2026-05-07)
@@ -463,226 +463,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02794576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las alambradas en la Puna de Atacama: alambre, desierto y capitalismo</w:t>
+                <w:t xml:space="preserve">“El camino, el camión y el arriero: la reorganización mecánica de la puna de Atacama (1930- 1980)”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galaz-Mandakovic, Damir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consuelo Hernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Chilena de Antropología</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Historia Vol: 396 num 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01914989v1</w:t>
+                <w:t xml:space="preserve">hal-03518564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“El camino, el camión y el arriero: la reorganización mecánica de la puna de Atacama (1930- 1980)”</w:t>
+                <w:t xml:space="preserve">Las alambradas en la Puna de Atacama: alambre, desierto y capitalismo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consuelo Hernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historia Vol: 396 num 1</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Chilena de Antropología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Capitalismo en el desierto, H. Morales, N. Richard, A. Garcés Nº 37 Capitalismo en el desierto (37), pp.83-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5354/0719-1472.2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518564v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El camino, el camión y el arriero: la reorganización mecánica de la Puna de Atacama (1930-1980)</w:t>
               </w:r>
@@ -916,51 +916,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vaca, la vicuña y el tatú: notas sobre el asfalto y los animales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consuelo Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1446,687 +1446,687 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tomarahoEA2009a</w:t>
+                <w:t xml:space="preserve">nivacleCC2008e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Aquino</w:t>
+                <w:t xml:space="preserve">Ciriaco Ceballos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Aquino</w:t>
+                <w:t xml:space="preserve">Pedro Rojas T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consuelo Hernandez V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrés Ozuna</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Barbosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02869770v1</w:t>
+                <w:t xml:space="preserve">medihal-01951781v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FY2009a</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FY2009b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Yegros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuelo Hernandez V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Yegros</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pedro Rojas Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-01956315v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01957052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FY2009b</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Yegros</w:t>
+                <w:t xml:space="preserve">ishirTP2009c</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tito Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejo Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Ozuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consuelo Hernandez V.</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Rojas Torres</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">medihal-01957052v1</w:t>
+                <w:t xml:space="preserve">halshs-02860256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ishirTP2009c</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">tomarahoEA2009a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuelo Hernandez V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tito Pérez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrés Ozuna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejo Barras</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">halshs-02860256v1</w:t>
+                <w:t xml:space="preserve">halshs-02869770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">nivacleCC2008e</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ciriaco Ceballos</w:t>
+                <w:t xml:space="preserve">FY2009a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Yegros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuelo Hernandez V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rojas Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Rojas T.</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">medihal-01951781v2</w:t>
+                <w:t xml:space="preserve">medihal-01956315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tomarahoEA2009f</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consuelo Hernandez V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Ozuna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2138,571 +2138,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02860871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ishirRB2009a</w:t>
+                <w:t xml:space="preserve">nivacleL2008a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina Balbuena</w:t>
+                <w:t xml:space="preserve">Juan Leguán González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benigno Giménez</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rojas Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consuelo Hernandez V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrés Ozuna</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Barbosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02867606v1</w:t>
+                <w:t xml:space="preserve">halshs-02655126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">nivacleL2008a</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ishirRB2009a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Balbuena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Leguán González</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pedro Rojas Torres</w:t>
+                <w:t xml:space="preserve">Benigno Giménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consuelo Hernandez V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pablo Barbosa</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Ozuna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02655126v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02867606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">nivacleCC2008b</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ciriaco Ceballos</w:t>
+                <w:t xml:space="preserve">nivaclePS2008a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pastora Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rojas Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consuelo Hernandez V.</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01949690v2</w:t>
+                <w:t xml:space="preserve">medihal-01961404v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">nivaclePS2008a</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corpus oral nivacle : Paulino Lezcano - nivaclePL2008a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulino Lezcano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rojas Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuelo Hernandez V.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pastora Sánchez</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">medihal-01961404v2</w:t>
+                <w:t xml:space="preserve">medihal-01964397v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus oral nivacle : Paulino Lezcano - nivaclePL2008a</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">nivacleCC2008b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciriaco Ceballos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rojas Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuelo Hernandez V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulino Lezcano</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">medihal-01964397v2</w:t>
+                <w:t xml:space="preserve">medihal-01949690v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2778,51 +2778,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A0A9FBB"/>
+    <w:nsid w:val="F58B873F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3009,51 +3009,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/consuelo-hernandez-v" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253134153" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132713v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Hern&#225;ndez V." TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moran&#231;ay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan P&#233;cout-Le Bras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ricaud Oneto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.13719" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.89173" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02794576v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Hernandez V." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3750446" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914989v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0719-1472.2018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaz-Mandakovic, Damir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Carmona" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494326v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Galaz-Mandakovic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Carmona Yost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908187v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382470v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.it/it/edizioni4/libri/978-88-6969-940-5/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-940-5/011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ankulegi.org/wp-content/uploads/2012/03/1210Hernandez.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132836v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drupal.gijon.es/sites/default/files/2022-02/13-Tres%20estudios%20antropol%C3%B3gicos%20sobre%20el%20occidente%20de%20Asturias.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947753v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nury Gonzalez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Barbosa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Reveco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869770v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Aquino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aquino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ozuna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01956315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Yegros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojas Torres" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01957052v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860256v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito P&#233;rez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejo Barras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01951781v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciriaco Ceballos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojas T." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860871v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Balbuena" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigno Gim&#233;nez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02655126v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Legu&#225;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01949690v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01961404v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pastora S&#225;nchez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01964397v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Lezcano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/consuelo-hernandez-v" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253134153" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132713v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Hern&#225;ndez V." TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moran&#231;ay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan P&#233;cout-Le Bras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ricaud Oneto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.13719" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.89173" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02794576v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Hernandez V." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3750446" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518564v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaz-Mandakovic, Damir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Carmona" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914989v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0719-1472.2018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494326v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Galaz-Mandakovic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Carmona Yost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908187v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382470v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.it/it/edizioni4/libri/978-88-6969-940-5/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-940-5/011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ankulegi.org/wp-content/uploads/2012/03/1210Hernandez.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132836v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drupal.gijon.es/sites/default/files/2022-02/13-Tres%20estudios%20antropol%C3%B3gicos%20sobre%20el%20occidente%20de%20Asturias.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947753v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nury Gonzalez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Barbosa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Reveco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01951781v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciriaco Ceballos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojas T." TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01957052v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Yegros" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojas Torres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito P&#233;rez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejo Barras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ozuna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Aquino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aquino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01956315v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860871v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02655126v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Legu&#225;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867606v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Balbuena" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigno Gim&#233;nez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01961404v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pastora S&#225;nchez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01964397v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Lezcano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01949690v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>