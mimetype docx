--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -191,157 +191,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autochthonous human case of Echinococcus ortleppi cystic echinococcosis in Brittany, Western part of France</w:t>
+                <w:t xml:space="preserve">Development of in-house ELISA for Scedosporium/Lomentospora serodiagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Autier</w:t>
+                <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Baldeyrou</w:t>
+                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heithem Jeddou</w:t>
+                <w:t xml:space="preserve">Claire Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Barrera</w:t>
+                <w:t xml:space="preserve">Céline Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Waterborne Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39, pp.e00264. </w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (8), pp.myaf067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fawpar.2025.e00264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myaf067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064286v1</w:t>
+                <w:t xml:space="preserve">hal-05185259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successful treatment with Rezafungin following Micafungin for relapsing Rasamsonia argillacea species complex pneumonia in a patient with bronchiectasis: a case report</w:t>
               </w:r>
@@ -455,191 +459,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of in-house ELISA for Scedosporium/Lomentospora serodiagnosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Autochthonous human case of Echinococcus ortleppi cystic echinococcosis in Brittany, Western part of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Autier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baldeyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heithem Jeddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Costa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 63 (8), pp.myaf067. </w:t>
+              <w:t xml:space="preserve">Food and Waterborne Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39, pp.e00264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mmy/myaf067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fawpar.2025.e00264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185259v1</w:t>
+                <w:t xml:space="preserve">hal-05064286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Specific IgE against Molds Involved in Allergic Bronchopulmonary Mycoses in Patients with Cystic Fibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -781,51 +781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Umhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 85 (2-3), pp.102285. </w:t>
@@ -857,740 +857,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04597836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bird fancier's lung serodiagnosis by automated r-IgLL1 ELISA</w:t>
+                <w:t xml:space="preserve">Novel biomarkers for the early prediction of pediatric cystic echinococcosis post-surgical outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Rouzet</w:t>
+                <w:t xml:space="preserve">Eya Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Scherer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coralie Barrera</w:t>
+                <w:t xml:space="preserve">Wahiba Sakly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gondouin</w:t>
+                <w:t xml:space="preserve">Sana Mosbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 505, pp.113267. </w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84 (1), pp.87-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jim.2022.113267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2021.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713088v1</w:t>
+                <w:t xml:space="preserve">hal-03534391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel biomarkers for the early prediction of pediatric cystic echinococcosis post-surgical outcomes</w:t>
+                <w:t xml:space="preserve">Bird fancier's lung serodiagnosis by automated r-IgLL1 ELISA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eya Ben Salah</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Adeline Rouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Mosbahi</w:t>
+                <w:t xml:space="preserve">Anne Gondouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 84 (1), pp.87-93. </w:t>
+              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 505, pp.113267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2021.09.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jim.2022.113267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03534391v1</w:t>
+                <w:t xml:space="preserve">hal-03713088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble programmed death‐1 (sPD‐1) as predictor of early surgical outcomes of paediatric cystic echinococcosis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Investigating new serological and tissue markers for the follow‐up of patients operated for alveolar echinococcosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Gbaguidi-Haore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Bresson-Hadni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 43 (3), pp.e12809. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pim.12809⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 43 (6), pp.e12827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pim.12827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03316048v1</w:t>
+                <w:t xml:space="preserve">hal-03315295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promising proteins detected by Western blot from Echinococcus granulosus protoscoleces for predicting early post-surgical outcomes in CE-affected Tunisian children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eya Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Mosbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gottstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Siles-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (1), pp.180. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-021-04679-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating new serological and tissue markers for the follow‐up of patients operated for alveolar echinococcosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soluble programmed death‐1 (sPD‐1) as predictor of early surgical outcomes of paediatric cystic echinococcosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eya Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Sakly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Mosbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Solange Bresson-Hadni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 43 (6), pp.e12827. </w:t>
+              <w:t xml:space="preserve">, 2021, 43 (3), pp.e12809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pim.12827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pim.12809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315295v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of plant features on symptoms and airway inflammation in compost workers followed over 18 months</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laboissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1680,77 +1680,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypersensitivity pneumonitis: A new strategy for serodiagnosis and environmental surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Rouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1801,64 +1801,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of evidence of IgE allergic sensitisation from working with lactic acid bacteria in the dairy foods industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laboissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1931,51 +1931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to field vs. storage wheat dust: different consequences on respiratory symptoms and immune response among grain workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Wild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2065,51 +2065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial exposure to dairy farmers’ dwellings and COPD occurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2193,346 +2193,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common peptide epitopes induce cross-reactivity in hypersensitivity pneumonitis serodiagnosis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Millon</w:t>
+                <w:t xml:space="preserve">Replies to &amp;quot;Is the home environment an important factor in the occurrence of fungal events in cystic fibrosis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Rognon</w:t>
+                <w:t xml:space="preserve">Bénédicte Richaud-Thiriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Valot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coralie Barrera</w:t>
+                <w:t xml:space="preserve">Frédéric Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Pauline Bellanger</w:t>
+                <w:t xml:space="preserve">Jean-Charles Dalphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368314v1</w:t>
+                <w:t xml:space="preserve">hal-01294616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replies to &amp;quot;Is the home environment an important factor in the occurrence of fungal events in cystic fibrosis?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+                <w:t xml:space="preserve">Common peptide epitopes induce cross-reactivity in hypersensitivity pneumonitis serodiagnosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Richaud-Thiriez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Benedicte Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Dalphin</w:t>
+                <w:t xml:space="preserve">Anne Pauline Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294616v1</w:t>
+                <w:t xml:space="preserve">hal-01368314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Antigenic Proteins from Lichtheimia corymbifera for Farmer's Lung Disease Diagnosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2717,64 +2717,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of microscopic and molecular tools for the diagnosis and follow-up of cryptosporidiosis in patients at risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laboissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2877,77 +2877,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Herin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Penven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (1), pp.18. </w:t>
@@ -2998,90 +2998,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of mold exposure in cystic fibrosis patients' dwellings and allergic bronchopulmonary risk.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Richaud-Thiriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Dalphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
@@ -3123,90 +3123,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Western blotting as a tool for the serodiagnosis of farmer's lung disease: validation with Lichtheimia corymbifera protein extracts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Dalphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
@@ -3229,475 +3229,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunogenic Proteins Specific to Different Bird Species in Bird Fancier’s Lung</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Immunogenic proteins specific to different bird species in Bird Fancier's Lung disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Rouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul de Vuyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 77 (12), pp.724 - 730. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667642v1</w:t>
+                <w:t xml:space="preserve">hal-00942632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunogenic proteins specific to different bird species in Bird Fancier's Lung disease</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Immunoreactive proteins of Saccharopolyspora rectivirgula for farmer's lung serodiagnosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul de Vuyst</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfredo Quadroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PROTEOMICS - Clinical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (11-12), pp.971-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prca.201400024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942632v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunoreactive proteins of Saccharopolyspora rectivirgula for farmer's lung serodiagnosis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Immunogenic Proteins Specific to Different Bird Species in Bird Fancier’s Lung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Rouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Roussel</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul de Vuyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROTEOMICS - Clinical Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77 (12), pp.724 - 730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15287394.2014.889616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/prca.201400024⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01115880v1</w:t>
+                <w:t xml:space="preserve">hal-01667642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Commercially Available IgG Kits and Time-Resolved Fluorometric IgE Assay for Diagnosis of Allergic Bronchopulmonary Aspergillosis in Patients with Cystic Fibrosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Richaud-Thiriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3778,77 +3778,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunoproteomics for Serological Diagnosis of Hypersensitivity Pneumonitis Caused by Environmental Microorganisms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3890,51 +3890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of the Principal Etiological Agent of Farmer's Lung Disease, Saccharopolyspora rectivirgula.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4024,64 +4024,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">External validation of recombinant antigens for serodiagnosis of machine operator's lung.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Warfolomeow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4196,64 +4196,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfredo Quadroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Salamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4342,64 +4342,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Salamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4488,51 +4488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouchan Rymzhanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4628,90 +4628,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species Specificity of Immunogenic Proteins in Bird Fancier's Lung Disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Rouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul de Vuyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4785,51 +4785,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du diagnostic sérologique des pneumopathies d'hypersensibilité par le développement d'antigènes recombinants spécifiques des micro-organismes de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université de Franche-Comté, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013BESA3006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4946,51 +4946,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AF8FCDB"/>
+    <w:nsid w:val="CC5C4552"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5177,51 +5177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/coralie-barrera" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3568-8007" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064286v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Autier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baldeyrou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heithem Jeddou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barrera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2025.e00264" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05443752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bes-Berlandier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Pottier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Manni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mortier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2025.108336" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05185259v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoffmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaf067" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04658115v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Schwarz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Gal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ramel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-024-00870-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04597836v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tissot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bohard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Knapp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Umhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102285" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713088v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rouzet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Scherer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gondouin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reboux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2022.113267" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03534391v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Ben Salah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Sakly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Mosbahi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2021.09.023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pauline Bellanger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pim.12809" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gottstein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Siles-Lucas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04679-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Gbaguidi-Haore" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Bresson-Hadni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pim.12827" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307831v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19338244.2019.1584086" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307827v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2019.02.019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530636v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oppliger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029918000419" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945877v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wild" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dorribo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessislava Savova-Bianchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-018-1322-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Degano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Soumagne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laurent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2018.1545900" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368314v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Rognon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauline Bellanger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294616v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Richaud-Thiriez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dalphin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368315v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rognon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monod" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160888" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305533v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouzet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reboux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barrera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rognon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dalphin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2015.10.656" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03534510v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-015-2519-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01259486v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Penven" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-015-0013-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119477v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119478v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667642v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Vuyst" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2014.889616" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942632v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115880v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfredo Quadroni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prca.201400024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTX6FD2H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294619v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063548v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119476v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zaugg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01340-14" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879496v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Warfolomeow" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22270" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5ZNCM6FH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759154v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Salamin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2012.03.039" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BNVKR91-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593596v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salamin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2010.07.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHCBDGHJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404563v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Viel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Clerc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouchan Rymzhanova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Moissonnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.2008.044180" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942702v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01369007v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BESA3006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/coralie-barrera" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3568-8007" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05185259v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barrera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoffmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaf067" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05443752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bes-Berlandier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Pottier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Manni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mortier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2025.108336" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064286v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Autier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baldeyrou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heithem Jeddou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2025.e00264" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04658115v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Schwarz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Gal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ramel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-024-00870-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04597836v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tissot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bohard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Knapp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Umhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102285" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03534391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Ben Salah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Sakly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Mosbahi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2021.09.023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713088v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rouzet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Scherer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gondouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reboux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2022.113267" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315295v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pauline Bellanger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Gbaguidi-Haore" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Bresson-Hadni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pim.12827" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gottstein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Siles-Lucas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04679-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316048v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pim.12809" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307831v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19338244.2019.1584086" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307827v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2019.02.019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530636v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oppliger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029918000419" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945877v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wild" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dorribo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessislava Savova-Bianchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-018-1322-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Degano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Soumagne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laurent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2018.1545900" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294616v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Richaud-Thiriez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dalphin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368314v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Rognon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauline Bellanger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368315v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rognon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monod" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160888" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305533v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouzet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reboux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barrera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rognon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dalphin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2015.10.656" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03534510v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-015-2519-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01259486v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Penven" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-015-0013-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119477v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119478v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942632v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Vuyst" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115880v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfredo Quadroni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prca.201400024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTX6FD2H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2014.889616" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294619v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063548v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119476v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zaugg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01340-14" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879496v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Warfolomeow" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22270" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5ZNCM6FH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759154v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Salamin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2012.03.039" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BNVKR91-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593596v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salamin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2010.07.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHCBDGHJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404563v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Viel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Clerc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouchan Rymzhanova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Moissonnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.2008.044180" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942702v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01369007v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BESA3006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>