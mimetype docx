--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -857,295 +857,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04597836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel biomarkers for the early prediction of pediatric cystic echinococcosis post-surgical outcomes</w:t>
+                <w:t xml:space="preserve">Bird fancier's lung serodiagnosis by automated r-IgLL1 ELISA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eya Ben Salah</w:t>
+                <w:t xml:space="preserve">Adeline Rouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Mosbahi</w:t>
+                <w:t xml:space="preserve">Anne Gondouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 84 (1), pp.87-93. </w:t>
+              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 505, pp.113267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2021.09.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jim.2022.113267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03534391v1</w:t>
+                <w:t xml:space="preserve">hal-03713088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bird fancier's lung serodiagnosis by automated r-IgLL1 ELISA</w:t>
+                <w:t xml:space="preserve">Novel biomarkers for the early prediction of pediatric cystic echinococcosis post-surgical outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Rouzet</w:t>
+                <w:t xml:space="preserve">Eya Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Scherer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coralie Barrera</w:t>
+                <w:t xml:space="preserve">Wahiba Sakly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gondouin</w:t>
+                <w:t xml:space="preserve">Sana Mosbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 505, pp.113267. </w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84 (1), pp.87-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jim.2022.113267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2021.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713088v1</w:t>
+                <w:t xml:space="preserve">hal-03534391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating new serological and tissue markers for the follow‐up of patients operated for alveolar echinococcosis</w:t>
               </w:r>
@@ -1265,77 +1265,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promising proteins detected by Western blot from Echinococcus granulosus protoscoleces for predicting early post-surgical outcomes in CE-affected Tunisian children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eya Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Mosbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gottstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1399,90 +1399,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soluble programmed death‐1 (sPD‐1) as predictor of early surgical outcomes of paediatric cystic echinococcosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eya Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Sakly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Mosbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1680,64 +1680,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypersensitivity pneumonitis: A new strategy for serodiagnosis and environmental surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Rouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1814,51 +1814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of evidence of IgE allergic sensitisation from working with lactic acid bacteria in the dairy foods industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laboissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2730,51 +2730,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of microscopic and molecular tools for the diagnosis and follow-up of cryptosporidiosis in patients at risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laboissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2877,51 +2877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Herin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Penven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3123,51 +3123,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Western blotting as a tool for the serodiagnosis of farmer's lung disease: validation with Lichtheimia corymbifera protein extracts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3235,64 +3235,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunogenic proteins specific to different bird species in Bird Fancier's Lung disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Rouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3506,64 +3506,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunogenic Proteins Specific to Different Bird Species in Bird Fancier’s Lung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Rouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3778,51 +3778,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunoproteomics for Serological Diagnosis of Hypersensitivity Pneumonitis Caused by Environmental Microorganisms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4037,51 +4037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">External validation of recombinant antigens for serodiagnosis of machine operator's lung.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Warfolomeow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4355,51 +4355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Salamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4628,64 +4628,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species Specificity of Immunogenic Proteins in Bird Fancier's Lung Disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Rouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4946,51 +4946,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC5C4552"/>
+    <w:nsid w:val="74882061"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5177,51 +5177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/coralie-barrera" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3568-8007" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05185259v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barrera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoffmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaf067" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05443752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bes-Berlandier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Pottier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Manni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mortier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2025.108336" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064286v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Autier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baldeyrou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heithem Jeddou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2025.e00264" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04658115v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Schwarz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Gal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ramel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-024-00870-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04597836v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tissot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bohard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Knapp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Umhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102285" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03534391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Ben Salah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Sakly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Mosbahi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2021.09.023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713088v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rouzet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Scherer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gondouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reboux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2022.113267" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315295v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pauline Bellanger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Gbaguidi-Haore" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Bresson-Hadni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pim.12827" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gottstein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Siles-Lucas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04679-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316048v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pim.12809" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307831v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19338244.2019.1584086" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307827v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2019.02.019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530636v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oppliger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029918000419" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945877v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wild" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dorribo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessislava Savova-Bianchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-018-1322-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Degano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Soumagne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laurent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2018.1545900" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294616v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Richaud-Thiriez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dalphin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368314v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Rognon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauline Bellanger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368315v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rognon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monod" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160888" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305533v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouzet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reboux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barrera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rognon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dalphin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2015.10.656" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03534510v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-015-2519-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01259486v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Penven" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-015-0013-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119477v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119478v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942632v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Vuyst" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115880v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfredo Quadroni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prca.201400024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTX6FD2H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2014.889616" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294619v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063548v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119476v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zaugg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01340-14" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879496v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Warfolomeow" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22270" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5ZNCM6FH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759154v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Salamin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2012.03.039" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BNVKR91-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593596v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salamin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2010.07.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHCBDGHJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404563v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Viel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Clerc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouchan Rymzhanova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Moissonnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.2008.044180" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942702v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01369007v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BESA3006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/coralie-barrera" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3568-8007" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05185259v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barrera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoffmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaf067" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05443752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bes-Berlandier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Pottier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Manni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mortier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2025.108336" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064286v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Autier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baldeyrou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heithem Jeddou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2025.e00264" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04658115v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Schwarz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Gal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ramel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-024-00870-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04597836v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tissot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bohard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Knapp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Umhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102285" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713088v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rouzet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Scherer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gondouin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reboux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2022.113267" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03534391v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Ben Salah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Sakly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Mosbahi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2021.09.023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315295v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pauline Bellanger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Gbaguidi-Haore" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Bresson-Hadni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pim.12827" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gottstein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Siles-Lucas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04679-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316048v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pim.12809" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307831v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19338244.2019.1584086" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307827v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2019.02.019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530636v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oppliger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029918000419" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945877v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wild" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dorribo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessislava Savova-Bianchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-018-1322-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Degano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Soumagne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laurent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2018.1545900" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294616v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Richaud-Thiriez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dalphin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368314v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Rognon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauline Bellanger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368315v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rognon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monod" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160888" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305533v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouzet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reboux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barrera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rognon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dalphin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2015.10.656" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03534510v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-015-2519-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01259486v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Penven" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-015-0013-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119477v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119478v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942632v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Vuyst" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115880v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfredo Quadroni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prca.201400024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTX6FD2H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2014.889616" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294619v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063548v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119476v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zaugg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01340-14" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879496v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Warfolomeow" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22270" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5ZNCM6FH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759154v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Salamin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2012.03.039" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BNVKR91-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593596v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salamin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2010.07.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHCBDGHJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404563v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Viel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Clerc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouchan Rymzhanova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Moissonnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.2008.044180" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942702v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01369007v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BESA3006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>