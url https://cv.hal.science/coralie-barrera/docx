--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1259,295 +1259,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising proteins detected by Western blot from Echinococcus granulosus protoscoleces for predicting early post-surgical outcomes in CE-affected Tunisian children</w:t>
+                <w:t xml:space="preserve">Soluble programmed death‐1 (sPD‐1) as predictor of early surgical outcomes of paediatric cystic echinococcosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eya Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Sakly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Mosbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mar Siles-Lucas</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-021-04679-5⟩</w:t>
+              <w:t xml:space="preserve">Parasite Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (3), pp.e12809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pim.12809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03316096v1</w:t>
+                <w:t xml:space="preserve">hal-03316048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble programmed death‐1 (sPD‐1) as predictor of early surgical outcomes of paediatric cystic echinococcosis</w:t>
+                <w:t xml:space="preserve">Promising proteins detected by Western blot from Echinococcus granulosus protoscoleces for predicting early post-surgical outcomes in CE-affected Tunisian children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eya Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Mosbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gottstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Siles-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 43 (3), pp.e12809. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (1), pp.180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pim.12809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-021-04679-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03316048v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of plant features on symptoms and airway inflammation in compost workers followed over 18 months</w:t>
               </w:r>
@@ -1925,295 +1925,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to field vs. storage wheat dust: different consequences on respiratory symptoms and immune response among grain workers</w:t>
+                <w:t xml:space="preserve">Microbial exposure to dairy farmers’ dwellings and COPD occurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Wild</w:t>
+                <w:t xml:space="preserve">Bruno Degano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Dorribo</w:t>
+                <w:t xml:space="preserve">Thibaud Soumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dessislava Savova-Bianchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Laboissière</w:t>
+                <w:t xml:space="preserve">Lucie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 91 (6), pp.745-757. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Health Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00420-018-1322-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09603123.2018.1545900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945877v1</w:t>
+                <w:t xml:space="preserve">hal-01976605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial exposure to dairy farmers’ dwellings and COPD occurrence</w:t>
+                <w:t xml:space="preserve">Exposure to field vs. storage wheat dust: different consequences on respiratory symptoms and immune response among grain workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Degano</w:t>
+                <w:t xml:space="preserve">Pascal Wild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Soumagne</w:t>
+                <w:t xml:space="preserve">Victor Dorribo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Laurent</w:t>
+                <w:t xml:space="preserve">Dessislava Savova-Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laboissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Health Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.1-13. </w:t>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (6), pp.745-757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09603123.2018.1545900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00420-018-1322-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976605v1</w:t>
+                <w:t xml:space="preserve">hal-02945877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replies to &amp;quot;Is the home environment an important factor in the occurrence of fungal events in cystic fibrosis?</w:t>
               </w:r>
@@ -3229,298 +3229,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunogenic proteins specific to different bird species in Bird Fancier's Lung disease</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immunoreactive proteins of Saccharopolyspora rectivirgula for farmer's lung serodiagnosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul de Vuyst</w:t>
+                <w:t xml:space="preserve">Manfredo Quadroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PROTEOMICS - Clinical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (11-12), pp.971-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prca.201400024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942632v1</w:t>
+                <w:t xml:space="preserve">hal-01115880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunoreactive proteins of Saccharopolyspora rectivirgula for farmer's lung serodiagnosis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunogenic proteins specific to different bird species in Bird Fancier's Lung disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Rouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Roussel</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul de Vuyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROTEOMICS - Clinical Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/prca.201400024⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01115880v1</w:t>
+                <w:t xml:space="preserve">hal-00942632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunogenic Proteins Specific to Different Bird Species in Bird Fancier’s Lung</w:t>
               </w:r>
@@ -3558,51 +3558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul de Vuyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 77 (12), pp.724 - 730. </w:t>
@@ -4209,51 +4209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfredo Quadroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Salamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4680,51 +4680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul de Vuyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">B50-OCCUPATIONAL AND ENVIRONMENTAL EXPOSURES AND EFFECTS: INTERDISCIPLINARY SESSION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, San Diego, United States</w:t>
@@ -4946,51 +4946,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74882061"/>
+    <w:nsid w:val="E6352287"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5177,51 +5177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/coralie-barrera" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3568-8007" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05185259v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barrera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoffmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaf067" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05443752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bes-Berlandier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Pottier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Manni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mortier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2025.108336" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064286v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Autier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baldeyrou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heithem Jeddou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2025.e00264" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04658115v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Schwarz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Gal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ramel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-024-00870-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04597836v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tissot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bohard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Knapp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Umhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102285" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713088v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rouzet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Scherer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gondouin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reboux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2022.113267" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03534391v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Ben Salah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Sakly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Mosbahi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2021.09.023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315295v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pauline Bellanger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Gbaguidi-Haore" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Bresson-Hadni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pim.12827" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gottstein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Siles-Lucas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04679-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316048v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pim.12809" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307831v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19338244.2019.1584086" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307827v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2019.02.019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530636v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oppliger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029918000419" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945877v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wild" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dorribo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessislava Savova-Bianchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-018-1322-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Degano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Soumagne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laurent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2018.1545900" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294616v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Richaud-Thiriez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dalphin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368314v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Rognon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauline Bellanger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368315v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rognon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monod" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160888" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305533v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouzet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reboux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barrera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rognon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dalphin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2015.10.656" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03534510v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-015-2519-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01259486v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Penven" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-015-0013-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119477v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119478v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942632v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Vuyst" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115880v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfredo Quadroni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prca.201400024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTX6FD2H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2014.889616" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294619v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063548v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119476v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zaugg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01340-14" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879496v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Warfolomeow" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22270" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5ZNCM6FH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759154v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Salamin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2012.03.039" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BNVKR91-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593596v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salamin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2010.07.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHCBDGHJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404563v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Viel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Clerc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouchan Rymzhanova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Moissonnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.2008.044180" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942702v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01369007v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BESA3006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/coralie-barrera" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3568-8007" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05185259v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barrera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoffmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaf067" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05443752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bes-Berlandier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Pottier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Manni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mortier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2025.108336" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064286v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Autier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baldeyrou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heithem Jeddou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2025.e00264" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04658115v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Schwarz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Gal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ramel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-024-00870-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04597836v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tissot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bohard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Knapp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Umhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102285" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713088v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rouzet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Scherer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gondouin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reboux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2022.113267" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03534391v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Ben Salah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Sakly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Mosbahi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2021.09.023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315295v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pauline Bellanger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Gbaguidi-Haore" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Bresson-Hadni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pim.12827" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316048v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pim.12809" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316096v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gottstein" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Siles-Lucas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04679-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307831v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19338244.2019.1584086" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307827v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2019.02.019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530636v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oppliger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029918000419" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976605v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Degano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Soumagne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laurent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2018.1545900" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wild" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dorribo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessislava Savova-Bianchi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-018-1322-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294616v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Richaud-Thiriez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dalphin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368314v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Rognon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauline Bellanger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368315v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rognon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monod" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160888" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305533v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouzet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reboux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barrera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rognon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dalphin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2015.10.656" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03534510v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-015-2519-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01259486v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Penven" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-015-0013-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119477v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119478v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115880v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfredo Quadroni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prca.201400024" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTX6FD2H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942632v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Vuyst" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2014.889616" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294619v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063548v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119476v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zaugg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01340-14" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879496v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Warfolomeow" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22270" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5ZNCM6FH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759154v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Salamin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2012.03.039" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BNVKR91-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593596v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salamin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2010.07.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHCBDGHJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404563v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Viel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Clerc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouchan Rymzhanova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Moissonnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.2008.044180" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942702v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01369007v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BESA3006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>