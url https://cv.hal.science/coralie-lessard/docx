--- v0 (2026-03-23)
+++ v1 (2026-05-07)
@@ -75,4981 +75,5409 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the use of socio-sports programs among young people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers dynamiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 84 (2), pp.42-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcd.084.0042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Extension et déstabilisation d’une politique de santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Bouttet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaine Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lepori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45, pp.37-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/emulations.045.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Hot</w:t>
+                <w:t xml:space="preserve">hal-04388698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un ‘ Breaking fédéral et olympique’ : genèse d’une discipline sportivo-artistique engagée dans une nouvelle étape de sportification controversée face à l’enjeu de préservation culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Demain Gan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.310-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2024.2368674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences d’enquête en terrain “politique” : une approche réflexive au service d’une posture compréhensive de l’action publique jeunesse et sports dans les quartiers QPV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2024.2321743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport comme outil d'intervention sociale auprès des jeunes : panorama et enjeux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les actes du séminaire nomade de la Direction de la protection judiciaire de la jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport as a lever for social intervention: local issues and political challenges in French municipalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (2), pp.156-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rce.035.0156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier la construction d’un marché par ses intermédiaires. Les coordinateur·trice·s associatifs de la prescription d’activité physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Prescapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Lepori</w:t>
+                <w:t xml:space="preserve">Flavien Bouttet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Lessard</w:t>
+                <w:t xml:space="preserve">Romaine Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14428/emulations.045.03⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 234, pp.193-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.234.0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Coralie Lessard</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en œuvre de politiques municipales jeunesse et sports : quand les « jeunes-vieux » dans les quartiers deviennent une catégorie d’action publique officieuse et émergente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en œuvre de politiques municipales jeunesse et sports : quand les « jeunes-vieux » dans les quartiers deviennent une catégorie d’action publique officieuse et émergente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en oeuvre de politiques municipales jeunesse et sports : quand les &amp;quot; jeunes-vieux&amp;quot; dans les quartiers deviennent une catégorie d'action publique officieuse et émergente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Street Dance battles: a cultural in-between</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Théorie et recherches, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sociologies.4296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inégal accès des filles au sport dans les quartiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport et prévention de la délinquance. Représentations et implications des acteurs municipaux de six communes d’Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences sociales et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques publiques d’équipements sportifs vues à travers quatre villes françaises de 1960 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.1-21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07053436.2024.2321743⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 39 (1), pp.61 - 86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2016.1151219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5, pp.3-4</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard: review of Benjamin Coignet's book entitled: Sport and Social Innovation. Sports Associations in Motion in Working-Class Neighborhoods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European studies in sports history</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...71 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les battles de Street Dance : un entre-deux culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, mis en ligne le 20 février 2013 (mis en ligne le 20 février 2013), pp.mis en ligne le 20 février 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Collectif Prescapp</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical Practices and Sportification : between Institutionalisation and Standardization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Flavien Bouttet</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Couvry</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romaine Didierjean</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (9), pp.989-1007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical Practices and Sportification: Between Institutionalisation and Standardisation. The Example of Three Activities in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfas.234.0193⟩</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delalandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (9), pp.989-1007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2013.782538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...722 lines deleted...]
-                <w:t xml:space="preserve">hal-00790830v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LESSARD C. (2025). &amp;quot;De la Prescription aux Trajectoires de Vie : Les Dimensions Médicales, Corporelles et Sociales de l’Activité Physique Adaptée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire 2PS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UCO, Dec 2025, ANGERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LESSARD C. pour le collectif PrescaPP (2024). Analyse des Parcours de Vie des Personnes Vieillissantes atteintes de Maladies Chroniques : Rôles de l'Activité Physique Adaptée et Impact sur la Santé. Module Activité physique : qu'est-ce qui nous pousse à bouger ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Régional Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SRAE-N Pays-de-la-Loire, Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport et mouvement artistique : une distinction à l'aune du Breaking aux JOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Sport et activités économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire DANTE, UVSQ, à l'UOV de Versailles, Apr 2024, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BOUTTET F., HOT F., LESSARD, C. pour le collectif PrescaPP (2024). Marchandisation, luttes de pouvoir, inégalités – qu’est-ce qui structure les politiques de la PAP ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Équipe Prescapp/Orgapp – Journée d’étude axe : Politiques de Santé du LIEPP « Les effets d’une loi de santé publique. Politiques et usages de la prescription médicale d’activité physique », Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport comme outil d'intervention sociale auprès des jeunes : panorama et enjeux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire nomade n°5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la Justice - PJJ, Mar 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LESSARD, C. DIDIERJEAN R., HOT F. et BOUTTET F. (2023). Maisons Sport Santé et entrepreneurisation des Enseignants en Activités Physiques Adaptées : entre aspirations individuelles et opportunités d’un nouveau marché structuré par les politiques publiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e congrès de l'AFS - Intersections, circulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LESSARD, C. Étude de la circulation des licenciés des clubs pour une mise en lumière des freins à l’accessibilité sportive selon les profils sociaux des pratiquants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e congrès de l'AFS - Intersections, circulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIDIERJEAN R., LESSARD, C., LAUZANNE M-A. et HEAS S. (2023). L’étude des rôles de l’Activité Physique Adaptée chez les bénéficiaires d’une prescription médicale : analyse des parcours de vie de personnes vieillissantes atteintes de maladie(s) chronique(s).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e congrès de l'AFS - Intersections, circulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIDIERJEAN R., HOT F., LEPORI M. et LESSARD C. Extension et déstabilisation d’une politique de santé publique. L’entrée des maisons sport-santé dans le dispositif de Prescription médicale d’activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire PrescAPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DIDIERJEAN R., THOMAS J., LAUZANNE M-A. et LESSARD C. (Se faire) bénéficier d’une prescription médicale d’APA aujourd’hui ?,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire PrescAPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif PrescAPP : Comment ne pas mettre en œuvre une politique publique ? Sociologie du non-engagement des référents sport-santé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIe congrès international de la Société de Sociologie du Sport de Langue Française (3SLF) "Penser le changement. La sociologie face aux « innovations » sportives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif PrescAPP, Les effets locaux d’une innovation législative: l’APA saisie à l’échelle des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIe congrès international de la Société de Sociologie du Sport de Langue Française (3SLF) "Penser le changement. La sociologie face aux « innovations » sportives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DIDIERJEAN R., LESSARD C., LEPORI M. et BOUTTET F. Saisir l’organisation d’un nouveau marché. Le cas de la prescription médicale d’activité physique Bouttet, F.,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire PrescAPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LESSARD, C., HEAS S., THOMAS J., DIDIERJEAN R., LE GALL É. (Se faire) bénéficier d’une prescription médicale d’APA aujourd’hui ? Congrès pluridisciplinaire Les enjeux des Jeux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contribution de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GAN-DEMAIN A., LESSARD, C. Les enjeux éclatés du Breaking : les positionnements paradoxaux des acteurs renforcés par l’entrée olympique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Demain Gan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès pluridisciplinaire Les enjeux des Jeux. Contribution de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Angers, France</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LESSARD, C., GAN-DEMAIN A. L’Organisation Nationale du Hip-hop, entre revendications sociales et proposition de nouvelles formes de gouvernance : retours sur l’audition auprès de la commission de la Délégation de l’Assemblée nationale “JOP de Paris en 2024. .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès : Les enjeux des Jeux. Contribution de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LAUZANNE M-A. LESSARD, C. HÉAS S. THOMAS J., (2022). Du « temps libéré » pour répondre à des contraintes nouvelles : le « sport santé », entre pratique ludique et injonctions médicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium recherche de l’Institut de la longévité, les vieillesses et le vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris., France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LESSARD C. (2021). « Construction et mise en œuvre de l’action publique en matière d’offre d’APA : le sport sur ordonnance dans les Pays de la Loire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du GREHSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Université Gustave Eiffel., Jan 2021, Marne La Vallee, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DR REDJDAL ML., BOULATROUS AK, LESSARD, C. LASKRI N., LARGUECHE M., ATIK S., HAIAHEM S., CHOUAKRIA AH., NOUACER M., KADI AK., CHETTIBI K, &amp;quot;La prise en charge du syndrome douloureux vésical entre les recommandations et les pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Acelas urology 2nd Hybrid summit. Algerian community of endourology &amp; laproscopic surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Acelas, Algeria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restitution du rapport de recherche sur les clubs de football amateurs angevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Le Clinche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restitution auprès de la Mairie d'Angers et du club ASLM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les Ponts de Cé, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LESSARD C., GAN-DEMAIN A. (2021). « Les JOP dans 5 ans : impact sur le breaking, une discipline compétitive originale engagée dans un processus de sportivisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Demain Gan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès pluridisciplinaire Les enjeux des Jeux. Contribution de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire du GREHSS,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Université Gustave Eiffel., Jun 2021, Marne La Vallee, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LESSARD, C., GAN-DEMAIN A. « La structuration accélérée du milieu du breaking face aux enjeux des JOP : les acteurs du mouvement pris dans des luttes de pouvoir face à différentes options organisationnelles ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Demain Gan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Congrès de la Société Savante de Management du Sport. Regards croisés sur les nouvelles organisations et modes de gestion du sport. Université Polytechnique Hauts de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Hauts de France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LESSARD C. (2020). « Le breaking sous les bombes des JO 2024 : “war, hatred, disunity and having troubles” ». Méthodologies et recherches en pratique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des jeunes chercheurs en Sciences sociales et Activités Physiques et/ou sportives (avril-mai)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCO-IFEPSA, May 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris., France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LESSARD C. (2020). « Les politiques municipales de la jeunesse et des sports dans les quartiers. Espoirs et illusions de la mixité sociale et de la discrimination positive »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche : Axe ESASC de l'équipe 2S2T.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de l'Ouest (UCO)., Jan 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Acelas, Algeria</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LESSARD, C. « Cartographie des recherches sociologiques sur le sport-santé/bien-être »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème congrès de l’Association des Chercheurs en Activités Physiques et Sportives, « Sport santé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Sciences du Sport-Santé de Paris, Université de Paris, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LESSARD, C. « Territorialisation de l’action publique municipale « jeunesse et sports » dans les villes prioritaires de la Politique de la Ville »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le 10ème Congrès international de la Société de Sociologie du Sport de Langue Française, « Pratiques sportives, logiques sociales et enjeux territoriaux ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LESSARD C. (2019). La mixité sexuelle au sein des services municipaux en charge de la jeunesse. Étude auprès de six communes d’IDF comprenant des quartiers prioritaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du VIPS2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 2, Apr 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement de la mixité sexuelle dans les services « jeunesse et sports » municipaux. Étude auprès de six communes d’IDF comprenant des quartiers prioritaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Omnisports pour elles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Omnisports, Mar 2019, Antony, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LESSARD C. (2019). Pour une posture compréhensive du discours politique des acteurs. Le récit d’enquête d’une étude portant sur les politiques municipales de la jeunesse et des sports dans les quartiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du GREHSS,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Est Marne-la-Vallée (U-PEM), Apr 2019, Marne La Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'articulation entre politiques municipales de la jeunesse et politiques sportives de prévention de la délinquance dans les quartiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Sherpas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR STAPS, Faculté des Sports, Mar 2018, Lievin, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LESSARD C. (2018). Les politiques municipales de la jeunesse et des sports dans les quartiers. Espoirs et illusions de la mixité sociale et de la discrimination positive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les JE du REDESP,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FSEP de Liévin, May 2018, Lievin, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LESSARD C. (2018). Focale sur les notions sociologiques de carrières plurielles et de biographies. Travail théorique partagé sur les notions de carrières, biographie et prosographie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GREHSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Université Gustave Eiffel., Jan 2021, Marne La Vallee, France</w:t>
+              <w:t xml:space="preserve">, Université Paris-Est Marne-la-Vallée (U-PEM)., Feb 2018, Marne La Vallee, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Les Ponts de Cé, France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LESSARD C. (2017). Présentation de l’avancement de thèse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du GREHSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Est Marne-la-Vallée (U-PEM)., Oct 2017, Marne La Vallee, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université Université Gustave Eiffel., Jun 2021, Marne La Vallee, France</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LESSARD, C. « Etude relative à une politique sportive municipale et à l’usage restreint de diagnostics aux résultats peu flatteurs ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le 9ème Congrès international de la Société de Sociologie du Sport de Langue Française, « Débattre des usages sociaux des savoirs de sociologie du sport, du corps et de l’EPS », RT 15.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Artois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Hauts de France, France</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LESSARD, C. « L’articulation difficile entre savoirs expertisés et décisions politiques, à l’échelle de services jeunesses de villes d’Ile-de-France ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le 7ème Congrès international de l’Association Française de Sociologie, « Sociologie des pouvoirs, pouvoirs de la sociologie ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UCO-IFEPSA, May 2020, Angers, France</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LESSARD, C. « Impact différencié de la Politique de la Ville de 1996 à 2015 sur les équipements sportifs communaux ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Symposium « La ville et le sport »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque international du Groupe de Recherche Interdisciplinaire sur les Territoires du Sport,, May 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de l'Ouest (UCO)., Jan 2020, Angers, France</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LESSARD, C. « Politiques socio-sportives municipales et dispositifs publics de financement d’actions de prévention de la délinquance juvénile ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Le sport face aux institutions, interactions et transformations réciproques ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le 8ème Congrès international de la Société de Sociologie du Sport de Langue Française,, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut des Sciences du Sport-Santé de Paris, Université de Paris, Oct 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LESSARD, C. « Création de liens sociaux et espaces de mixité sociale à travers le sport licencié : l’exemple de villes d’Ile-de-France comprenant des quartiers prioritaires ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Activités Sportives, Récréatives et ludiques &amp; Développement des Territoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès de l’Association Internationale des Sociologues de Langue Française, Apr 2015, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 2, Apr 2019, Rennes, France</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LESSARD, C. « Sport and prevention of juvenile delinquency in poor districts in towns of the Parisian surburbs: consequences of controversial terminologies ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Annual Conference of the Political Studies Association, « Sport, politics and social policy ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Durham, England, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LESSARD C ; BEAUDOIN S. (2015) Séance cartographique sur logiciel Cartes et Données.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du GREHSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Est Marne-la-Vallée (U-PEM)., Jan 2015, Marne La Vallee, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Omnisports, Mar 2019, Antony, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LESSARD C. (2014). Les activités physiques et sportives dans les dispositifs de prévention de la délinquance dans les quartiers sensibles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du laboratoire Analyse Comparée des Pouvoirs (ACP-EA 3350). Journée des doctorants.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Est Marne-la-Vallée (U-PEM)., May 2014, Marne La Vallee, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Est Marne-la-Vallée (U-PEM), Apr 2019, Marne La Vallée, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LESSARD C ; BEAUDOIN S ; SCHUT P.-O ; LEVET-LABRY E. (2014). Cartographie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaires du GREHSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Est Marne-la-Vallée (U-PEM), Jan 2014, Marne La Vallee, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, FSEP de Liévin, May 2018, Lievin, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrimination positive et politiques sportives locales : le cas des villes de Meaux (77) et de Sevran (93).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groupe transversal : Justice, Espace, Discriminations, Inégalités (JEDI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex « Futurs Urbains ». Université Paris-Est (U-PEM)., Dec 2014, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UFR STAPS, Faculté des Sports, Mar 2018, Lievin, France</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LESSARD, C. « La mobilité au regard de l’accessibilité aux activités sportives dans les villes de la région parisienne comportant des quartiers qui étaient classés Zones Urbaines Sensibles (ZUS) ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de l’Association Canadienne des Sociologues et Anthropologues de Langue Française, « Mobilité(s) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Ottawa (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Est Marne-la-Vallée (U-PEM)., Feb 2018, Marne La Vallee, France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LESSARD C. (2014). Présentation de l’ouvrage intitulé « Lascoumes, P., Le Galès, P. (2007). Gouverner par les instruments. Paris: Sciences Po, Les presses »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du GREHSS : « Politiques publiques ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Est Marne-la-Vallée (U-PEM), Feb 2014, Marne La Vallee, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Est Marne-la-Vallée (U-PEM)., Oct 2017, Marne La Vallee, France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LESSARD C. (2014). Les équipements sportifs en Zones Urbaines Sensibles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaires du GREHSS,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Est Marne-la-Vallée (U-PEM)., Mar 2014, Marne La Vallee, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Artois, France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LESSARD C. (2014). The physical and sports activities in the measures of integration and prevention against the delinquency in the sensitive districts (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Summer School for Young Researchers Course for PhD Students,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Copenhaguen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du projet de thèse : les activités sportives dans les politiques de prévention de la délinquance juvénile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire commun de l’Université Paris-Est Marne-la-Vallée et de l’Université Paris Ouest, Nanterre, La Défense.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Marne-La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Colloque international du Groupe de Recherche Interdisciplinaire sur les Territoires du Sport,, May 2017, Brest, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LESSARD C., COLLINET, C., TRABAL, P., DESMELAY, J. (2012). La notion de prévention. Résumés bibliographiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire commun de l’Université Paris-Est Marne-la-Vallée et de l’Université Paris Ouest, Nanterre, La Défense.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Marne La Vallee, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...896 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recrutement, formations et conditions de travail des professionnels de l'animation municipale jeunesse et sports dans six QPV d'Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Hélène Becquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des professionnels pour les jeunes. Sociologie d'un monde professionnel fragmenté.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03532999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recrutement, formations et conditions de travail des professionnels de l’animation municipale jeunesse et sports dans six QPV d’Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.-H. Becquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des professionnels pour les jeunes. Sociologie d’un monde professionnel fragmenté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de configurations spatiales différenciées du sport licencié dans la ville sur la mixité sociale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in: Gibout, C.(Dirs.)Activités sportives, récréatives et ludiques &amp; développement des territoires (p. 245-280)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de configurations spatiales différenciées du sport licencié dans la ville sur la mixité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gibout (Dir.) Activités sportives, récréatives et ludiques &amp; développement des territoires, Paris : Edilivre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5059,91 +5487,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LESSARD C., (2024). Le Point Jay #1 - Danser rend-il heureux ? &amp;quot;SUR LA DANSE...&amp;quot; JAYDANCE FITNESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5153,104 +5581,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude auprès de clubs de football Angevin et situations associatives. Focale sur le club ASLM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Le Clinche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ville d'Angers; OMS; District de Football de Maine et Loire; IFEPSA; ASLM. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5260,100 +5688,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques municipales de la jeunesse et des sports dans les quartiers : espoirs et illusions de la mixité sociale et de la discrimination positive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université de Paris Est, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018PESC2197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04473425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5363,105 +5791,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de l'ouvrage de B. Coignet, Sport et innovation sociale : des associations sportives en mouvement dans les quartiers populaires (Vol. 1-1). Paris, 2013, l’Harmattan in European Studies in sport History, PURH,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Note de lecture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5608,51 +6036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388698v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouttet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Didierjean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepori" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lessard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.045.03" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522486v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2024.2321743" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632460v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.035.0156" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Prescapp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0193" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182686v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558891v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.4296" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473101v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03512844v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764922v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2016.1151219" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790830v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559788v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559062v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559057v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559065v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559864v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559224v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559708v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559862v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559719v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559849v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559853v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559713v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559832v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Demain Gan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559829v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559835v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559847v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559560v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473411v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Le Clinche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559701v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559825v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559555v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559551v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559217v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559547v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559213v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559550v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559542v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559096v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559540v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559537v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559210v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559203v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559196v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559185v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559156v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559147v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559536v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559105v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559534v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559522v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559532v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559527v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559111v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559116v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03532999v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473296v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764938v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559771v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473389v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04473425v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PESC2197" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764945v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402583v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lessard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcd.084.0042" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388698v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouttet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Didierjean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepori" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.045.03" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Demain Gan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2024.2368674" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522486v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2024.2321743" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632460v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402574v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.035.0156" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220441v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Prescapp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0193" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03512844v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558891v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.4296" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764922v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395620v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2016.1151219" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559005v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840320v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558936v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2013.782538" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559788v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559864v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559065v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559862v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559224v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559858v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559708v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559719v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559849v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559713v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559829v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559832v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559560v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473411v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Le Clinche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559701v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559825v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559555v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559551v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559217v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559213v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559547v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559088v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559550v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559096v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559542v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559537v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559210v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559203v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559196v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559185v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559156v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559147v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559536v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559534v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559514v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559105v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559130v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559532v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559527v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559116v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03532999v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473296v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473063v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764938v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559771v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473389v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04473425v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PESC2197" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764945v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>