--- v0 (2026-03-16)
+++ v1 (2026-05-10)
@@ -936,165 +936,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences et déplacements de population : la migration comme enjeu de survie des femmes mayas ixil du Guatemala</w:t>
+                <w:t xml:space="preserve">Du théâtre rituel à l’art militant féministe : la Moronka – Chabela Ju maya ixil au Guatemala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moving Maya. Circulations géographiques en espaces et en temporalités mayas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Juliette Danfakha (LESC, musée du Quai Branly); Clarissa Cagnato (ArchAm), Dec 2022, Paris musée du quai Branly - Jacques Chirac, France</w:t>
+              <w:t xml:space="preserve">Féminismes en mouvement dans l'aire artistique hispanophone (des années 2010 à nos jours)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luciana Bertolaccini; Julie Olivier; Caroline Prévost, Jun 2022, Bordeaux : Université Bordeaux 3 Michel de Montaigne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04463493v1</w:t>
+                <w:t xml:space="preserve">hal-04463518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du théâtre rituel à l’art militant féministe : la Moronka – Chabela Ju maya ixil au Guatemala</w:t>
+                <w:t xml:space="preserve">Violences et déplacements de population : la migration comme enjeu de survie des femmes mayas ixil du Guatemala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Féminismes en mouvement dans l'aire artistique hispanophone (des années 2010 à nos jours)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Luciana Bertolaccini; Julie Olivier; Caroline Prévost, Jun 2022, Bordeaux : Université Bordeaux 3 Michel de Montaigne, France</w:t>
+              <w:t xml:space="preserve">Moving Maya. Circulations géographiques en espaces et en temporalités mayas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Juliette Danfakha (LESC, musée du Quai Branly); Clarissa Cagnato (ArchAm), Dec 2022, Paris musée du quai Branly - Jacques Chirac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04463518v1</w:t>
+                <w:t xml:space="preserve">hal-04463493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions d’accès au terrain : impacts et contrainte</w:t>
               </w:r>
@@ -2434,51 +2434,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699153v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Morand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tjh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699145v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.30543" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439315v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443872v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.13381" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962362v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.23973" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962395v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.085.0075" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463480v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463491v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463500v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463533v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463493v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463518v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463526v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463551v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439799v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439385v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ceron Anaya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439270v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955196v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463559v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ma&#239;zi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03649650v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA100131" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463681v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463773v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463775v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439495v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Galizio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ka'T" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699153v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Morand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tjh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699145v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.30543" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439315v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443872v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.13381" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962362v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.23973" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962395v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.085.0075" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463480v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463491v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463500v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463533v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463518v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463493v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463526v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463551v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439799v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439385v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ceron Anaya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439270v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955196v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463559v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ma&#239;zi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03649650v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA100131" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463681v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463773v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463775v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439495v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Galizio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ka'T" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>