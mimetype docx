--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1940,277 +1940,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equation d’état et structure de solutions de protéines globulaires hautement concentrés</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure interne de la micelle de caséine par SANS et variation de contraste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Luis Ventureira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lambrouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupement de Recherche GDR 2980 Approches Multi-physiques pour les Colloïdes Concentré AMC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209870v1</w:t>
+                <w:t xml:space="preserve">hal-01209869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure interne de la micelle de caséine par SANS et variation de contraste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equation d’état et structure de solutions de protéines globulaires hautement concentrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Peng Qu</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupement de Recherche GDR 2980 Approches Multi-physiques pour les Colloïdes Concentré AMC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209869v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2758,51 +2758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIS 2012 26. Conference of the European Colloid and Interface Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Malmö, Sweden. , 2012</w:t>
@@ -3125,51 +3125,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04802054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Chazapi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Merhi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Almunia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202412588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04802043v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bruckschlegel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toquer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Odorico" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c00710" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04801996v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barba-Bon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae El Haitami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Nik&#353;i&#263;-Franji&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202412834" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802804v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Roi Midtgaard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Polimeni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Isak J&#248;rgensen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arleth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.08.054" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04802533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Lund" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0063717" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375385v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01591" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802761v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Vazdar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Forsman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Jungwirth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b01051" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Ventureira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lambrouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Qu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm01705f" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209856v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ventureira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm90166e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666951v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-0716-3758-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6_25" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04804026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamolinairie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chiappisi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802739v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cartier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04664578v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454543v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lay-Theng Lee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209870v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rigault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209869v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209640v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lund" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209699v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Briand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209673v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747794v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaufils" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cabane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Havard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04802054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Chazapi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Merhi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Almunia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202412588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04802043v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bruckschlegel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toquer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Odorico" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c00710" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04801996v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barba-Bon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae El Haitami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Nik&#353;i&#263;-Franji&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202412834" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802804v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Roi Midtgaard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Polimeni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Isak J&#248;rgensen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arleth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.08.054" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04802533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Lund" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0063717" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375385v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01591" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802761v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Vazdar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Forsman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Jungwirth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b01051" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Ventureira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lambrouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Qu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm01705f" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209856v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ventureira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm90166e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666951v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-0716-3758-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6_25" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04804026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamolinairie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chiappisi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802739v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cartier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04664578v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454543v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lay-Theng Lee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209870v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rigault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209640v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lund" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209699v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Briand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209673v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747794v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaufils" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cabane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Havard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>