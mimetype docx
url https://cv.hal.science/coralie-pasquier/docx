--- v1 (2026-04-07)
+++ v2 (2026-05-23)
@@ -1444,329 +1444,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous data collection from foam under free drainage using SANS, conductivity and imaging: focus on non ionic foam containing ionic charges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COSAN nano-ion as novel solubilization agent of hydrophobic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Chazapi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lamolinairie</w:t>
+                <w:t xml:space="preserve">Amélie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Chiappisi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Bauduin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Mousses Film et Emulsion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées de la Diffusion Neutronique 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Erquy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04804026v1</w:t>
+                <w:t xml:space="preserve">hal-04802739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COSAN nano-ion as novel solubilization agent of hydrophobic compounds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous data collection from foam under free drainage using SANS, conductivity and imaging: focus on non ionic foam containing ionic charges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lamolinairie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Chiappisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Cartier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bauduin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Diffusion Neutronique 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Erquy, France</w:t>
+              <w:t xml:space="preserve">Workshop Mousses Film et Emulsion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802739v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04804026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of non-ionic foam with nano-ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lamolinairie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Chiappisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1940,1037 +1940,1037 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure interne de la micelle de caséine par SANS et variation de contraste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equation d’état et structure de solutions de protéines globulaires hautement concentrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Peng Qu</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupement de Recherche GDR 2980 Approches Multi-physiques pour les Colloïdes Concentré AMC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209869v1</w:t>
+                <w:t xml:space="preserve">hal-01209870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equation d’état et structure de solutions de protéines globulaires hautement concentrés</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure interne de la micelle de caséine par SANS et variation de contraste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Luis Ventureira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lambrouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupement de Recherche GDR 2980 Approches Multi-physiques pour les Colloïdes Concentré AMC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Importance of water flux through protein interfacial films as revealed by neutron reflectometry on lysozyme and ovalbumin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lay-Theng Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Neutrons and Food 3”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France. , 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multicouches interfaciales de solutions de protéines révélatrices des interactions attractives en bulk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. Rencontres de Biologie-Physique du Grand Ouest ( RBPGO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equations d'état de solutions hautement concentrées de lysozyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. Rencontres de Biologie Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. , 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equation of state and structure of highly concentrated globular protein solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Cabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209870v1</w:t>
+                <w:t xml:space="preserve">Sophie Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECIS 2012 26. Conference of the European Colloid and Interface Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Malmö, Sweden. , 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du comportement aux interfaces du lysozyme natif de blanc d'oeuf de poule en vue d'une étude comparée avec du lysozyme traité thermiquement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Rencontres de Biologie Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Rennes, France. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions et structures dans les solutions hautement concentrées de protéines globulaires – Etude du lysozyme et de l’ovalbumine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Université de Rennes 1, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02796674v1</w:t>
-              </w:r>
-[...655 lines deleted...]
-                <w:t xml:space="preserve">hal-01454426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3125,51 +3125,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04802054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Chazapi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Merhi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Almunia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202412588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04802043v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bruckschlegel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toquer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Odorico" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c00710" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04801996v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barba-Bon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae El Haitami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Nik&#353;i&#263;-Franji&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202412834" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802804v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Roi Midtgaard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Polimeni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Isak J&#248;rgensen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arleth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.08.054" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04802533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Lund" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0063717" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375385v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01591" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802761v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Vazdar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Forsman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Jungwirth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b01051" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Ventureira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lambrouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Qu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm01705f" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209856v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ventureira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm90166e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666951v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-0716-3758-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6_25" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04804026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamolinairie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chiappisi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802739v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cartier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04664578v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454543v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lay-Theng Lee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209870v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rigault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209640v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lund" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209699v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Briand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209673v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747794v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaufils" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cabane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Havard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04802054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Chazapi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Merhi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Almunia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202412588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04802043v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bruckschlegel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toquer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Odorico" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c00710" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04801996v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barba-Bon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae El Haitami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Nik&#353;i&#263;-Franji&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202412834" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802804v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Roi Midtgaard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Polimeni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Isak J&#248;rgensen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arleth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.08.054" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04802533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Lund" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0063717" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375385v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01591" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802761v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Vazdar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Forsman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Jungwirth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b01051" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Ventureira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lambrouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Qu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm01705f" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209856v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ventureira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm90166e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666951v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-0716-3758-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6_25" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802739v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cartier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04804026v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamolinairie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chiappisi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04664578v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454543v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lay-Theng Lee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209870v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rigault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209869v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209673v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Briand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209640v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lund" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747794v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaufils" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cabane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454426v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Havard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796674v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>