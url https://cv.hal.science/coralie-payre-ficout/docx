--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -1200,506 +1200,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ObRéCo : un escape game sur la comparaison des langues en cycle 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an application to test young L2 learners’ phonological awareness autonomously</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Magnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Zampa</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'École Académique de la Formation Continue, Académie de Grenoble et CELV. Pôle de l’éducation, Université-Grenoble-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">EUROCALL 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Trnava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996614v1</w:t>
+                <w:t xml:space="preserve">hal-04548413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an application to test young L2 learners’ phonological awareness autonomously</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large scale experimentation of a serious game targeting oral comprehension in English as a second language for 6–8 year-olds: some lessons learned</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCALL 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Trnava, Slovakia</w:t>
+              <w:t xml:space="preserve">CALICO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Pittsburgh (PA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548413v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale experimentation of a serious game targeting oral comprehension in English as a second language for 6–8 year-olds: some lessons learned</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+                <w:t xml:space="preserve">Didactique des langues : lien avec LUCIOLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALICO 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Pittsburgh (PA), United States</w:t>
+              <w:t xml:space="preserve">Journée pleinière TRANS 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542522v1</w:t>
+                <w:t xml:space="preserve">hal-04996640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didactique des langues : lien avec LUCIOLE</w:t>
+                <w:t xml:space="preserve">La comparaison des langues et le projet ObRéCo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée pleinière TRANS 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Enseigner les LVE aux cycles 2 &amp; 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plan départemental de formation des professeurs des écoles 73. Cycles 2 et 3, Apr 2024, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996640v1</w:t>
+                <w:t xml:space="preserve">hal-04996630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La comparaison des langues et le projet ObRéCo</w:t>
+                <w:t xml:space="preserve">ObRéCo : un escape game sur la comparaison des langues en cycle 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zampa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner les LVE aux cycles 2 &amp; 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plan départemental de formation des professeurs des écoles 73. Cycles 2 et 3, Apr 2024, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'École Académique de la Formation Continue, Académie de Grenoble et CELV. Pôle de l’éducation, Université-Grenoble-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996630v1</w:t>
+                <w:t xml:space="preserve">hal-04996614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un escape game sur la comparaison des langues</w:t>
               </w:r>
@@ -2020,247 +2020,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation à grande échelle d'applications pour tablettes pour favoriser l'apprentissage de la lecture et de l'anglais oral</w:t>
+                <w:t xml:space="preserve">Piloting a serious game to teach aural vocabulary in context to young L2 learners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Mandin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Meyer</w:t>
+                <w:t xml:space="preserve">Marie Jouannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2021 - 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.118-129</w:t>
+              <w:t xml:space="preserve">AILA 2021 (19th World Congress of Applied Linguistics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03292798v1</w:t>
+                <w:t xml:space="preserve">halshs-03958123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piloting a serious game to teach aural vocabulary in context to young L2 learners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expérimentation à grande échelle d'applications pour tablettes pour favoriser l'apprentissage de la lecture et de l'anglais oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Jouannaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AILA 2021 (19th World Congress of Applied Linguistics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">EIAH 2021 - 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.118-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03958123v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il apprendre une LVE le plus tôt possible ?</w:t>
               </w:r>
@@ -2315,77 +2315,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVASION, ELARGIR et LUCIOLE : 3 jeux tablettes du projet FLUENCE pour prévenir les difficultés d’apprentissage de la lecture et de l’anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3142,243 +3142,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LUCIOLE : un jeu sérieux en anglais pour les élèves de CP sur tablette</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LUCIOLE, an English listening comprehension learning game for 6-9 year olds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrea Soh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e congrès de la SAES — 8 : Didactique et acquisition (ARDAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t>
+              <w:t xml:space="preserve">CALICO 2018 — Connecting CALL's past to its future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CALICO; University of Illinois, May 2018, Champaign-Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01939260v1</w:t>
+                <w:t xml:space="preserve">hal-01811082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LUCIOLE, an English listening comprehension learning game for 6-9 year olds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LUCIOLE : un jeu sérieux en anglais pour les élèves de CP sur tablette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Blavot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALICO 2018 — Connecting CALL's past to its future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CALICO; University of Illinois, May 2018, Champaign-Urbana, United States</w:t>
+              <w:t xml:space="preserve">58e congrès de la SAES — 8 : Didactique et acquisition (ARDAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811082v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01939260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du sens par le jeu aux cycles 2 et 3</w:t>
               </w:r>
@@ -4255,51 +4255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Favre-Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Godde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Briglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4640,51 +4640,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An English listening comprehension learning game and its effect on phonological awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4923,51 +4923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5128,51 +5128,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6264282B"/>
+    <w:nsid w:val="7F6A6C6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5359,51 +5359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/coralie-payre-ficout" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0156-9122" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494748v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Payre-Ficout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14sc6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02163229v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piccardo Enrica" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Germain-Rutherford" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Townend Nicola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521022v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521041v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.459" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521053v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104999v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04996669v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Scherrer Nicorosi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995290v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04996614v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04996640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04996630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995307v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995249v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995270v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548855v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292798v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Meyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958123v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jouannaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04996682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187547v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521446v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04996708v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520635v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811086v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171114v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171120v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940690v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Henderson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939260v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrea Soh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586280v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586275v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521790v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171096v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521815v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521831v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521837v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521849v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521434v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521450v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tea" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865677v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Charles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04548926v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lllt.62.11cha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011145v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Piccardo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87124-6_2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887372v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magnat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/eurocall2024.2024.19074" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/coralie-payre-ficout" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0156-9122" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494748v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Payre-Ficout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14sc6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02163229v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piccardo Enrica" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Germain-Rutherford" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Townend Nicola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521022v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521041v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.459" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521053v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104999v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04996669v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Scherrer Nicorosi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995290v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548413v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542522v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04996640v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04996630v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04996614v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995307v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995249v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995270v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548855v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958123v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jouannaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Meyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04996682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187547v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521446v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04996708v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520635v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811086v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171114v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171120v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940690v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Henderson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811082v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrea Soh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939260v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586280v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586275v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521790v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171096v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521815v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521831v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521837v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521849v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521434v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521450v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tea" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865677v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Charles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04548926v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lllt.62.11cha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011145v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Piccardo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87124-6_2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887372v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magnat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/eurocall2024.2024.19074" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>