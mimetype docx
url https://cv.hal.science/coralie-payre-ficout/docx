--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -911,165 +911,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La comparaison des langues et le projet ObRéCo</w:t>
+                <w:t xml:space="preserve">A plurilingual escape game to boost metalinguistic awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Scherrer Nicorosi</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zampa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parcours éveiller à la diversité linguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plan départemental de formation des professeurs des écoles 73. Cycle 1, Oct 2024, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Inaugural ELLRA Conference - 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Early Language Learning Research Association, Apr 2024, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996669v1</w:t>
+                <w:t xml:space="preserve">hal-04995270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User Experience Design Method for an Elementary School EFL Serious Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1088,139 +1088,139 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CALICO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Pittsburgh (PA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting metalinguistic awareness with a plurilingual escape game</w:t>
+                <w:t xml:space="preserve">La comparaison des langues et le projet ObRéCo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Zampa</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Scherrer Nicorosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALICO 2024 — Confluences and Connections: Bridging Industry and Academia in CALL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Pittsburg, Pa., United States</w:t>
+              <w:t xml:space="preserve">Parcours éveiller à la diversité linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plan départemental de formation des professeurs des écoles 73. Cycle 1, Oct 2024, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995290v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an application to test young L2 learners’ phonological awareness autonomously</w:t>
               </w:r>
@@ -1379,51 +1379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CALICO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Pittsburgh (PA), United States</w:t>
@@ -1597,355 +1597,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ObRéCo : un escape game sur la comparaison des langues en cycle 2</w:t>
+                <w:t xml:space="preserve">Boosting metalinguistic awareness with a plurilingual escape game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zampa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'École Académique de la Formation Continue, Académie de Grenoble et CELV. Pôle de l’éducation, Université-Grenoble-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CALICO 2024 — Confluences and Connections: Bridging Industry and Academia in CALL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Pittsburg, Pa., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996614v1</w:t>
+                <w:t xml:space="preserve">hal-04995290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un escape game sur la comparaison des langues</w:t>
+                <w:t xml:space="preserve">ObRéCo : un escape game sur la comparaison des langues en cycle 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zampa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agi-lang : Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques - Colloque international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'École Académique de la Formation Continue, Académie de Grenoble et CELV. Pôle de l’éducation, Université-Grenoble-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04995307v1</w:t>
+                <w:t xml:space="preserve">hal-04996614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un escape game plurilingue</w:t>
+                <w:t xml:space="preserve">Un escape game sur la comparaison des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zampa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de l'ARDAA 2024 : Didactique de l’anglais langue étrangère en contexte éducatif : enjeux et spécificités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Recherche en Didactique et Acquisition de l’Anglais, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Agi-lang : Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques - Colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04995249v1</w:t>
+                <w:t xml:space="preserve">hal-04995307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plurilingual escape game to boost metalinguistic awareness</w:t>
+                <w:t xml:space="preserve">Un escape game plurilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zampa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inaugural ELLRA Conference - 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Early Language Learning Research Association, Apr 2024, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">Colloque International de l'ARDAA 2024 : Didactique de l’anglais langue étrangère en contexte éducatif : enjeux et spécificités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Recherche en Didactique et Acquisition de l’Anglais, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04995270v1</w:t>
+                <w:t xml:space="preserve">hal-04995249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le QR code dans le jeu sérieux Luciole : lien entre virtuel et réel pour le développement de la compréhension orale en anglais à l’école</w:t>
               </w:r>
@@ -2020,372 +2020,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piloting a serious game to teach aural vocabulary in context to young L2 learners</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faut-il apprendre une LVE le plus tôt possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AILA 2021 (19th World Congress of Applied Linguistics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Les mercredis de Pégase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03958123v1</w:t>
+                <w:t xml:space="preserve">hal-04996682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation à grande échelle d'applications pour tablettes pour favoriser l'apprentissage de la lecture et de l'anglais oral</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Meyer</w:t>
+                <w:t xml:space="preserve">Piloting a serious game to teach aural vocabulary in context to young L2 learners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jouannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2021 - 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.118-129</w:t>
+              <w:t xml:space="preserve">AILA 2021 (19th World Congress of Applied Linguistics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292798v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il apprendre une LVE le plus tôt possible ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Expérimentation à grande échelle d'applications pour tablettes pour favoriser l'apprentissage de la lecture et de l'anglais oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mercredis de Pégase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">EIAH 2021 - 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.118-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996682v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVASION, ELARGIR et LUCIOLE : 3 jeux tablettes du projet FLUENCE pour prévenir les difficultés d’apprentissage de la lecture et de l’anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2434,96 +2434,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linguistic and cultural diversity reinvented language learners navigating their learning trajectories.</w:t>
+                <w:t xml:space="preserve">Évaluations croisées dans le cadre du projet LUCIOLE : vers une amélioration du dispositif et de la compréhension orale en anglais chez des élèves francophones de cycles 2-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plurilingualism Symposium.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">59e congrès de la SAES — Atelier 23 : Didactique (ARDAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Aix-en-provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02521446v1</w:t>
+                <w:t xml:space="preserve">hal-02520635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de l’âge dans l’apprentissage d’une langue étrangère en milieu scolaire</w:t>
               </w:r>
@@ -2572,436 +2611,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le QR code dans le jeu sérieux “Luciole” : lien entre le monde virtuel et le monde réel pour le développement de la compréhension orale en anglais à l'école</w:t>
+                <w:t xml:space="preserve">Linguistic and cultural diversity reinvented language learners navigating their learning trajectories.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Objets pour apprendre, objets à apprendre: Quelles pratiques enseignantes pour quels enjeux ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Amiens, France</w:t>
+              <w:t xml:space="preserve">Plurilingualism Symposium.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520637v1</w:t>
+                <w:t xml:space="preserve">hal-02521446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluations croisées dans le cadre du projet LUCIOLE : vers une amélioration du dispositif et de la compréhension orale en anglais chez des élèves francophones de cycles 2-3</w:t>
+                <w:t xml:space="preserve">Le QR code dans le jeu sérieux “Luciole” : lien entre le monde virtuel et le monde réel pour le développement de la compréhension orale en anglais à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59e congrès de la SAES — Atelier 23 : Didactique (ARDAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Aix-en-provence, France</w:t>
+              <w:t xml:space="preserve">Objets pour apprendre, objets à apprendre: Quelles pratiques enseignantes pour quels enjeux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520635v1</w:t>
+                <w:t xml:space="preserve">hal-02520637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre méthode expérimentale et recherche-développement : un jeu pour développer la compréhension de l’oral au primaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LUCIOLE : un jeu sérieux en anglais pour les élèves de CP sur tablette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les méthodologies de la recherche dans le domaine de l’acquisition et de l’apprentissage des langues secondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">58e congrès de la SAES — 8 : Didactique et acquisition (ARDAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811086v1</w:t>
+                <w:t xml:space="preserve">halshs-01939260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LUCIOLE : un jeu sérieux en anglais sur tablette pour les élèves de CP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LUCIOLE, an English listening comprehension learning game for 6-9 year olds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrea Soh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e congrès de la Société des Anglicistes de l’Enseignement Supérieur (SAES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t>
+              <w:t xml:space="preserve">CALICO 2018 — Connecting CALL's past to its future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CALICO; University of Illinois, May 2018, Champaign-Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171114v1</w:t>
+                <w:t xml:space="preserve">hal-01811082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre méthode expérimentale et recherche-développement : un jeu pour développer la compréhension de l’oral au primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3018,367 +3044,341 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les méthodologies de la recherche dans le domaine de l’acquisition et de l’apprentissage des langues secondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171120v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'EMILE dans l'Académie de Grenoble : Résultats d'une enquête en ligne auprès des enseignants impliqués dans le dispositif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Henderson</w:t>
+                <w:t xml:space="preserve">LUCIOLE : un jeu sérieux en anglais sur tablette pour les élèves de CP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine des Langues Vivantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maxime Lachèze, Rectorat de l'Academie de Grenoble, May 2018, Chambéry, France</w:t>
+              <w:t xml:space="preserve">58e congrès de la Société des Anglicistes de l’Enseignement Supérieur (SAES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940690v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LUCIOLE, an English listening comprehension learning game for 6-9 year olds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre méthode expérimentale et recherche-développement : un jeu pour développer la compréhension de l’oral au primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Blavot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALICO 2018 — Connecting CALL's past to its future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CALICO; University of Illinois, May 2018, Champaign-Urbana, United States</w:t>
+              <w:t xml:space="preserve">Les méthodologies de la recherche dans le domaine de l’acquisition et de l’apprentissage des langues secondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811082v1</w:t>
+                <w:t xml:space="preserve">hal-03171120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LUCIOLE : un jeu sérieux en anglais pour les élèves de CP sur tablette</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
+                <w:t xml:space="preserve">L'EMILE dans l'Académie de Grenoble : Résultats d'une enquête en ligne auprès des enseignants impliqués dans le dispositif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e congrès de la SAES — 8 : Didactique et acquisition (ARDAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Semaine des Langues Vivantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maxime Lachèze, Rectorat de l'Academie de Grenoble, May 2018, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01939260v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du sens par le jeu aux cycles 2 et 3</w:t>
               </w:r>
@@ -3630,191 +3630,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L2 input in French official instructions for elementary school</w:t>
+                <w:t xml:space="preserve">Elaboration d’un test de positionnement/diagnostic en anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Child Foreign Language Acquisition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Vitoria-Gasteiz, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire Tice-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171096v1</w:t>
+                <w:t xml:space="preserve">hal-02521815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d’un test de positionnement/diagnostic en anglais</w:t>
+                <w:t xml:space="preserve">L2 input in French official instructions for elementary school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Tice-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Conference on Child Foreign Language Acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vitoria-Gasteiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02521815v1</w:t>
+                <w:t xml:space="preserve">hal-03171096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et mise en place d’un dispositif hybride pour accompagner les étudiants de première année LCCE dans leur acquisition de l’anglais</w:t>
               </w:r>
@@ -4255,51 +4255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Favre-Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Godde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Briglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4546,51 +4546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Guinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les éditions Hatier, 2023, 978-2-401-10420-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5128,51 +5128,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F6A6C6D"/>
+    <w:nsid w:val="F63B1DB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5359,51 +5359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/coralie-payre-ficout" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0156-9122" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494748v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Payre-Ficout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14sc6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02163229v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piccardo Enrica" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Germain-Rutherford" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Townend Nicola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521022v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521041v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.459" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521053v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104999v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04996669v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Scherrer Nicorosi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995290v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548413v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542522v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04996640v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04996630v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04996614v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995307v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995249v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995270v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548855v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958123v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jouannaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Meyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04996682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187547v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521446v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04996708v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520635v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811086v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171114v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171120v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940690v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Henderson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811082v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrea Soh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939260v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586280v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586275v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521790v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171096v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521815v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521831v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521837v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521849v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521434v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521450v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tea" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865677v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Charles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04548926v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lllt.62.11cha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011145v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Piccardo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87124-6_2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887372v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magnat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/eurocall2024.2024.19074" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/coralie-payre-ficout" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0156-9122" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494748v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Payre-Ficout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14sc6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02163229v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piccardo Enrica" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Germain-Rutherford" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Townend Nicola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521022v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521041v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.459" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521053v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104999v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995270v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04996669v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Scherrer Nicorosi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548413v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542522v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04996640v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04996630v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995290v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04996614v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995307v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548855v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04996682v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jouannaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292798v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Meyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187547v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04996708v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521446v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520637v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939260v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811082v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrea Soh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811086v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171114v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171120v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940690v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Henderson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586280v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586275v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521790v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521815v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171096v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521831v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521837v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521849v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521434v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521450v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tea" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865677v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Charles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04548926v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lllt.62.11cha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011145v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Piccardo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87124-6_2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887372v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magnat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/eurocall2024.2024.19074" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>