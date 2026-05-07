--- v0 (2026-03-30)
+++ v1 (2026-05-07)
@@ -66,1842 +66,1963 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peroxisomes are underappreciated organelles hijacked by viruses</w:t>
+                <w:t xml:space="preserve">The Gene Encoding the Antisense Protein ASP of HIV-1: Origin, Distribution and Maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Villares</w:t>
+                <w:t xml:space="preserve">Myriam Abla Houmey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Espert</w:t>
+                <w:t xml:space="preserve">Sara Sadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie F Daussy</w:t>
+                <w:t xml:space="preserve">Coralie Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chazal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcb.2024.11.006⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (3), pp.381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v18030381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842153v1</w:t>
+                <w:t xml:space="preserve">hal-05585660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adenovirus small E1A directs activation of Alu transcription at YAP/TEAD- and AP-1-bound enhancers through interactions with the EP400 chromatin remodeler.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Cantarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Vezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Carnevali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Morselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan R Zemke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 52 (16), pp.9481-9500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkae615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TBK1 is part of a galectin 8 dependent membrane damage recognition complex and drives autophagy upon Adenovirus endosomal escape.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Peroxisomes are underappreciated organelles hijacked by viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Villares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Espert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie F Daussy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (7), pp.e1010736. </w:t>
+              <w:t xml:space="preserve">Trends in Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcb.2024.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726567v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TBK1 is part of a galectin 8 dependent membrane damage recognition complex and drives autophagy upon Adenovirus endosomal escape.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie F Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Pied</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zoé Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Ragues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Iggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (7), pp.e1010736. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714469v1</w:t>
+                <w:t xml:space="preserve">hal-04726567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The missing link : TBK1 connects membrane damage sensing with autophagic response upon adenovirus entry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">TBK1 is part of a galectin 8 dependent membrane damage recognition complex and drives autophagy upon Adenovirus endosomal escape.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Pied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie F Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Pied</w:t>
+                <w:t xml:space="preserve">Zoé Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Ragues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Rayne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Muriel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1 (1), pp.551-554. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (7), pp.e1010736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/27694127.2022.2136604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741874v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TBK1 is part of a galectin 8 dependent membrane damage recognition complex and drives autophagy upon Adenovirus endosomal escape</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The missing link : TBK1 connects membrane damage sensing with autophagic response upon adenovirus entry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie F Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Pied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Rayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Wodrich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010736⟩</w:t>
+              <w:t xml:space="preserve">Autophagy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (1), pp.551-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/27694127.2022.2136604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744301v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Post Entry Sorting of Adenovirus Capsids; A Chance to Change Vaccine Vector Properties.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">TBK1 is part of a galectin 8 dependent membrane damage recognition complex and drives autophagy upon Adenovirus endosomal escape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Pied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie F Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Pied</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zoé Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Ragues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v13071221⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (7), pp.e1010736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714418v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Post Entry Sorting of Adenovirus Capsids; A Chance to Change Vaccine Vector Properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie F Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Pied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Wodrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v13071221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Inflammasome Components NLRP3 and ASC Act in Concert with IRGM To Rearrange the Golgi Apparatus during Hepatitis C Virus Infection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding Post Entry Sorting of Adenovirus Capsids; A Chance to Change Vaccine Vector Properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie F Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Pied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Wodrich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00826-20⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v13071221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03251892v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repair Me if You Can&amp;quot;: Membrane Damage, Response, and Control from the Viral Perspective.</w:t>
+                <w:t xml:space="preserve">The Inflammasome Components NLRP3 and ASC Act in Concert with IRGM To Rearrange the Golgi Apparatus during Hepatitis C Virus Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie F Daussy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coralie Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah C Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Muñoz-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells9092042⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95 (3), pp.e00826-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00826-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714411v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03251892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIV-1 Env induces pexophagy and an oxidative stress leading to uninfected CD4 + T cell death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Galais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Robert-Hebmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15548627.2020.1831814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repair Me if You Can&amp;quot;: Membrane Damage, Response, and Control from the Viral Perspective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie F Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Wodrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cells9092042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726571v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISG15 deficiency and increased viral resistance in humans but not mice.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Repair Me if You Can&amp;quot;: Membrane Damage, Response, and Control from the Viral Perspective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie F Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Wodrich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms11496⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells9092042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02070604v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autophagy restricts HIV-1 infection by selectively degrading Tat in CD4+ T lymphocytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sagnier</w:t>
+                <w:t xml:space="preserve">ISG15 deficiency and increased viral resistance in humans but not mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott D Speer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie F. Daussy</w:t>
+                <w:t xml:space="preserve">Sofija Buta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Borel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Robert-Hebmann</w:t>
+                <w:t xml:space="preserve">Béatrice Payelle-Brogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Faure</w:t>
+                <w:t xml:space="preserve">Li Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 89 (1), pp.615-625. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.11496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.02174-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms11496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909014v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02070604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autophagy restricts HIV-1 infection by selectively degrading Tat in CD4+ T lymphocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie F. Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Robert-Hebmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89 (1), pp.615-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02174-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Autophagy restricts HIV-1 infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Espert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (25), pp.20752-20753. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18632/oncotarget.5123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1911,114 +2032,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de l'autophagie sélective au cours de l'infection par le VIH-1 des lymphocytes T CD4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Daussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Montpellier, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016MONTT071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01557546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2165,51 +2286,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842153v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villares" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Espert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie F Daussy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcb.2024.11.006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714239v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Cantarella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vezzoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Carnevali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Morselli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan R Zemke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae615" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726567v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Denis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ragues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Faure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Iggo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010736" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714469v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pied" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rayne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Wodrich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2022.2136604" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744301v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13071221" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03251892v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Daussy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C Monard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Guy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mu&#241;oz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00826-20" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714411v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9092042" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997474v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Galais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pradel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert-Hebmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sagnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1831814" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726571v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02070604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott D Speer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Buta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Payelle-Brogard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11496" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909014v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie F. Daussy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Borel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Faure" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02174-14" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaumelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.5123" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01557546v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016MONTT071" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abla Houmey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sadek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Daussy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chazal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v18030381" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714239v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Cantarella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vezzoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Carnevali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Morselli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan R Zemke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae615" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842153v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villares" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Espert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie F Daussy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcb.2024.11.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726567v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Denis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ragues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Faure" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Iggo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010736" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pied" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741874v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rayne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Wodrich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2022.2136604" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744301v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726569v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13071221" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03251892v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C Monard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Guy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mu&#241;oz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00826-20" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Galais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pradel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert-Hebmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sagnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1831814" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9092042" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02070604v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott D Speer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Buta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Payelle-Brogard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11496" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909014v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie F. Daussy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Borel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Faure" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02174-14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaumelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.5123" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01557546v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016MONTT071" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>