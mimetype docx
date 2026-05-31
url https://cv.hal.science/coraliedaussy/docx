--- v1 (2026-05-07)
+++ v2 (2026-05-31)
@@ -186,330 +186,330 @@
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 18 (3), pp.381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v18030381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05585660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adenovirus small E1A directs activation of Alu transcription at YAP/TEAD- and AP-1-bound enhancers through interactions with the EP400 chromatin remodeler.</w:t>
+                <w:t xml:space="preserve">Peroxisomes are underappreciated organelles hijacked by viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Cantarella</w:t>
+                <w:t xml:space="preserve">Marie Villares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Vezzoli</w:t>
+                <w:t xml:space="preserve">Lucile Espert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Carnevali</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coralie F Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkae615⟩</w:t>
+              <w:t xml:space="preserve">Trends in Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcb.2024.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714239v1</w:t>
+                <w:t xml:space="preserve">hal-04842153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peroxisomes are underappreciated organelles hijacked by viruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adenovirus small E1A directs activation of Alu transcription at YAP/TEAD- and AP-1-bound enhancers through interactions with the EP400 chromatin remodeler.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Cantarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Vezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Villares</w:t>
+                <w:t xml:space="preserve">Davide Carnevali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Espert</w:t>
+                <w:t xml:space="preserve">Marco Morselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie F Daussy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathan R Zemke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (16), pp.9481-9500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcb.2024.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkae615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842153v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TBK1 is part of a galectin 8 dependent membrane damage recognition complex and drives autophagy upon Adenovirus endosomal escape.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie F Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -612,51 +612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TBK1 is part of a galectin 8 dependent membrane damage recognition complex and drives autophagy upon Adenovirus endosomal escape.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Pied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie F Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -733,51 +733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The missing link : TBK1 connects membrane damage sensing with autophagic response upon adenovirus entry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie F Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Pied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -863,51 +863,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TBK1 is part of a galectin 8 dependent membrane damage recognition complex and drives autophagy upon Adenovirus endosomal escape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Pied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie F Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -984,51 +984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Post Entry Sorting of Adenovirus Capsids; A Chance to Change Vaccine Vector Properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie F Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Pied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1058,81 +1058,81 @@
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v13071221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726569v1</w:t>
+                <w:t xml:space="preserve">hal-04714418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Post Entry Sorting of Adenovirus Capsids; A Chance to Change Vaccine Vector Properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie F Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Pied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1162,51 +1162,51 @@
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v13071221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714418v1</w:t>
+                <w:t xml:space="preserve">hal-04726569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Inflammasome Components NLRP3 and ASC Act in Concert with IRGM To Rearrange the Golgi Apparatus during Hepatitis C Virus Infection</w:t>
               </w:r>
@@ -1320,318 +1320,318 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03251892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 Env induces pexophagy and an oxidative stress leading to uninfected CD4 + T cell death</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Repair Me if You Can&amp;quot;: Membrane Damage, Response, and Control from the Viral Perspective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie F Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Wodrich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15548627.2020.1831814⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells9092042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997474v1</w:t>
+                <w:t xml:space="preserve">hal-04714411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repair Me if You Can&amp;quot;: Membrane Damage, Response, and Control from the Viral Perspective.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HIV-1 Env induces pexophagy and an oxidative stress leading to uninfected CD4 + T cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Galais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Robert-Hebmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (9), </w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells9092042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2020.1831814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714411v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repair Me if You Can&amp;quot;: Membrane Damage, Response, and Control from the Viral Perspective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie F Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Wodrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cells9092042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726571v1</w:t>
@@ -1776,90 +1776,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autophagy restricts HIV-1 infection by selectively degrading Tat in CD4+ T lymphocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie F. Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Robert-Hebmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1936,51 +1936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Espert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (25), pp.20752-20753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2286,51 +2286,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abla Houmey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sadek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Daussy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chazal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v18030381" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714239v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Cantarella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vezzoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Carnevali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Morselli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan R Zemke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae615" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842153v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villares" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Espert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie F Daussy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcb.2024.11.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726567v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Denis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ragues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Faure" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Iggo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010736" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pied" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741874v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rayne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Wodrich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2022.2136604" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744301v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726569v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13071221" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03251892v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C Monard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Guy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mu&#241;oz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00826-20" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Galais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pradel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert-Hebmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sagnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1831814" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9092042" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02070604v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott D Speer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Buta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Payelle-Brogard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11496" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909014v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie F. Daussy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Borel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Faure" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02174-14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaumelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.5123" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01557546v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016MONTT071" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abla Houmey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sadek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Daussy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chazal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v18030381" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842153v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villares" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Espert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie F Daussy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcb.2024.11.006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714239v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Cantarella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vezzoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Carnevali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Morselli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan R Zemke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae615" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726567v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Denis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ragues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Faure" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Iggo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010736" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pied" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741874v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rayne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Wodrich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2022.2136604" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744301v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13071221" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03251892v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C Monard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Guy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mu&#241;oz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00826-20" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714411v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9092042" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Galais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pradel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert-Hebmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sagnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1831814" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02070604v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott D Speer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Buta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Payelle-Brogard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11496" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909014v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie F. Daussy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Borel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Faure" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02174-14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaumelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.5123" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01557546v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016MONTT071" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>