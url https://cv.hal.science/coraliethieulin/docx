--- v0 (2026-03-25)
+++ v1 (2026-05-14)
@@ -100,429 +100,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Responses of Human Skin and Fascia to an Innovative Stimulation Device—Shear Wave Stimulation</w:t>
+                <w:t xml:space="preserve">Contactless mechanical stimulation of the skin using shear waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Virginie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucas Ouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Privet-Thieulin</w:t>
+                <w:t xml:space="preserve">Norbert Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomimetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (8), pp.475. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 156, pp.106597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomimetics9080475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2024.106597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937527v1</w:t>
+                <w:t xml:space="preserve">hal-04937552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Automated Semantic Segmentation Methodology for Infrared Thermography Analysis of the Human Hand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Responses of Human Skin and Fascia to an Innovative Stimulation Device—Shear Wave Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Ouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melchior Arnal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hassan Zahouani</w:t>
+                <w:t xml:space="preserve">Coralie Privet-Thieulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of sensor and actuator networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jsan13060086⟩</w:t>
+              <w:t xml:space="preserve">Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (8), pp.475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomimetics9080475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937514v1</w:t>
+                <w:t xml:space="preserve">hal-04937527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless mechanical stimulation of the skin using shear waves</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucas Ouillon</w:t>
+                <w:t xml:space="preserve">An Automated Semantic Segmentation Methodology for Infrared Thermography Analysis of the Human Hand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melchior Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Bourrilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beauchamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Laroche</w:t>
+                <w:t xml:space="preserve">Hassan Zahouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 156, pp.106597. </w:t>
+              <w:t xml:space="preserve">Journal of sensor and actuator networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (6), pp.86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2024.106597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jsan13060086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937552v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface wave investigation and phenomenological analysis: Application on in vivo human cutaneous tissue</w:t>
               </w:r>
@@ -917,51 +917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Thieulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vargiolu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Zahouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Practical Aspects of Cosmetic Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32 (2), Springer International Publishing, pp.177-187, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1420,51 +1420,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Qiao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ouillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergheau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Privet-Thieulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics9080475" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Arnal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bourrilhon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beauchamps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sauvet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zahouani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jsan13060086" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937552v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106597" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084604v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djaghloul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdouni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thieulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pailler-Mattei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.103779" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489123v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zahouani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.103551" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485003v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vargiolu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2019.01.065" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937882v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Thieulin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44967-4_16" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04930960v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rakic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saulnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boulocher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01753087v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSEE001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937552v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Qiao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dumas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergheau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ouillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106597" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937527v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Privet-Thieulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics9080475" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937514v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Arnal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bourrilhon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beauchamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sauvet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zahouani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jsan13060086" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084604v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djaghloul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdouni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thieulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pailler-Mattei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.103779" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489123v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zahouani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.103551" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485003v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vargiolu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2019.01.065" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937882v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Thieulin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44967-4_16" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04930960v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rakic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saulnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boulocher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01753087v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSEE001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>