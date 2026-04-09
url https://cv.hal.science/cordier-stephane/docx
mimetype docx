--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -72,30934 +72,32441 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (200)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (201)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From cluster halides to catalysts: nanostructured molybdenum carbides for efficient hydrogen evolution reaction</w:t>
+                <w:t xml:space="preserve">Supramolecular Control of Photoinduced Electron Transfer between Tungsten Halide Clusters and Polyoxometalates in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dubois</w:t>
+                <w:t xml:space="preserve">Thi Huyen My Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Mathivet</w:t>
+                <w:t xml:space="preserve">Anam Fatima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noee Dumait</w:t>
+                <w:t xml:space="preserve">Maxime Lajoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Rault</w:t>
+                <w:t xml:space="preserve">Clément Falaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Emmanuel Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 65 (11), pp.6155-6164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5ta09668e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6c00083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540121v1</w:t>
+                <w:t xml:space="preserve">hal-05561861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Origin of Unusual Cs Atom Disorder in Cesium Octahedral Molybdenum Halide Cluster Compounds, Cs2[{Mo6Xi8}Xa6] (X = Cl and Br)</w:t>
+                <w:t xml:space="preserve">From cluster halides to catalysts: nanostructured molybdenum carbides for efficient hydrogen evolution reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norio Saito</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Guillaume Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mathivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noee Dumait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Takahiro Takei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c04648⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5ta09668e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919362v1</w:t>
+                <w:t xml:space="preserve">hal-05540121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile and Rapid Fabrication of Opal Photonic Crystals by Electrophoretic Deposition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential Packing of Cs2Mo6Br14 Cluster-Based Halide in Variable Diameter Carbon Nanotubes with Elimination and Polymerization to 1D [Mo2Br6]x Ising Model Structures by Steric Confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yousra Hattali</w:t>
+                <w:t xml:space="preserve">Éric Faulques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Le Gendre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Victor G. Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Renaud</w:t>
+                <w:t xml:space="preserve">Reza J. Kashtiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaom.4c00446⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c14883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867489v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of Nanostructured Carbide and Nitride Catalysts by Clusters Route or Laser Pyrolysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling the Origin of Unusual Cs Atom Disorder in Cesium Octahedral Molybdenum Halide Cluster Compounds, Cs2[{Mo6Xi8}Xa6] (X = Cl and Br)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzy Surblé</w:t>
+                <w:t xml:space="preserve">Norio Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lonchambon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Takeo Ohsawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noriko Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Takei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Funtai Oyobi Funmatsu Yakin ==</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2497/jjspm.16d-t18-05⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (4), pp.1909-1918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c04648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020747v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-phase reactivity of hexanuclear molybdenum [Mo&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;I&amp;lt;sub&amp;gt;14&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;2−&amp;lt;/sup&amp;gt; and its photo-fragments towards O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; : combined mass spectrometry (MS&amp;lt;sup&amp;gt;n&amp;lt;/sup&amp;gt;) and quantum chemical simulations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facile and Rapid Fabrication of Opal Photonic Crystals by Electrophoretic Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard O’hair</w:t>
+                <w:t xml:space="preserve">Clément Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Grasset</w:t>
+                <w:t xml:space="preserve">Yousra Hattali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Molard</w:t>
+                <w:t xml:space="preserve">Antoine Le Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5CP02611C⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (1), pp.153-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaom.4c00446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347040v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Packing of Cs2Mo6Br14 Cluster-Based Halide in Variable Diameter Carbon Nanotubes with Elimination and Polymerization to 1D [Mo2Br6]x Ising Model Structures by Steric Confinement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Faulques</w:t>
+                <w:t xml:space="preserve">Synthesis and Characterization of Nanostructured Carbide and Nitride Catalysts by Clusters Route or Laser Pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor G. Ivanov</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Corinne Lagrost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzy Surblé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lonchambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c14883⟩</w:t>
+              <w:t xml:space="preserve">Funtai Oyobi Funmatsu Yakin ==</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (Supplement), pp.S1291-S1297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2497/jjspm.16d-t18-05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975391v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissive supramolecular ionic crystal combining a red-NIR phosphorescent [Re6Se8CN6]4- cluster anion and a blue fluorescent tetraphenylethene counter-cation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gas-phase reactivity of hexanuclear molybdenum [Mo&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;I&amp;lt;sub&amp;gt;14&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;2−&amp;lt;/sup&amp;gt; and its photo-fragments towards O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; : combined mass spectrometry (MS&amp;lt;sup&amp;gt;n&amp;lt;/sup&amp;gt;) and quantum chemical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cordier</w:t>
+                <w:t xml:space="preserve">Aikaterini Tsirkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Brylev</w:t>
+                <w:t xml:space="preserve">Nina Tyminska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Bouit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Richard O’hair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4DT01488J⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5CP02611C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634701v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of an Aromatic Sulfonate Ligand on the Photovoltaic Performance of Molybdenum Cluster-Sensitized Solar Cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular heterometallic clusters [Re6−xMoxS8L6] (x = 2–3, L = py, etpy, tbp): negligible influence of the x value on the crystal structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satoshi Ishii</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Tatiana I. Lappi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakov Gaifulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taisiya S. Sukhikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoria K. Gaifulina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Yanshole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.3c02823⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Crystengcomm, 26 (12), pp.1720-1729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ce01229h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395221v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular heterometallic clusters [Re6−xMoxS8L6] (x = 2–3, L = py, etpy, tbp): negligible influence of the x value on the crystal structures</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of an Aromatic Sulfonate Ligand on the Photovoltaic Performance of Molybdenum Cluster-Sensitized Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vadim Yanshole</w:t>
+                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Ishii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ce01229h⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Acs Applied Energy Materials, 7 (2), pp.760-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.3c02823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506312v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterometallic {Re4Mo2Qi8} Cluster-Based Building Blocks: Towards the Rational Nanoarchitectonics of Optimized Photoelectrodes for Solar Cells and Water Splitting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Emissive supramolecular ionic crystal combining a red-NIR phosphorescent [Re6Se8CN6]4- cluster anion and a blue fluorescent tetraphenylethene counter-cation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Kashnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Brylev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Bouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ngan T.K. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3tc04635d⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (29), pp.12047-12051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4DT01488J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04598815v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced photoluminescence of hexamolybdenum cluster by anodic aluminum oxide photonic crystals</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Heterometallic {Re4Mo2Qi8} Cluster-Based Building Blocks: Towards the Rational Nanoarchitectonics of Optimized Photoelectrodes for Solar Cells and Water Splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana I. Lappi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noee Dumait</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakov Gaifulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngan T.K. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2024.136144⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (19), pp.6974-6984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3tc04635d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04479203v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Game of Crowns: Na+ Is Coming! Red NIR-Emissive Hybrid Liquid Crystals Containing Discotic Crown Ethers and Na2Mo6X8 Cl-i(6) (X-i = Cl or Br)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Noeie Dumait</w:t>
+                <w:t xml:space="preserve">Enhanced photoluminescence of hexamolybdenum cluster by anodic aluminum oxide photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Taupier</w:t>
+                <w:t xml:space="preserve">Hiroyo Segawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noee Dumait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.39752-39764. </w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Materials Letters, 361, pp.136144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c08441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2024.136144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192592v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophilic and nucleophilic gas phase reactivity of the Janus cluster-based anions [{Mo 6 Cl 8 }Cl 5 □] − (□ = lacuna)</w:t>
+                <w:t xml:space="preserve">Supramolecular Host–Guest Assemblies of [M6Cl14]2–, M = Mo, W, Clusters with γ-Cyclodextrin for the Development of CLUSPOMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Denis</w:t>
+                <w:t xml:space="preserve">Anton Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Tymínska</w:t>
+                <w:t xml:space="preserve">Pavel Abramov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Delhaye</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Mohamed Haouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Gerbaux</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3CC01187A⟩</w:t>
+              <w:t xml:space="preserve">Inorganics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (2), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/inorganics11020077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087734v1</w:t>
+                <w:t xml:space="preserve">hal-04046565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light harvesting hexamolybdenum cluster integrated with the 3D ordered semiconductor inverse opals for optoelectronic property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.K.N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.K.N. Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Grasset</w:t>
+                <w:t xml:space="preserve">S. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cordier</w:t>
+                <w:t xml:space="preserve">N. Dumait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ishii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27, pp.101351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtchem.2022.101351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced NH3 Sensing Performance of Mo Cluster-MoS2 Nanocomposite Thin Films via the Sulfurization of Mo6 Cluster Iodides Precursor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Game of Crowns: Na+ Is Coming! Red NIR-Emissive Hybrid Liquid Crystals Containing Discotic Crown Ethers and Na2Mo6X8 Cl-i(6) (X-i = Cl or Br)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiqi Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Grasset</w:t>
+                <w:t xml:space="preserve">Philipp Ehni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuji Masubuchi</w:t>
+                <w:t xml:space="preserve">Max Ebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshihiro Shimada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
+                <w:t xml:space="preserve">Noeie Dumait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Taupier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano13030478⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.39752-39764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c08441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957690v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible and Transparent Luminescent Cellulose-Transition Metal Cluster Composites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrophilic and nucleophilic gas phase reactivity of the Janus cluster-based anions [{Mo 6 Cl 8 }Cl 5 □] − (□ = lacuna)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Artzner</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Antoine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Tymínska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano13030580⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59, pp.6243-6246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3CC01187A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013740v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEGylated poly(lactic-co-glycolic acid) nanoparticles doped with molybdenum-iodide nanoclusters as a promising photodynamic therapy agent against ovarian cancer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced NH3 Sensing Performance of Mo Cluster-MoS2 Nanocomposite Thin Films via the Sulfurization of Mo6 Cluster Iodides Precursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Martinais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Meiqi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuji Masubuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshihiro Shimada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ma00206c⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano13030478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192815v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From K-6[Re6-xMoxS8(CN)(5)] Solid Solution to Individual Cluster Complexes: Separation and Investigation of [Re4Mo2S8(CN)(6)](n-) and [Re3Mo3S8(CN)(6)](n-) Heterometallic Clusters</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flexible and Transparent Luminescent Cellulose-Transition Metal Cluster Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierric Lemoine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noee Dumait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28155875⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano13030580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193503v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playing with [{(Mo6Br6Se2i)-Se-i}(CN)(a)(6)](4-) Cluster Building Blocks and Mn(salen)(+) Nodes for the Crystal Engineering of Inorganic Coordination Polymers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PEGylated poly(lactic-co-glycolic acid) nanoparticles doped with molybdenum-iodide nanoclusters as a promising photodynamic therapy agent against ovarian cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria S. S. Tarasenko</w:t>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Yu. Ledneva</w:t>
+                <w:t xml:space="preserve">Gilles Dollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolai G. G. Naumov</w:t>
+                <w:t xml:space="preserve">Nolwenn Brandhonneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Audebrand</w:t>
+                <w:t xml:space="preserve">Sophie Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 649 (14), pp.e202300070. </w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (15), pp.3207-3214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/zaac.202300070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3ma00206c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167261v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cs(2)Ln(3)CuS(8) (Ln = La-Nd, Sm-Tb): Synthesis, Crystal Structure, and Magnetic and Optical Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From K-6[Re6-xMoxS8(CN)(5)] Solid Solution to Individual Cluster Complexes: Separation and Investigation of [Re4Mo2S8(CN)(6)](n-) and [Re3Mo3S8(CN)(6)](n-) Heterometallic Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana I. Lappi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana A. Pomelova</w:t>
+                <w:t xml:space="preserve">Yakov M. Gayfulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlene Delacotte</w:t>
+                <w:t xml:space="preserve">Carmelo Prestipino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia V. Kuratieva</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierric Lemoine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (17), pp.6586-6597. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (15), pp.5875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28155875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088900v1</w:t>
+                <w:t xml:space="preserve">hal-04193503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidences of the non-stoichiometry and control of the composition of the cluster-based solid solution K6[Re6-xMoxS8(CN)5] (x=2.75-3.63)</w:t>
+                <w:t xml:space="preserve">Playing with [{(Mo6Br6Se2i)-Se-i}(CN)(a)(6)](4-) Cluster Building Blocks and Mn(salen)(+) Nodes for the Crystal Engineering of Inorganic Coordination Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Lappi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vadim Yanshole</w:t>
+                <w:t xml:space="preserve">Gilles Daigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Cordier</w:t>
+                <w:t xml:space="preserve">Maria S. S. Tarasenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay Naumov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandra Yu. Ledneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai G. G. Naumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Audebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2022.123785⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 649 (14), pp.e202300070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zaac.202300070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966567v1</w:t>
+                <w:t xml:space="preserve">hal-04167261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced electron transfer between a noble-metal-free [Mo(6)I(8)Cl(6)](2-) cluster and polyoxometalates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidences of the non-stoichiometry and control of the composition of the cluster-based solid solution K6[Re6-xMoxS8(CN)5] (x=2.75-3.63)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Falaise</w:t>
+                <w:t xml:space="preserve">Tatiana Lappi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakov Gaifulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Yanshole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
+                <w:t xml:space="preserve">Stephane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Haouas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nikolay Naumov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59, pp.10988-10991. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 319, pp.123785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3cc03334a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2022.123785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196532v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoarchitectonics of Metal Atom Cluster-Based Building Blocks Applied to the Engineering of Photoelectrodes for Solar Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Photoinduced electron transfer between a noble-metal-free [Mo(6)I(8)Cl(6)](2-) cluster and polyoxometalates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anam Fatima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yakov Gayfulin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Grasset</w:t>
+                <w:t xml:space="preserve">Yevheniia Smortsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Falaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar RRL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/solr.202201037⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59, pp.10988-10991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3cc03334a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011024v1</w:t>
+                <w:t xml:space="preserve">hal-04196532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Solid-State Cluster Compounds to Functional PMMA-Based Composites with UV and NIR Blocking Properties, and Tuned Hues</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cs(2)Ln(3)CuS(8) (Ln = La-Nd, Sm-Tb): Synthesis, Crystal Structure, and Magnetic and Optical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumaya Khlifi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Lebastard</w:t>
+                <w:t xml:space="preserve">Tatiana A. Pomelova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlene Delacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia V. Kuratieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano13010144⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (17), pp.6586-6597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969063v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular Host–Guest Assemblies of [M6Cl14]2–, M = Mo, W, Clusters with γ-Cyclodextrin for the Development of CLUSPOMs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nanoarchitectonics of Metal Atom Cluster-Based Building Blocks Applied to the Engineering of Photoelectrodes for Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Lappi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakov Gayfulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/inorganics11020077⟩</w:t>
+              <w:t xml:space="preserve">Solar RRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.2201037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/solr.202201037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046565v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoarchitectonics of Glass Coatings for Near-Infrared Shielding: From Solid-State Cluster-Based Niobium Chlorides to the Shaping of Nanocomposite Films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">From Solid-State Cluster Compounds to Functional PMMA-Based Composites with UV and NIR Blocking Properties, and Tuned Hues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wilmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Khlifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lebastard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luke Macaleese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c00308⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano13010144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681057v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudospin-phonon pretransitional dynamics in lead halide hybrid perovskites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molybdenum-Iodine Cluster Loaded Polymeric Nanoparticles Allowing a Coupled Therapeutic Action with Low Side Toxicity for Treatment of Ovarian Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Rufflé</w:t>
+                <w:t xml:space="preserve">A Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Clément</w:t>
+                <w:t xml:space="preserve">S Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Vialla</w:t>
+                <w:t xml:space="preserve">S Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (2), pp.024306. </w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 111 (12), pp.3377-3383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.105.024306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xphs.2022.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546784v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NaGdS2: A Promising Sulfide for Cryogenic Magnetic Cooling</w:t>
+                <w:t xml:space="preserve">Surface Plasmon Tunability of Core-Shell Au@Mo(6) Nanoparticles by Shell Thickness Modification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Delacotte</w:t>
+                <w:t xml:space="preserve">Flavien Sciortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Pomelova</w:t>
+                <w:t xml:space="preserve">Ovidiu Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Stephant</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vasilios Karanikolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c04105⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (9), pp.2150-2157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c03853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622938v1</w:t>
+                <w:t xml:space="preserve">hal-03594187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution of the Cationic Distribution in Synthetic Germanite Cu22Fe8Ge4S32 by an Experimental Combinatorial Approach Based on Synchrotron Resonant Powder Diffraction Data: A Case Study and Guidelines for Analogous Compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of the Ambipolar Behavior of Mo(6) Cluster Iodides in All-Inorganic Solar Cells: A New Example of Nanoarchitectonic Concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Paradis-Fortin</w:t>
+                <w:t xml:space="preserve">Noée Dumait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lemoine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Elkaïm</w:t>
+                <w:t xml:space="preserve">Nicolas Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c01561⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.1347-1354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c17845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798826v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-dependent ionic-electronic conduction in an amorphous octahedral molybdenum cluster thin film</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NaGdS2: A Promising Sulfide for Cryogenic Magnetic Cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Delacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Pomelova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stephant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenshi Harada</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Luke Macaleese</w:t>
+                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPG Asia Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41427-022-00366-8⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (4), pp.1829-1837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c04105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619233v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octahedral Molybdenum Cluster-Based Single Crystals as Fabry–Pérot Microresonators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pseudospin-phonon pretransitional dynamics in lead halide hybrid perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Segura-Sanchis</w:t>
+                <w:t xml:space="preserve">Philippe Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fenollosa</w:t>
+                <w:t xml:space="preserve">Benoît Rufflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Rodriguez</w:t>
+                <w:t xml:space="preserve">Sébastien Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Molard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Rémy Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (1), pp.60-65. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (2), pp.024306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.1c01144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.105.024306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556829v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of Octahedral Metal Halide Clusters by Host–Guest Complexation with γ-Cyclodextrin: Toward Nontoxic Luminescent Compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haouas</w:t>
+                <w:t xml:space="preserve">Nanoarchitectonics of Glass Coatings for Near-Infrared Shielding: From Solid-State Cluster-Based Niobium Chlorides to the Shaping of Nanocomposite Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wilmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darya Evtushok</w:t>
+                <w:t xml:space="preserve">C. Comby-Zerbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Pozmogova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Golubeva</w:t>
+                <w:t xml:space="preserve">Luke Macaleese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c02468⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (18), pp.21116-21130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c00308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774212v1</w:t>
+                <w:t xml:space="preserve">hal-03681057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on functional nanoarchitectonics nanocomposites based on octahedral metal atom clusters (Nb-6, Mo-6, Ta-6, W-6, Re-6): inorganic 0D and 2D powders and films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxence Wilmet</w:t>
+                <w:t xml:space="preserve">Resolution of the Cationic Distribution in Synthetic Germanite Cu22Fe8Ge4S32 by an Experimental Combinatorial Approach Based on Synchrotron Resonant Powder Diffraction Data: A Case Study and Guidelines for Analogous Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Paradis-Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noée Dumait</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adèle Renaud</w:t>
+                <w:t xml:space="preserve">P. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guilmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Malaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Elkaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14686996.2022.2119101⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (16), pp.7434-7445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c01561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828114v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Venture of Metal Cluster and Amphiphilic Cationic Minidendron Resulting in Near Infrared Emissive Lamellar Ionic Liquid Crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angelika Baro</w:t>
+                <w:t xml:space="preserve">Octahedral Molybdenum Cluster-Based Single Crystals as Fabry–Pérot Microresonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Segura-Sanchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fenollosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.60-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.1c01144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202103446⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03467593v1</w:t>
+                <w:t xml:space="preserve">hal-03556829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance {Nb5TaX12}@PVP (X = Cl, Br) cluster-based nanocomposites coatings for solar glazing applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Light-dependent ionic-electronic conduction in an amorphous octahedral molybdenum cluster thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenshi Harada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Comby-Zerbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Macaleese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14686996.2022.2105659⟩</w:t>
+              <w:t xml:space="preserve">NPG Asia Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41427-022-00366-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797238v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the Deposition Process of Nanoarchitectonic Nanocomposites Based on {Nb(6-x)Ta(x)X(i)(12)}(n+) Octahedral Cluster-Based Building Blocks (X(i) = Cl, Br; 0 ≤ x ≤ 6, n = 2, 3, 4) for UV-NIR Blockers Coating Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A review on functional nanoarchitectonics nanocomposites based on octahedral metal atom clusters (Nb-6, Mo-6, Ta-6, W-6, Re-6): inorganic 0D and 2D powders and films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngan T.K. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wilmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L Macaleese</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noée Dumait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12122052⟩</w:t>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.547-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14686996.2022.2119101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716570v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reentrant structural and optical properties of organic-inorganic hybrid metal cluster compound ((n-C4H9)(4)N)(2)[(Mo6Bri8Br6a)]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Stabilization of Octahedral Metal Halide Clusters by Host–Guest Complexation with γ-Cyclodextrin: Toward Nontoxic Luminescent Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darya Evtushok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Pozmogova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Golubeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1ce01033f⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (36), pp.14462-14469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c02468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512473v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Plasmon Tunability of Core-Shell Au@Mo(6) Nanoparticles by Shell Thickness Modification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Joint Venture of Metal Cluster and Amphiphilic Cationic Minidendron Resulting in Near Infrared Emissive Lamellar Ionic Liquid Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Ebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noee Dumait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Baro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c03853⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (3), pp.e202103446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202103446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594187v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of the Ambipolar Behavior of Mo(6) Cluster Iodides in All-Inorganic Solar Cells: A New Example of Nanoarchitectonic Concept</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barreau</w:t>
+                <w:t xml:space="preserve">High performance {Nb5TaX12}@PVP (X = Cl, Br) cluster-based nanocomposites coatings for solar glazing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wilmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Comby-Zerbino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Macaleese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c17845⟩</w:t>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.446-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14686996.2022.2105659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514343v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molybdenum-Iodine Cluster Loaded Polymeric Nanoparticles Allowing a Coupled Therapeutic Action with Low Side Toxicity for Treatment of Ovarian Cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Cordier</w:t>
+                <w:t xml:space="preserve">Reentrant structural and optical properties of organic-inorganic hybrid metal cluster compound ((n-C4H9)(4)N)(2)[(Mo6Bri8Br6a)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norio Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiki Nishiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshitaka Matsushita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiki Wada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xphs.2022.09.010⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (3), pp.465-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ce01033f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798618v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile and scalable design of light-emitting and ROS-generating hybrid materials made of polyurea gels embedding a molybdenum cluster-based salt</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Controlling the Deposition Process of Nanoarchitectonic Nanocomposites Based on {Nb(6-x)Ta(x)X(i)(12)}(n+) Octahedral Cluster-Based Building Blocks (X(i) = Cl, Br; 0 ≤ x ≤ 6, n = 2, 3, 4) for UV-NIR Blockers Coating Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wilmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Comby-Zerbino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Macaleese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (12), pp.2052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12122052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1dt00962a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03281343v1</w:t>
+                <w:t xml:space="preserve">hal-03716570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of novel hexamolybdenum cluster-functionalized copper hydroxide nanocomposites and its catalytic activity for organic molecule degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bourgès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Naka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noée Dumait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (1), pp.758-771. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14686996.2021.1961559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molybdenum cluster loaded PLGA nanoparticles as efficient tools against epithelial ovarian cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Brandhonneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Dumait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 592, pp.120079. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.120079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding the Toolbox of Octahedral Molybdenum Clusters and Nanocomposites Made Thereof: Evidence of Two-Photon Absorption Induced NIR Emission and Singlet Oxygen Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Khlifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Taupier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noée Dumait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60 (8), pp.5446-5451. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c00517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electronic properties of the metal cluster-based compounds including high concentration of solvent molecules</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Facile and scalable design of light-emitting and ROS-generating hybrid materials made of polyurea gels embedding a molybdenum cluster-based salt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natana A. M. de Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noée Dumait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Takeo Ohsawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/zaac.202000427⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (25), pp.8907-8916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1dt00962a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190344v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidencing ((n-C4H9)(4)N)(2)[W6I14] red-NIR emission and singlet oxygen generation by two photon absorption dagger</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Structural and electronic properties of the metal cluster-based compounds including high concentration of solvent molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norio Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshitaka Matsushita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeo Ohsawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1cc00751c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 647 (7), pp.751-758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zaac.202000427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190420v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular frameworks based on rhenium clusters using the synthons approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y.V. Mironov</w:t>
+                <w:t xml:space="preserve">Evidencing ((n-C4H9)(4)N)(2)[W6I14] red-NIR emission and singlet oxygen generation by two photon absorption dagger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Taupier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.G. Naumov</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Paofai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (9), pp.2662. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (33), pp.4003-4006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26092662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1cc00751c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249632v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Properties of Edge-Bridged Bromide Tantalum Clusters in the Solid-State, in Solution and vice-versa: An Intertwined Experimental and Modelling Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Flavien Sciortino</w:t>
+                <w:t xml:space="preserve">Supramolecular frameworks based on rhenium clusters using the synthons approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Audebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Zerbino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luke Macaleese</w:t>
+                <w:t xml:space="preserve">A. Demont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.E. Osta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.V. Mironov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.G. Naumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0DT04200E⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (9), pp.2662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26092662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208710v1</w:t>
+                <w:t xml:space="preserve">hal-03249632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable photo-induced electronic property of octahedral metal clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Berthebaud</w:t>
+                <w:t xml:space="preserve">Revisiting Properties of Edge-Bridged Bromide Tantalum Clusters in the Solid-State, in Solution and vice-versa: An Intertwined Experimental and Modelling Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wilmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Sciortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Zerbino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Macaleese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mlblux.2021.100079⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (23), pp.8002-8016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0DT04200E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219804v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(dimethylsiloxane) functionalized with complementary organic and inorganic emitters for the design of white emissive waveguides</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Tunable photo-induced electronic property of octahedral metal clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noée Dumait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Huriye Akdas-Kilic</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Letters: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.100079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mlblux.2021.100079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1tc01229k⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03245230v1</w:t>
+                <w:t xml:space="preserve">hal-03219804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Sulfurization Process on Octahedral Molybdenum Cluster from Mo&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; Cluster to MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Nanosheet</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Poly(dimethylsiloxane) functionalized with complementary organic and inorganic emitters for the design of white emissive waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Khlifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noée Dumait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Toshihiro Shimada</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huriye Akdas-Kilic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (22), pp.7094-7102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1tc01229k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.904.334⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03720900v1</w:t>
+                <w:t xml:space="preserve">hal-03245230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From molecules to nanovectors: Current state of the art and applications of photosensitizers in photodynamic therapy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of Sulfurization Process on Octahedral Molybdenum Cluster from Mo&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; Cluster to MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Nanosheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei Qi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noée Dumait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Koffi Kowouvi</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshihiro Shimada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.120763⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 904, pp.334-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.904.334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282740v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Structure, and Spectroscopic Study of Redox-Active Heterometallic Cluster-Based Complexes [Re(5)MoSe(8)(CN)(6)](n)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Taisiya S Sukhikh</w:t>
+                <w:t xml:space="preserve">Host in Host Supramolecular Core-Shell Type Systems Based on Giant Ring-Shaped Polyoxometalates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Falaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Khlifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxim R Ryzhikov</w:t>
+                <w:t xml:space="preserve">Pierre Bauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vadim V Yanshole</w:t>
+                <w:t xml:space="preserve">Philipp Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Shepard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c00763⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (25), pp.14146-14153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202102507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247561v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host in Host Supramolecular Core-Shell Type Systems Based on Giant Ring-Shaped Polyoxometalates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bauduin</w:t>
+                <w:t xml:space="preserve">From molecules to nanovectors: Current state of the art and applications of photosensitizers in photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Brandhonneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Schmid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Shepard</w:t>
+                <w:t xml:space="preserve">Koffi Kowouvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202102507⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 604, pp.120763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.120763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194295v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of a new ordered form of ammonium hydrogen succinate NH4HC4H4O4</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noee Dumait</w:t>
+                <w:t xml:space="preserve">Synthesis, Structure, and Spectroscopic Study of Redox-Active Heterometallic Cluster-Based Complexes [Re(5)MoSe(8)(CN)(6)](n)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoria K Muravieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dorcet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ivan P Loginov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taisiya S Sukhikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim R Ryzhikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim V Yanshole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10870-018-0757-8⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (12), pp.8838-8850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c00763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127330v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct evidence of weakly dispersed and strongly anharmonic optical phonons in hybrid perovskites</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Original Synthesis of Molybdenum Nitrides Using Metal Cluster Compounds as Precursors: Applications in Heterogeneous Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Raymond</w:t>
+                <w:t xml:space="preserve">Kevin Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Kaper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noee Dumait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-020-0313-7⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (14), pp.6026-6034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c01369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507269v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of hollow silica nanocomposite functionalized with UV absorbable molybdenum cluster</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoshio Matsui</w:t>
+                <w:t xml:space="preserve">Direct evidence of weakly dispersed and strongly anharmonic optical phonons in hybrid perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afonso da Cunha Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Paofai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (48), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-020-0313-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apt.2019.12.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02531296v1</w:t>
+                <w:t xml:space="preserve">hal-02507269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, microstructure and thermoelectric properties of germanite-type Cu22Fe8Ge4S32 compounds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal structure of a new ordered form of ammonium hydrogen succinate NH4HC4H4O4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noee Dumait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154767⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (1), pp.35-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10870-018-0757-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569943v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the alumino-boron carbide Al3BC a promising thermoelectric material? A computational exploration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Boucher</w:t>
+                <w:t xml:space="preserve">Preparation and characterization of hollow silica nanocomposite functionalized with UV absorbable molybdenum cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Yoshio Matsui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 104, pp.106205. </w:t>
+              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (2), pp.895-903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2020.106205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apt.2019.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569949v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From supramolecular to solid state chemistry: crystal engineering of luminescent materials by trapping molecular clusters in an aluminium-based host matrix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clement Falaise</w:t>
+                <w:t xml:space="preserve">Structure, microstructure and thermoelectric properties of germanite-type Cu22Fe8Ge4S32 compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Paradis-Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ivanov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Molard</w:t>
+                <w:t xml:space="preserve">G. Guélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Amela-Cortés</w:t>
+                <w:t xml:space="preserve">V. Pavan Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael A. Shestopalov</w:t>
+                <w:t xml:space="preserve">C. Prestipino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Horizons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (9), pp.2399-2406. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 831, pp.154767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0mh00637h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948359v1</w:t>
+                <w:t xml:space="preserve">hal-02569943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zn-Al layered double hydroxide-based nanocomposite functionalized with an octahedral molybdenum cluster exhibiting prominent photoactive and oxidation properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is the alumino-boron carbide Al3BC a promising thermoelectric material? A computational exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.Y. Matsui</w:t>
+                <w:t xml:space="preserve">A. Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoto Shirahata</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A. Riot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105765⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104, pp.106205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2020.106205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931981v1</w:t>
+                <w:t xml:space="preserve">hal-02569949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLGA nanoparticles embedding molybdenum cluster salts: Influence of chemical composition on physico-chemical properties, encapsulation efficiencies, colloidal stabilities and in vitro release</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">From supramolecular to solid state chemistry: crystal engineering of luminescent materials by trapping molecular clusters in an aluminium-based host matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Falaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Shestopalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119025⟩</w:t>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (9), pp.2399-2406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0mh00637h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472161v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Resolved In Situ Neutron Diffraction Study of Cu22Fe8Ge4S32 Germanite: A Guide for the Synthesis of Complex Chalcogenides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Raveau</w:t>
+                <w:t xml:space="preserve">Zn-Al layered double hydroxide-based nanocomposite functionalized with an octahedral molybdenum cluster exhibiting prominent photoactive and oxidation properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.K.N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.Y. Matsui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoto Shirahata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dumait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c03219⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 196, pp.105765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105509v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-erasable inkless imprinting using a dual emitting hybrid organic-inorganic material</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PLGA nanoparticles embedding molybdenum cluster salts: Influence of chemical composition on physico-chemical properties, encapsulation efficiencies, colloidal stabilities and in vitro release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Amela-Cortes</w:t>
+                <w:t xml:space="preserve">G Dollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Akdas-Kiliç</w:t>
+                <w:t xml:space="preserve">M Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35, pp.34-41. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 576, pp.119025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mattod.2019.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865283v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switchable Two-Dimensional Waveguiding Abilities of Luminescent Hybrid Nanocomposites for Active Solar Concentrators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+                <w:t xml:space="preserve">Time-Resolved In Situ Neutron Diffraction Study of Cu22Fe8Ge4S32 Germanite: A Guide for the Synthesis of Complex Chalcogenides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Paradis-Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noée Dumait</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
+                <w:t xml:space="preserve">P. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Prestipino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ventrapati Pavan Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b23055⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (20), pp.8993-9000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c03219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533161v1</w:t>
+                <w:t xml:space="preserve">hal-03105509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zn-Al Layered Double Hydroxide Film Functionalized by a Luminescent Octahedral Molybdenum Cluster: Ultraviolet-Visible Photoconductivity Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noee Dumait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (36), pp.40495-40509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.0c10487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrin-Assisted Hierarchical Aggregation of Dawson-type Polyoxometalate in the Presence of {Re6Se8} Based Clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Switchable Two-Dimensional Waveguiding Abilities of Luminescent Hybrid Nanocomposites for Active Solar Concentrators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Khlifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noée Dumait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01160⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (12), pp.14400-14407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b23055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930227v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original Synthesis of Molybdenum Nitrides Using Metal Cluster Compounds as Precursors: Applications in Heterogeneous Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Guy</w:t>
+                <w:t xml:space="preserve">Cyclodextrin-Assisted Hierarchical Aggregation of Dawson-type Polyoxometalate in the Presence of {Re6Se8} Based Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Falaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Tessier</w:t>
+                <w:t xml:space="preserve">Alexandra A Shmakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Kaper</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noee Dumait</w:t>
+                <w:t xml:space="preserve">Nathalie Leclerc-Laronze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (14), pp.6026-6034. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (16), pp.11396-11406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c01369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928629v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ITO@SiO2 and ITO@{M6Br12}@SiO2 (M = Nb, Ta) nanocomposite films for ultraviolet-near infrared shielding</w:t>
+                <w:t xml:space="preserve">Self-erasable inkless imprinting using a dual emitting hybrid organic-inorganic material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanghui Chen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Noee Dumait</w:t>
+                <w:t xml:space="preserve">S. Khlifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ourania Makrygenni</w:t>
+                <w:t xml:space="preserve">N. Fournier Le Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Paofai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Akdas-Kiliç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9na00400a⟩</w:t>
+              <w:t xml:space="preserve">Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35, pp.34-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mattod.2019.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359972v1</w:t>
+                <w:t xml:space="preserve">hal-02865283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octahedral molybdenum cluster as a photoactive antimicrobial additive to a fluoroplastic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supramolecular Anchoring of Octahedral Molybdenum Clusters onto Graphene and Their Synergies in Photocatalytic Water Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri A Vorotnikov</w:t>
+                <w:t xml:space="preserve">Marta Feliz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darya V Evtushok</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Molard</w:t>
+                <w:t xml:space="preserve">Pedro Atienzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noee Dumait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 105, pp.110150. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (22), pp.15443-15454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2019.110150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307080v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apical Cyanide Ligand Substitution in Heterometallic Clusters [Re(3)Mo(3)Q(8)(CN)(6)](n-) (Q = S, Se)</w:t>
+                <w:t xml:space="preserve">Transparent functional nanocomposite films based on octahedral metal clusters synthesis by electrophoretic deposition process and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktoria K. Muravieva</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Taisiya S. Sukhikh</w:t>
+                <w:t xml:space="preserve">Ngan Thi Kim Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshio Matsui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wilmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoto Shirahata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201900198⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (3), pp.181647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.181647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177798v1</w:t>
+                <w:t xml:space="preserve">hal-02120808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring heterometallic cluster functional building blocks: synthesis, separation, structural and DFT studies of [Re6-xMoxSe8(CN)6]n</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V K Muravieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">y M Gayfulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Prestipino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M R Ryzhikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (66), pp.15040-15045. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201903321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent functional nanocomposite films based on octahedral metal clusters synthesis by electrophoretic deposition process and characterization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ITO@SiO2 and ITO@{M6Br12}@SiO2 (M = Nb, Ta) nanocomposite films for ultraviolet-near infrared shielding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dubernet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Wanghui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wilmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Naoto Shirahata</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noee Dumait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourania Makrygenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.181647⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (9), pp.3693-3698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9na00400a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120808v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation by electrophoretic deposition of molybdenum iodide cluster-based functional nanostructured photoelectrodes for solar cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Octahedral molybdenum cluster as a photoactive antimicrobial additive to a fluoroplastic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Grasset</w:t>
+                <w:t xml:space="preserve">Natalia A Vorotnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
+                <w:t xml:space="preserve">Alexander y Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Guillon</w:t>
+                <w:t xml:space="preserve">Yuri A Vorotnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darya V Evtushok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.05.154⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.110150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2019.110150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160209v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure of Layered Cyano-Bridged Coordination Polymers [M(NH3)6]4[{M(NH3)2} {Re3Mo3Se8(CN)6}2]·15H2O (M = Co, Ni)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apical Cyanide Ligand Substitution in Heterometallic Clusters [Re(3)Mo(3)Q(8)(CN)(6)](n-) (Q = S, Se)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoria K. Muravieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakov M. Gayfulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana I. Lappi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taisiya S. Sukhikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S002247661901013X⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (22), pp.2685-2690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201900198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161849v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-Exclusion Mechanism Driving Host-Guest Interactions between Octahedral Rhenium Clusters and Cyclodextrins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation by electrophoretic deposition of molybdenum iodide cluster-based functional nanostructured photoelectrodes for solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Laouer</w:t>
+                <w:t xml:space="preserve">A. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.K.N. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Hache</w:t>
+                <w:t xml:space="preserve">F. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Changenet</w:t>
+                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02048⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 317, pp.737-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.05.154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307027v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When a red NIR emissive Cs2[Mo6Br14] interacts with an active diureasil-PEO matrix design of tunable and white light emitting hybrid material</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal Structure of Layered Cyano-Bridged Coordination Polymers [M(NH3)6]4[{M(NH3)2} {Re3Mo3Se8(CN)6}2]·15H2O (M = Co, Ni)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natana Aparecida Martins de Jesus</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V.K. Muravieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.G. Naumov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201903892⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (1), pp.99-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S002247661901013X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307028v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red-NIR luminescence of Mo 6 monolayered assembly directly anchored on Au(001)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size-Exclusion Mechanism Driving Host-Guest Interactions between Octahedral Rhenium Clusters and Cyclodextrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton A Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Falaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Molard</w:t>
+                <w:t xml:space="preserve">Kevin Laouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Costuas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierric Lemoine</w:t>
+                <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Gautier</w:t>
+                <w:t xml:space="preserve">Pascale Changenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Horizons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (9), pp.1828-1833. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (19), pp.13184-13194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9mh00724e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332145v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular Anchoring of Octahedral Molybdenum Clusters onto Graphene and Their Synergies in Photocatalytic Water Reduction</w:t>
+                <w:t xml:space="preserve">Red-NIR luminescence of Mo 6 monolayered assembly directly anchored on Au(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Feliz</w:t>
+                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Atienzar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Lemoine</w:t>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02529⟩</w:t>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (9), pp.1828-1833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9mh00724e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364865v1</w:t>
+                <w:t xml:space="preserve">hal-02332145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of interpenetrating cluster-based frameworks promoted by N–H⋯X hydrogen bonds: synthesis, structures and properties of {[Cd(NH 3 ) 4 ] 3 [Re 3 Mo 3 Se 8 (CN) 6 ]}X (X = Cl, Br and I)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yakov Gayfulin</w:t>
+                <w:t xml:space="preserve">When a red NIR emissive Cs2[Mo6Br14] interacts with an active diureasil-PEO matrix design of tunable and white light emitting hybrid material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ferreira Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natana Aparecida Martins de Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Paofai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierric Lemoine</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CE00527C⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (67), pp.15248-15251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201903892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354501v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to lanthanoid telluride nanoparticles: Liquid exfoliation of LnTe3 (Ln = La, Ho)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molybdenum cluster loaded PLGA nanoparticles: An innovative theranostic approach for the treatment of ovarian cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.E. Khandarkhaeva</w:t>
+                <w:t xml:space="preserve">N. Brandhonneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.A. Nebogatikova</w:t>
+                <w:t xml:space="preserve">T. Hatahet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 228, pp.261-266. </w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125, pp.95-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2017.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2018.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671632v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Atom Clusters as Building Blocks for Multifunctional Proton-Conducting Materials: Theoretical and Experimental Characterization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-volatile resistive switching in the Mott insulator (V1-xCrx)(2)O-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Cuny</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Serge Paofai</w:t>
+                <w:t xml:space="preserve">M. Querre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b00340⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 536, pp.327-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2017.10.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862462v1</w:t>
+                <w:t xml:space="preserve">hal-01807075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lord of The Crowns A New Precious in the Kingdom of Clustomesogens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+                <w:t xml:space="preserve">Evaluation of functional SiO2 nanoparticles toxicity by a 3D culture model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pellen-Mussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tricot-Doleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Neaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nerambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Cabello-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201806556⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (5), pp.3148-3157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2018.14619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862500v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring the self-assembling abilities of functional hybrid nanomaterials from rod-like to disk-like clustomesogens based on a luminescent {Mo6Br8}(4+) inorganic cluster core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gandubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanta Kumar Nayak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Vicent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (10), pp.2556-2564. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c7tc05412b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of interpenetrating cluster-based frameworks promoted by N-HX hydrogen bonds synthesis, structures and properties of {[Cd(NH3)(4)](3)[Re3Mo3Se8(CN)(6)]}X (X = Cl, Br and I)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoria K. Muravieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakov M. Gayfulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay G. Naumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (29), pp.4164-4172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8ce00527c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic softness of hybrid lead halide perovskites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stabilization of interpenetrating cluster-based frameworks promoted by N–H⋯X hydrogen bonds: synthesis, structures and properties of {[Cd(NH 3 ) 4 ] 3 [Re 3 Mo 3 Se 8 (CN) 6 ]}X (X = Cl, Br and I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoria Muravieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakov Gayfulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Naumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.085502⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (29), pp.4164-4172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CE00527C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860094v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low dimensional solids based on Mo-6 cluster cyanides and Mn2+, Mn3+ or Cd2+ metal ions crystal chemistry, magnetic and optical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Regis Gautier</w:t>
+                <w:t xml:space="preserve">Access to lanthanoid telluride nanoparticles: Liquid exfoliation of LnTe3 (Ln = La, Ho)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.A. Pomelova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.K. Muraveva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.Y. Podlipskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Khandarkhaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Nebogatikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8ce00113h⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 228, pp.261-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2017.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833238v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen bonded networks based on hexarhenium(III) chalcocyanide cluster complexes structural and photophysical characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Metal Atom Clusters as Building Blocks for Multifunctional Proton-Conducting Materials: Theoretical and Experimental Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Daigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Paofai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8nj02310g⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (16), pp.9814-9825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b00340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861410v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of the new A2SnTa6X18 (A = K, Rb, Cs; X = Cl, Br) cluster compounds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Lord of The Crowns A New Precious in the Kingdom of Clustomesogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Ehni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Paofai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Dumait</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Roiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2017.09.027⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (36), pp.11692-11696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201806556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01639700v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of Ni2+ dimers in hexacyano Mo6 cluster-based Prussian blue derivatives: Experimental and theoretical investigations of magnetic properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A.Y. Ledneva</w:t>
+                <w:t xml:space="preserve">Elastic softness of hybrid lead halide perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afonso da Cunha Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.G. Naumov</w:t>
+                <w:t xml:space="preserve">Serge Paofai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7dt02748f⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (8), pp.085502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.085502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713505v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host-Guest Binding Hierarchy within Redox- and Luminescence-Responsive Supramolecular Self-Assembly Based on Chalcogenide Clusters and γ-Cyclodextrin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kaplan Kirakci</w:t>
+                <w:t xml:space="preserve">Hydrogen bonded networks based on hexarhenium(III) chalcocyanide cluster complexes structural and photophysical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Ledneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay G. Naumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Mauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201802102⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (14), pp.11888-11895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8nj02310g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863768v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ouzo effect to selectively assemble molybdenum clusters into nanomarbles or nanocapsules with increased HER activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Lemoine</w:t>
+                <w:t xml:space="preserve">Low dimensional solids based on Mo-6 cluster cyanides and Mn2+, Mn3+ or Cd2+ metal ions crystal chemistry, magnetic and optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Daigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Diep Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CC07402J⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (24), pp.3396-3408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8ce00113h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946522v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How a dc Electric Field Drives Mott Insulators Out of Equilibrium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Adda</w:t>
+                <w:t xml:space="preserve">Crystal structure of the new A2SnTa6X18 (A = K, Rb, Cs; X = Cl, Br) cluster compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wilmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Malaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Paofai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dumait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 257, pp.72-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2017.09.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.016601⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01848488v2</w:t>
+                <w:t xml:space="preserve">hal-01639700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexacyano Molybdenum Clusters Chalcohalides and Divalent Cations (Zn2+ and Cu2+) for the Design of Extended Polymeric and Supramolecular Frameworks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Audebrand</w:t>
+                <w:t xml:space="preserve">Stabilization of Ni2+ dimers in hexacyano Mo6 cluster-based Prussian blue derivatives: Experimental and theoretical investigations of magnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Daigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Tarasenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Y. Ledneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.G. Naumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Inorganic Chemistry </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (4), pp.1122-1130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7dt02748f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1877944107666171102150925⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02100667v1</w:t>
+                <w:t xml:space="preserve">hal-01713505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding hexanuclear tantalum bromide cluster {Ta6Br12} into SiO2 nanoparticles by reverse microemulsion method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">How a dc Electric Field Drives Mott Insulators Out of Equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Janod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Querre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2018.e00654⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.016601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835017v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848488v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molybdenum cluster loaded PLGA nanoparticles: An innovative theranostic approach for the treatment of ovarian cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">The Ouzo effect to selectively assemble molybdenum clusters into nanomarbles or nanocapsules with increased HER activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Sciortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lagrost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2018.01.007⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (95), pp.13387-13390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CC07402J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713502v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-volatile resistive switching in the Mott insulator (V1-xCrx)(2)O-3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Bouquet</w:t>
+                <w:t xml:space="preserve">Host-Guest Binding Hierarchy within Redox- and Luminescence-Responsive Supramolecular Self-Assembly Based on Chalcogenide Clusters and γ-Cyclodextrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton A Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Falaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel A Abramov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A Shestopalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaplan Kirakci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2017.10.060⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (51), pp.13467-13478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201802102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807075v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of functional SiO2 nanoparticles toxicity by a 3D culture model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francisco Cabello-Hurtado</w:t>
+                <w:t xml:space="preserve">Hexacyano Molybdenum Clusters Chalcohalides and Divalent Cations (Zn2+ and Cu2+) for the Design of Extended Polymeric and Supramolecular Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Daigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tarasenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yu. Ledneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai G. Naumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Audebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2018.14619⟩</w:t>
+              <w:t xml:space="preserve">Current Inorganic Chemistry </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (2), pp.111-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1877944107666171102150925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686772v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonconventional Three-Component Hierarchical Host-Guest Assembly Based on Mo-Blue Ring-Shaped Giant Anion, gamma-Cyclodextrin, and Dawson-type Polyoxometalate</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Embedding hexanuclear tantalum bromide cluster {Ta6Br12} into SiO2 nanoparticles by reverse microemulsion method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William E. Shepard</w:t>
+                <w:t xml:space="preserve">W. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wilmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel A. Abramov</w:t>
+                <w:t xml:space="preserve">T.G. Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dumait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 139 (41), pp.14376-14379. </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (6), pp.e00654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b08058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2018.e00654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631922v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyurethanes prepared from cyclocarbonated broccoli seed oil (PUcc): New biobased organic matrices for incorporation of phosphorescent metal nanocluster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing a Thermoelectric Copper-Rich Sulfide from a Natural Mineral: Synthetic Germanite Cu22Fe8Ge4S32</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ventrapati Pavan Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Paradis-Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Loulergue</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lemiègre</w:t>
+                <w:t xml:space="preserve">Vincent Caignaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.45339⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (21), pp.13376-13381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581235v1</w:t>
+                <w:t xml:space="preserve">hal-01640116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of crystal and electronic structures of octahedral molybdenum cluster complex compound Cs-2[Mo6Cl14] using various DFT functionals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoshiki Wada</w:t>
+                <w:t xml:space="preserve">Polyoxometalate, Cationic Cluster, and γ-Cyclodextrin: From Primary Interactions to Supramolecular Hybrid Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamad Aly Moussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leclerc-Laronze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel A. Abramov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N. Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2109/jcersj2.17039⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (36), pp.12793-12803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b07317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631918v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface: Journal of Cluster Science, March 2017, Volume 28, Issue 2, pp 665–666</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Polyurethanes prepared from cyclocarbonated broccoli seed oil (PUcc): New biobased organic matrices for incorporation of phosphorescent metal nanocluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lemiègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cluster Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10876-017-1176-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134 (45), pp.45339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.45339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515152v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Cs2Mo6Cl14 to Cs2Mo6Cl14·H2O and Vice Versa: Crystal Chemistry Investigations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Paofai</w:t>
+                <w:t xml:space="preserve">Nonconventional Three-Component Hierarchical Host-Guest Assembly Based on Mo-Blue Ring-Shaped Giant Anion, gamma-Cyclodextrin, and Dawson-type Polyoxometalate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamad Aly Moussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William E. Shepard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel A. Abramov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cluster Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10876-016-1133-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (41), pp.14376-14379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b08058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515141v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent-mediated purification of hexa-molybdenum cluster halide, Cs-2[Mo6Cl14] for enhanced optical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Simulation of crystal and electronic structures of octahedral molybdenum cluster complex compound Cs-2[Mo6Cl14] using various DFT functionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norio Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeo Ohsawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiki Wada</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takeo Ohsawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7ce01440f⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125 (10), pp.753-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2109/jcersj2.17039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631919v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature neutron powder diffraction study of the Cu12Sb4S13 and Cu4Sn7S16 phases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">From Cs2Mo6Cl14 to Cs2Mo6Cl14·H2O and Vice Versa: Crystal Chemistry Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dumait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Paofai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2017.01.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cluster Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (2), pp.773--798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10876-016-1133-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475817v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophoretic Coating of Octahedral Molybdenum Metal Clusters for UV/NIR Light Screening</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Preface: Journal of Cluster Science, March 2017, Volume 28, Issue 2, pp 665–666</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings7080114⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cluster Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (2), pp.665--666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10876-017-1176-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614780v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mo-6 cluster-based compounds for energy conversion applications: comparative study of photoluminescence and cathodoluminescence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+                <w:t xml:space="preserve">Solvent-mediated purification of hexa-molybdenum cluster halide, Cs-2[Mo6Cl14] for enhanced optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norio Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiki Wada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeo Ohsawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14686996.2017.1338496⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (40), pp.6028-6038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7ce01440f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578524v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation mechanism of transparent Mo6 metal atom cluster film prepared by electrophoretic deposition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Electrophoretic Coating of Octahedral Molybdenum Metal Clusters for UV/NIR Light Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noee Dumait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.0591707jes⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (8), pp.114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings7080114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544457v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice and Valence Electronic Structures of Crystalline Octahedral Molybdenum Halide Clusters-Based Compounds, Cs2[Mo6X14] (X = Cl, Br, I), Studied by Density Functional Theory Calculations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Mo-6 cluster-based compounds for energy conversion applications: comparative study of photoluminescence and cathodoluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noee Dumait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Paofai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierric Lemoine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yoshiki Wada</w:t>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b00265⟩</w:t>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.458--466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14686996.2017.1338496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544244v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent tantalum cluster-based UV and IR blocking electrochromic devices</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">High temperature neutron powder diffraction study of the Cu12Sb4S13 and Cu4Sn7S16 phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bourgès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7tc01964e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 247, pp.83-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2017.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581225v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New ultra-violet and near-infrared blocking filters for energy saving applications: fabrication of tantalum metal atom cluster-based nanocomposite thin films by electrophoretic deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Paofai</w:t>
+                <w:t xml:space="preserve">Formation mechanism of transparent Mo6 metal atom cluster film prepared by electrophoretic deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.K.N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7tc02454a⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164 (7), pp.D412--D418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0591707jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631913v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyoxometalate, Cationic Cluster, and γ-Cyclodextrin: From Primary Interactions to Supramolecular Hybrid Materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxim N. Sokolov</w:t>
+                <w:t xml:space="preserve">Lattice and Valence Electronic Structures of Crystalline Octahedral Molybdenum Halide Clusters-Based Compounds, Cs2[Mo6X14] (X = Cl, Br, I), Studied by Density Functional Theory Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norio Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeo Ohsawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiki Wada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b07317⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (11), pp.6234-6243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b00265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614767v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Thermoelectric Copper-Rich Sulfide from a Natural Mineral: Synthetic Germanite Cu22Fe8Ge4S32</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Raveau</w:t>
+                <w:t xml:space="preserve">New ultra-violet and near-infrared blocking filters for energy saving applications: fabrication of tantalum metal atom cluster-based nanocomposite thin films by electrophoretic deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wilmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noee Dumait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Paofai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02128⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (40), pp.10477-10484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7tc02454a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01640116v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatility of the ionic assembling method to design highly luminescent PMMA nanocomposites containing [M6Qi8La6]n- octahedral nano-building blocks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
+                <w:t xml:space="preserve">Transparent tantalum cluster-based UV and IR blocking electrochromic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wilmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.G. Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (32), pp.8160--8168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7tc01964e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5DT03734D⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01236442v1</w:t>
+                <w:t xml:space="preserve">hal-01581225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile design of red-emitting waveguides using hybrid nanocomposites made of inorganic clusters dispersed in SU8 photoresist host</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phosphorescent columnar hybrid materials containing polyionic inorganic nanoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Garreau</w:t>
+                <w:t xml:space="preserve">S. K. Nayak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Neidhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beardsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kirres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2015.12.034⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (15), pp.3127-3130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CC09110A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253411v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drinking water disinfection by-products, genetic polymorphisms, and birth outcomes in a european mother-child cohort study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Gracia-Lavedán</w:t>
+                <w:t xml:space="preserve">Inorganic Molybdenum Clusters as Light-Harvester in All Inorganic Solar Cells: A Proof of Concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ballester</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Tetsuo Uchikoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoki Ohashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/EDE.0000000000000544⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (10), pp.2284-2289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.201600508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392115v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration, Characterizations, and Energetics of Robust Mo6 Cluster-Terminated Silicon-Bound Molecular Junctions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fabrication of transparent thin film of octahedral molybdenum metal clusters by electrophoretic deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.K.N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Matsunaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b12481⟩</w:t>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (10), pp.R178-R186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0291610jss⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269742v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of transparent thin film of octahedral molybdenum metal clusters by electrophoretic deposition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Dierre</w:t>
+                <w:t xml:space="preserve">Elaboration, Characterizations, and Energetics of Robust Mo6 Cluster-Terminated Silicon-Bound Molecular Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Matsunaga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.0291610jss⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (4), pp.2324--2334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b12481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398036v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible tunable lighting system based on polymer composites embedding ZnO and metallic clusters: from colloids to thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Norio Saito</w:t>
+                <w:t xml:space="preserve">Versatility of the ionic assembling method to design highly luminescent PMMA nanocomposites containing [M6Qi8La6]n- octahedral nano-building blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Paofai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14686996.2016.1202724⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (1), pp.237-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5DT03734D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01364251v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient active waveguiding properties of Mo6 nano-cluster-doped polymer nanotubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Facile design of red-emitting waveguides using hybrid nanocomposites made of inorganic clusters dispersed in SU8 photoresist host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lagneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52, pp.196-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2015.12.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316219v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Generation of Active Molybdenum Octahedral Clusters for Photocatalytic Hydrogen Production from Water</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Drinking water disinfection by-products, genetic polymorphisms, and birth outcomes in a european mother-child cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kogevinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gracia-Lavedán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201600381⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (6), pp.903--911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/EDE.0000000000000544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01364268v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal–insulator transitions in (V1-xCrx)2O3 thin films deposited by reactive direct current magnetron co-sputtering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Corraze</w:t>
+                <w:t xml:space="preserve">Visible tunable lighting system based on polymer composites embedding ZnO and metallic clusters: from colloids to thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thai Giang Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noriko Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norio Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.12.043⟩</w:t>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.443-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14686996.2016.1202724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254794v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosources and waveguiding in polymer-based nanowires and nanotubes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId519" w:history="1">
+                <w:t xml:space="preserve">Efficient active waveguiding properties of Mo6 nano-cluster-doped polymer nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garreau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (25), pp.255201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304517v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on plant cell toxicity of luminescent silica nanoparticles (Cs2[Mo6Br14]@SiO2) and its constitutive components</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agnès Burel</w:t>
+                <w:t xml:space="preserve">In Situ Generation of Active Molybdenum Octahedral Clusters for Photocatalytic Hydrogen Production from Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Feliz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Jeanne</w:t>
+                <w:t xml:space="preserve">Marta Puche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Atienzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Concepción</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-016-3381-6⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (15), pp.1963-1971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201600381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341580v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic Constants, Optical Phonons, and Molecular Relaxations in the High Temperature Plastic Phase of the CH3NH3PbBr3 Hybrid Perovskite.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Hehlen</w:t>
+                <w:t xml:space="preserve">Nanosources and waveguiding in polymer-based nanowires and nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Proc. SPIE 9884, Nanophotonics VI, SPIE 9884, pp.9884-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2224440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01709⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01362483v1</w:t>
+                <w:t xml:space="preserve">hal-01304517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier scattering processes and low energy phonon spectroscopy in hybrid perovskites crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Metal–insulator transitions in (V1-xCrx)2O3 thin films deposited by reactive direct current magnetron co-sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madec Querré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Janod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 617, pp.56-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.12.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2213623⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01291680v1</w:t>
+                <w:t xml:space="preserve">hal-01254794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental determination of the crystal structures of cesium-molybdenum chloride</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Grasset</w:t>
+                <w:t xml:space="preserve">Studies on plant cell toxicity of luminescent silica nanoparticles (Cs2[Mo6Br14]@SiO2) and its constitutive components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Cabello-Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dolorès Lozano-Baena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Neaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7567/JJAP.55.075502⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (3), pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-016-3381-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357414v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-gated luminescence bioimaging with new luminescent nanocolloids based on [Mo6I8(C2F5COO)(6)](2-) metal atom clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Elastic Constants, Optical Phonons, and Molecular Relaxations in the High Temperature Plastic Phase of the CH3NH3PbBr3 Hybrid Perovskite.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Paofai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ruffle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hehlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cp05290h⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (19), pp.3776-3784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438115v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic Molybdenum Clusters as Light-Harvester in All Inorganic Solar Cells: A Proof of Concept</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Naoki Ohashi</w:t>
+                <w:t xml:space="preserve">Carrier scattering processes and low energy phonon spectroscopy in hybrid perovskites crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Paofai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/slct.201600508⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Physics, Simulation, and Photonic Engineering of Photovoltaic Devices V, 9743, pp.97430M. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2213623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475823v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorescent columnar hybrid materials containing polyionic inorganic nanoclusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Kirres</w:t>
+                <w:t xml:space="preserve">Time-gated luminescence bioimaging with new luminescent nanocolloids based on [Mo6I8(C2F5COO)(6)](2-) metal atom clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Neaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CC09110A⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (43), pp.30166--30173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cp05290h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263039v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene oxide supported molybdenum cluster: first heterogenized homogeneous catalyst for the synthesis of dimethylcarbonate from CO2 and methanol</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Theoretical and experimental determination of the crystal structures of cesium-molybdenum chloride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norio Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiki Wada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (8), pp.3488--3494. </w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (7), pp.075502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201404949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7567/JJAP.55.075502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01146844v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in the Engineering of Near Infrared Emitting Liquid Crystals and Copolymers, Extended Porous Frameworks, Theranostic Tools and Molecular Junctions Using Tailored Re6 Cluster Building Blocks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Supramolecular Frameworks Built up from Red-Phosphorescent trans-Re6 Cluster Building Blocks: One Pot Synthesis, Crystal Structures, and DFT Investigations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha El Osta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Demont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Audebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri V. Mironov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Grasset</w:t>
+                <w:t xml:space="preserve">Thi Thuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cluster Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26 (1), pp.53-81. </w:t>
+              <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 641 (6), pp.1156-1163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10876-014-0734-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/zaac.201500074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067882v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface immobilization of Mo6I8 octahedral cluster cores on functionalized amorphous carbon using a pyridine complexation strategy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Advances in the Engineering of Near Infrared Emitting Liquid Crystals and Copolymers, Extended Porous Frameworks, Theranostic Tools and Molecular Junctions Using Tailored Re6 Cluster Building Blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fadjie Djomkam</w:t>
+                <w:t xml:space="preserve">Konstantin A. Brylev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri V. Mironov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2015.03.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cluster Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (1), pp.53-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10876-014-0734-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148517v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometrization of Lanthanide-Based Coordination Polymers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graphene oxide supported molybdenum cluster: first heterogenized homogeneous catalyst for the synthesis of dimethylcarbonate from CO2 and methanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+                <w:t xml:space="preserve">Subodh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Om P. Khatri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suman L. Jain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201502906⟩</w:t>
+              <w:t xml:space="preserve">Chemistry </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (8), pp.3488--3494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201404949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220884v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic Molybdenum Octahedral Nanosized Cluster Units, Versatile Functional Building Block for Nanoarchitectonics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
+                <w:t xml:space="preserve">Surface immobilization of Mo6I8 octahedral cluster cores on functionalized amorphous carbon using a pyridine complexation strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fadjie Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic and Organometallic Polymers and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10904-014-0112-2⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55, pp.131-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2015.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082719v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexamolybdenum Clusters Supported on Graphene Oxide: Visible-Light Induced Photocatalytic Reduction of Carbon Dioxide into Methanol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Om P. Khatri</w:t>
+                <w:t xml:space="preserve">Nanometrization of Lanthanide-Based Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Neaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.06.029⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (48), pp.17466-17473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201502906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166772v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Integration in Electro-Optic Devices of Highly Efficient and Robust Red-NIR Phosphorescent Nematic Hybrid Liquid Crystals Containing [Mo6I8(OCOCnF2n+1)6]2− (n = 1, 2, 3) Nanoclusters</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Inorganic Molybdenum Octahedral Nanosized Cluster Units, Versatile Functional Building Block for Nanoarchitectonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201501876⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inorganic and Organometallic Polymers and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (2), pp.189-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10904-014-0112-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180052v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroswitchable red-NIR luminescence of ionic clustomesogen containing nematic liquid crystalline devices.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId606" w:history="1">
+                <w:t xml:space="preserve">Design and Integration in Electro-Optic Devices of Highly Efficient and Robust Red-NIR Phosphorescent Nematic Hybrid Liquid Crystals Containing [Mo6I8(OCOCnF2n+1)6]2− (n = 1, 2, 3) Nanoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Prévôt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumann K Manna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (31), pp.4966-4975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201501876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5TC00632E⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01153411v1</w:t>
+                <w:t xml:space="preserve">hal-01180052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of 95Mo Nuclear Shielding and Chemical Shift of [Mo6X14]2- Clusters in the Liquid Phase</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hexamolybdenum Clusters Supported on Graphene Oxide: Visible-Light Induced Photocatalytic Reduction of Carbon Dioxide into Methanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawan Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harshal P. Mungse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Om P. Khatri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00396⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94, pp.91-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188231v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Mesomorphic Phosphine Oxide to Clustomesogens Containing Molybdenum and Tungsten Octahedral Cluster Cores</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Electroswitchable red-NIR luminescence of ionic clustomesogen containing nematic liquid crystalline devices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Prévôt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Barois</w:t>
+                <w:t xml:space="preserve">Kaylan Suman Manna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201503205⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (15310), pp.5152-5161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5TC00632E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01188232v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined theoretical and time-resolved photoluminescence investigations of [Mo6Bri8Bra6]2− metal cluster units: evidence of dual emission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Costuas</w:t>
+                <w:t xml:space="preserve">Tuned red NIR phosphorescence of polyurethane hybrid composites embedding metallic nanoclusters for oxygen sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Paofai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Garreau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Folliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CP03960F⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (38), pp.8177-8180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CC01867F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222623v1</w:t>
+                <w:t xml:space="preserve">hal-01146240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxy based ink as versatile material for inkjet-printed devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Mesomorphic Phosphine Oxide to Clustomesogens Containing Molybdenum and Tungsten Octahedral Cluster Cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel Cîrcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malo Robin</w:t>
+                <w:t xml:space="preserve">Ahmed Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenlin Kuai</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yann Molard</w:t>
+                <w:t xml:space="preserve">Philippe Barois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (39), pp.21975-21984. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (37), pp.10921-10925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.5b06678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201503205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205444v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuned red NIR phosphorescence of polyurethane hybrid composites embedding metallic nanoclusters for oxygen sensing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluation of 95Mo Nuclear Shielding and Chemical Shift of [Mo6X14]2- Clusters in the Liquid Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Trébosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CC01867F⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (16), pp.7673--7683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146240v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From metallic cluster-based ceramics to nematic hybrid liquid crystals: a double supramolecular approach.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Epoxy based ink as versatile material for inkjet-printed devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenlin Kuai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4cc10085a⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (39), pp.21975-21984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5b06678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118509v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin frustration in antiperovskite systems: (TTF˙+ or TSF˙+)3[(Mo6X14)2−Y−]</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Akihiro Otsuka</w:t>
+                <w:t xml:space="preserve">Combined theoretical and time-resolved photoluminescence investigations of [Mo6Bri8Bra6]2− metal cluster units: evidence of dual emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hideki Yamochi</w:t>
+                <w:t xml:space="preserve">A. Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5TC02075A⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (43), pp.28574-28585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CP03960F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236446v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized Phosphorescence of Isotropic and Metal-Based Clustomesogens Dispersed into Chiral Nematic Liquid Crystalline Films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">From metallic cluster-based ceramics to nematic hybrid liquid crystals: a double supramolecular approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanta K Nayak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Roiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3 (10), pp.1368--1372. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (18), pp.3774-3777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.201500257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4cc10085a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231150v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside Back Cover: Photoluminescence: Design and Integration in Electro-Optic Devices of Highly Efficient and Robust Red-NIR Phosphorescent Nematic Hybrid Liquid Crystals Containing [Mo6I8(OCOCnF2n+1)6]2- (n = 1, 2, 3) Nanoclusters (Adv. Funct. Mater. 31/2015)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin frustration in antiperovskite systems: (TTF˙+ or TSF˙+)3[(Mo6X14)2−Y−]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sumann K. Manna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Takaaki Hiramatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukihiro Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunzi Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akihiro Otsuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideki Yamochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201570212⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (42), pp.11046--11054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5TC02075A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188219v1</w:t>
+                <w:t xml:space="preserve">hal-01236446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular Frameworks Built up from Red-Phosphorescent trans-Re6 Cluster Building Blocks: One Pot Synthesis, Crystal Structures, and DFT Investigations.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thi Thuong Nguyen</w:t>
+                <w:t xml:space="preserve">Polarized Phosphorescence of Isotropic and Metal-Based Clustomesogens Dispersed into Chiral Nematic Liquid Crystalline Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M. Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Prévôt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve J. Elston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (10), pp.1368--1372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.201500257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/zaac.201500074⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01153429v1</w:t>
+                <w:t xml:space="preserve">hal-01231150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexacyano octahedral metallic clusters as versatile building blocks in the design of extended polymeric framework and clustomesogens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Inside Back Cover: Photoluminescence: Design and Integration in Electro-Optic Devices of Highly Efficient and Robust Red-NIR Phosphorescent Nematic Hybrid Liquid Crystals Containing [Mo6I8(OCOCnF2n+1)6]2- (n = 1, 2, 3) Nanoclusters (Adv. Funct. Mater. 31/2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Prévôt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumann K. Manna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4TC02098G⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (31), pp.5075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201570212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083560v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and Fluorescent Hybrid Silica Nanoparticles Based on the Co-Encapsulation of γ-Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Nanocristals and [Mo&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;Br&amp;lt;sub&amp;gt;14&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;2-&amp;lt;/sup&amp;gt; Luminescent Nanosized Clusters by Water-in-Oil Microemulsion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId462" w:history="1">
+                <w:t xml:space="preserve">Multi-Functional Silica Nanoparticles Based on Metal Atom Clusters: From Design to Toxicological Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangi Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nerambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Neaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Cabello-Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Andrée Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 617, pp.174-178. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.617.174⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 617, pp.179-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.617.179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069251v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Functional Silica Nanoparticles Based on Metal Atom Clusters: From Design to Toxicological Studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId663" w:history="1">
+                <w:t xml:space="preserve">Magnetic and Fluorescent Hybrid Silica Nanoparticles Based on the Co-Encapsulation of γ-Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Nanocristals and [Mo&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;Br&amp;lt;sub&amp;gt;14&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;2-&amp;lt;/sup&amp;gt; Luminescent Nanosized Clusters by Water-in-Oil Microemulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Neaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nerambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Andrée Esnault</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 617, pp.179-183. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.617.179⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 617, pp.174-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.617.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069281v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoreduction of CO 2 to methanol with hexanuclear molybdenum [Mo 6 Br 14 ] 2À cluster units under visible light irradiation † RSC Advances COMMUNICATION</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hexacyano octahedral metallic clusters as versatile building blocks in the design of extended polymeric framework and clustomesogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay G. Naumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3ra47255h⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (46), pp.9813-9823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4TC02098G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456464v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Pulse Induced Resistive Switching in the Narrow Gap Mott Insulator GaMo&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;8&amp;lt;/sub&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Tranchant</w:t>
+                <w:t xml:space="preserve">Photoreduction of CO 2 to methanol with hexanuclear molybdenum [Mo 6 Br 14 ] 2À cluster units under visible light irradiation † RSC Advances COMMUNICATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawan Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subodh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Paofai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.617.135⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.10420 - 10423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ra47255h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082726v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermotropic Luminescent Clustomesogen Showing a Nematic Phase: A Combination of Experimental and Molecular Simulation Studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fontaine</w:t>
+                <w:t xml:space="preserve">Electric Pulse Induced Resistive Switching in the Narrow Gap Mott Insulator GaMo&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;8&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madec Querré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Janod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Besland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201402466⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 617, pp.135-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.617.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01009904v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional hybrid silica nanoparticles based on [Mo₆Br₁₄]²⁻ phosphorescent nanosized clusters, magnetic γ-Fe₂O₃ and plasmonic gold nanoparticles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Thermotropic Luminescent Clustomesogen Showing a Nematic Phase: A Combination of Experimental and Molecular Simulation Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Mortier</w:t>
+                <w:t xml:space="preserve">Frederick Dorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Prévôt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2014.03.008⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (28), pp.8561-8565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201402466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020577v1</w:t>
+                <w:t xml:space="preserve">hal-01009904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep red luminescent hybrid copolymer materials with high transition metal cluster content</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multifunctional hybrid silica nanoparticles based on [Mo₆Br₁₄]²⁻ phosphorescent nanosized clusters, magnetic γ-Fe₂O₃ and plasmonic gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nerambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangi Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Neaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3TC31309C⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 424, pp.132-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2014.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016524v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoreduction of CO2 to methanol with hexanuclear molybdenum [Mo6Br14]2− cluster units under visible light irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawan Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subodh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Paofai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (20), pp.10420-10423. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C3RA47255H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Visible Emission of Luminescent Hybrid Nanoparticles Incorporating Two Complementary Luminophores: ZnO Nanocrystals and [Mo6Br14]2− Nanosized Cluster Units</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Naoki Ohashi</w:t>
+                <w:t xml:space="preserve">Deep red luminescent hybrid copolymer materials with high transition metal cluster content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Faulques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppsc.201200047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.1545-1552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3TC31309C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00814052v1</w:t>
+                <w:t xml:space="preserve">hal-01016524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Crystal Structure of the Azide K4[Re6Sei8(N3)a6]*4H2O; Luminescence, Redox, and DFT Investigations of the [Re6Sei8(N3)a6]4- Cluster Unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gandubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin A. Brylev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai G. Naumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noboru Kitamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 639 (10), pp.1756-1762. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zaac.201300151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId693" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitization of Er 3 + Infrared Photoluminescence Embedded in a Hybrid Organic-Inorganic Copolymer containing Octahedral Molybdenum Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (38), pp.4821-4825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adfm.201300417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">95Mo solid-state nuclear magnetic resonance spectroscopy and quantum simulations : synergetic tools for the study of molybdenum cluster materials.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chris J Pickard</w:t>
+                <w:t xml:space="preserve">Tunable Visible Emission of Luminescent Hybrid Nanoparticles Incorporating Two Complementary Luminophores: ZnO Nanocrystals and [Mo6Br14]2− Nanosized Cluster Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangi Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nerambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noriko Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Delevoye</w:t>
+                <w:t xml:space="preserve">Hajime Haneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoki Ohashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 52 (2), pp.617-27. </w:t>
+              <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (1), pp.90-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic301648s⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppsc.201200047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803728v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Investigations on Luminescent s2[Mo6Br14]@SiO2Nanoparticles: Physico-Structural Characterizations and Toxicity Studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lebret-Chauvel</w:t>
+                <w:t xml:space="preserve">95Mo solid-state nuclear magnetic resonance spectroscopy and quantum simulations : synergetic tools for the study of molybdenum cluster materials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris J Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp405836q⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (2), pp.617-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic301648s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907963v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiferromagnetic Ordering of Magnetic Clusters Units in Nb(6)F(15).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. D. Goren</w:t>
+                <w:t xml:space="preserve">Extended Investigations on Luminescent s2[Mo6Br14]@SiO2Nanoparticles: Physico-Structural Characterizations and Toxicity Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangi Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Cabello-Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Andrée Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Neaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Shaked</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Dominique Lebret-Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 44 (1-2), pp.143-151. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (39), pp.20154-20163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00723-012-0426-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp405836q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813688v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color control in coaxial two-luminophore nanowires.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antiferromagnetic Ordering of Magnetic Clusters Units in Nb(6)F(15).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Massuyeau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">R. Knoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D. Goren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Shaked</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nn400763r⟩</w:t>
+              <w:t xml:space="preserve">Applied Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (1-2), pp.143-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00723-012-0426-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875904v1</w:t>
+                <w:t xml:space="preserve">hal-00813688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented Electron-Poor Octahedral Ta6 Clusters in a Solid State Compound: Synthesis, Characterizations and Theoretical Investigations of Cs2BaTa6Br15O3</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Paofai</w:t>
+                <w:t xml:space="preserve">Color control in coaxial two-luminophore nanowires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaï Naumov</w:t>
+                <w:t xml:space="preserve">Florian Massuyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201300777⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (4), pp.2977-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn400763r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00874182v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot synthesis of gold nanoparticle/molybdenum cluster/graphene oxide nanocomposite and its photocatalytic activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unprecedented Electron-Poor Octahedral Ta6 Clusters in a Solid State Compound: Synthesis, Characterizations and Theoretical Investigations of Cs2BaTa6Br15O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Demont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Barras</w:t>
+                <w:t xml:space="preserve">Olivier J. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manash R. Das</w:t>
+                <w:t xml:space="preserve">Erik Elkaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Paofai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rami Reddy Devarapalli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Nikolaï Naumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (38), pp.12711-12719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201300777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2012.11.017⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813905v1</w:t>
+                <w:t xml:space="preserve">hal-00874182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structures of trans-[Re6S8(CN)2L4] complexes, L = pyridine or 4-methylpyridine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-pot synthesis of gold nanoparticle/molybdenum cluster/graphene oxide nanocomposite and its photocatalytic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Yu Ledneva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N.G. Naumov</w:t>
+                <w:t xml:space="preserve">Manash R. Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. V. Virovets</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rami Reddy Devarapalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manjusha V. Shelke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/s0022476612010179⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 130, pp.270-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2012.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816059v1</w:t>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and properties of charge-transfer solids with cluster units Mo6X14 (2-) (X = Br, I)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast photocatalytic degradation of rhodamine B over Mo6Br8(N-3)(6) (2-) cluster units under sun light irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2jm33086e⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 123, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2012.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815720v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root uptake and phytotoxicity of nanosized molybdenum octahedral clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 219-220, pp.111-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.03.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast photocatalytic degradation of rhodamine B over Mo6Br8(N-3)(6) (2-) cluster units under sun light irradiation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Crystal structures of trans-[Re6S8(CN)2L4] complexes, L = pyridine or 4-methylpyridine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yu Ledneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.G. Naumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Virovets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2012.04.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (1), pp.132-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/s0022476612010179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821917v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New thiocyanato and azido adducts of the redox-active Fe(η5-C5Me5)(η2-dppe) center: Synthesis and study of the Fe(II) and Fe(III) complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floriane Malvolti</w:t>
+                <w:t xml:space="preserve">Synthesis and properties of charge-transfer solids with cluster units Mo6X14 (2-) (X = Br, I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunzi Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Trujillo</w:t>
+                <w:t xml:space="preserve">Hidemasa Hosoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukihiro Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cador</w:t>
+                <w:t xml:space="preserve">Jun Hagiwara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gendron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Costuas</w:t>
+                <w:t xml:space="preserve">Kasukuni Nishimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 374 (1), pp.288-301. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (37), pp.19774-19791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2011.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2jm33086e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00824161v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionically Self-Assembled Clustomesogen with Switchable Magnetic/Luminescence Properties Containing [Re6Se8(CN)6]n- (n = 3, 4) Anionic Clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nikolai.G. Naumov</w:t>
+                <w:t xml:space="preserve">High-temperature experimental and theoretical study of magnetic interactions in diamond and pseudo-diamond frameworks built up from hexanuclear tantalum clusters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berislav Perić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (22), pp.6263-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201002332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm201589d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00694104v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octahedral niobium cluster-based solid state halides and oxyhalides: effects of the cluster condensation via an oxygen ligand on electronic and magnetic properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New thiocyanato and azido adducts of the redox-active Fe(η5-C5Me5)(η2-dppe) center: Synthesis and study of the Fe(II) and Fe(III) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fakhili Gulo</w:t>
+                <w:t xml:space="preserve">Floriane Malvolti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Halet</w:t>
+                <w:t xml:space="preserve">Alexander Trujillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C1NJ20377K⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 374 (1), pp.288-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2011.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860286v1</w:t>
+                <w:t xml:space="preserve">hal-00824161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrahedral Mo4 clusters as building blocks for the design of clathrate-related giant frameworks.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Potel</w:t>
+                <w:t xml:space="preserve">Ionically Self-Assembled Clustomesogen with Switchable Magnetic/Luminescence Properties Containing [Re6Se8(CN)6]n- (n = 3, 4) Anionic Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Ledneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel Cîrcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai.G. Naumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201101986⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (23), pp.5122-5130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm201589d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00738750v1</w:t>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid crystal properties resulting from synergetic effects between non-mesogenic organic molecules and a one nanometre sized octahedral transition metal cluster.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tetrahedral Mo4 clusters as building blocks for the design of clathrate-related giant frameworks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Shestopalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana S. Mocanu</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Alexandra Y. Ledneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cc05012a⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (32), pp.7300-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201101986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824122v1</w:t>
+                <w:t xml:space="preserve">hal-00738750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature experimental and theoretical study of magnetic interactions in diamond and pseudo-diamond frameworks built up from hexanuclear tantalum clusters.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Octahedral niobium cluster-based solid state halides and oxyhalides: effects of the cluster condensation via an oxygen ligand on electronic and magnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhili Gulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201002332⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (10), pp.2245-2252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1NJ20377K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00822343v1</w:t>
+                <w:t xml:space="preserve">hal-00860286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red-NIR luminescent hybrid poly(methyl methacrylate) containing covalently linked octahedral rhenium metallic clusters.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Liquid crystal properties resulting from synergetic effects between non-mesogenic organic molecules and a one nanometre sized octahedral transition metal cluster.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana S. Mocanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel Cîrcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.200902131⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (7), pp.2056-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cc05012a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00829566v1</w:t>
+                <w:t xml:space="preserve">hal-00824122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional silica nanoparticles synthesized by water-in-oil microemulsion processes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId748" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterisation of magnetic-luminescent composite colloidal nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Roullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Marchi-Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.09.064⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (1), pp.46-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2010.029547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00442827v1</w:t>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of [Mo6Br8F6]2- cluster unit inclusion within the mesoporous solid MIL-101 on hydrogen storage performance.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Barbara Panella</w:t>
+                <w:t xml:space="preserve">Red-NIR luminescent hybrid poly(methyl methacrylate) containing covalently linked octahedral rhenium metallic clusters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Dorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin A. Brylev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Shestopalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Hirscher</w:t>
+                <w:t xml:space="preserve">Yann Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 26 (13), pp.11283-90. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (19), pp.5613-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la100601a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.200902131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831632v1</w:t>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Eta6-arene) ruthenium(II) complexes and metallo-papain hybrid as Lewis acid catalysts of Diels-Alder reaction in water.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barisa Talbi</w:t>
+                <w:t xml:space="preserve">Functional silica nanoparticles synthesized by water-in-oil microemulsion processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangi Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Haquette</w:t>
+                <w:t xml:space="preserve">Stéphane Mornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Martel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Fosse</w:t>
+                <w:t xml:space="preserve">Etienne Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c001630f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 341 (2), pp.201-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.09.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00738766v1</w:t>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of A4[Re6Q8L6]@SiO2 red-emitting silica nanoparticles based on Re6 metal atom clusters (A = Cs or K, Q = S or Se, and L = OH or CN).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Grasset</w:t>
+                <w:t xml:space="preserve">Influence of [Mo6Br8F6]2- cluster unit inclusion within the mesoporous solid MIL-101 on hydrogen storage performance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danil Dybtsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koji Kimoto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nikolay G. Naumov</w:t>
+                <w:t xml:space="preserve">Barbara Panella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hirscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 26 (23), pp.18512-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la103784v⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 26 (13), pp.11283-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la100601a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832351v1</w:t>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent Anchoring of Re6Se8i Cluster Cores Mono layers on Modified n- and p-Type Si(111) Surfaces: Effect of Coverage on Electronic Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tournerie</w:t>
+                <w:t xml:space="preserve">(Eta6-arene) ruthenium(II) complexes and metallo-papain hybrid as Lewis acid catalysts of Diels-Alder reaction in water.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barisa Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Haquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp1071007⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (24), pp.5605-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c001630f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831676v1</w:t>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine tuning of emission through the engineering of colloidal crystals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterization of A4[Re6Q8L6]@SiO2 red-emitting silica nanoparticles based on Re6 metal atom clusters (A = Cs or K, Q = S or Se, and L = OH or CN).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangi Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Y. Ledneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carlos Barthou</w:t>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koji Kimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay G. Naumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cp00129e⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (23), pp.18512-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la103784v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00679135v1</w:t>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustomesogens: liquid crystal materials containing transition-metal clusters.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Covalent Anchoring of Re6Se8i Cluster Cores Mono layers on Modified n- and p-Type Si(111) Surfaces: Effect of Coverage on Electronic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tournerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201000325⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (43), pp.18622-18633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp1071007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00657878v1</w:t>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterisation of magnetic-luminescent composite colloidal nanostructures</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fine tuning of emission through the engineering of colloidal crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Aubert</w:t>
+                <w:t xml:space="preserve">Jean-François Dechézelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Barthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2010.029547⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (38), pp.11993-11999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cp00129e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00442819v1</w:t>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical evidence of -d interactions in supramolecular assemblies based on TTF-CH-Py ligands tethered to Mo6Xi8 octahedral molybdenum halide cluster cores</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Clustomesogens: liquid crystal materials containing transition-metal clusters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gal</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Dorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel Cîrcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (19), pp.3351-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201000325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.200900136⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00414441v1</w:t>
+                <w:t xml:space="preserve">hal-00657878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Nanomaterials Based on Inorganic Molybdenum Octahedral Clusters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental and theoretical evidence of -d interactions in supramolecular assemblies based on TTF-CH-Py ligands tethered to Mo6Xi8 octahedral molybdenum halide cluster cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesan Prabusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId813" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fabre</w:t>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gohlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cluster Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (14), pp.2153-2161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200900136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10876-008-0224-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00397629v1</w:t>
+                <w:t xml:space="preserve">hal-00414441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical and Charge Transport Behavior of Molybdenum-Based Metallic Cluster Layers Immobilized on Modified n- and p-Type Si(111) Surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId528" w:history="1">
+                <w:t xml:space="preserve">Novel Nanomaterials Based on Inorganic Molybdenum Octahedral Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp903205a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cluster Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.9-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10876-008-0224-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429017v1</w:t>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective functionalisation of Re6 cluster anionic units: from hexa-hydroxo[Re6Q8(OH)6]4- (Q = S, De) to neutral trans-[Re6Q8L4L'2] hybrid building blocks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Electrochemical and Charge Transport Behavior of Molybdenum-Based Metallic Cluster Layers Immobilized on Modified n- and p-Type Si(111) Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O. Efremova</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b822105g⟩</w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.17437-17446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp903205a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00361680v1</w:t>
+                <w:t xml:space="preserve">hal-00429017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomery of [Re6 S6 Br8 ] and [Re6 S5 Br9 ] Units in a Rhenium Cluster Thiobromide: Experimental and Theoretical Approaches</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Selective functionalisation of Re6 cluster anionic units: from hexa-hydroxo[Re6Q8(OH)6]4- (Q = S, De) to neutral trans-[Re6Q8L4L'2] hybrid building blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christiane Perrin</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Efremova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cluster Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10876-008-0208-3⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.1297-1299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b822105g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414513v1</w:t>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot synthesis and characterizations of bi-functional phosphor–magnetic @SiO2 nanoparticles: controlled and structured association of Mo6 cluster units and -Fe2O3 nanocrystals</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Isomery of [Re6 S6 Br8 ] and [Re6 S5 Br9 ] Units in a Rhenium Cluster Thiobromide: Experimental and Theoretical Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Demange</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cluster Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (1), pp.145-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10876-008-0208-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b806919k⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00414418v1</w:t>
+                <w:t xml:space="preserve">hal-00414513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-in-Oil Microemulsion Preparation and Characterization of Cs2[Mo6X14]@SiO2 Phosphor Nanoparticles Based on Transition Metal Clusters (X = Cl, Br and I)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Design on New M@ZnO Nanocolloids: Synthesis and Shaping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.200701686⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (6-7-8), pp.708-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2008.018692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId839" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414417v1</w:t>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design on New M@ZnO Nanocolloids: Synthesis and Shaping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">When “metal atom clusters” meet ZnO Nanocrystals: A ((n-C4H9)4N)2Mo6Br14@ZnO hybrid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2008.018692⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.1710-1715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.200701845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId841" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414415v1</w:t>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When “metal atom clusters” meet ZnO Nanocrystals: A ((n-C4H9)4N)2Mo6Br14@ZnO hybrid.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
+                <w:t xml:space="preserve">Water-in-Oil Microemulsion Preparation and Characterization of Cs2[Mo6X14]@SiO2 Phosphor Nanoparticles Based on Transition Metal Clusters (X = Cl, Br and I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Mortier</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 20, pp.1710-1715. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.200701845⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 20, pp.143-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.200701686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00414420v1</w:t>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual Coexistence of Magnetic and Nonmagnetic Mo6 Octahedral Clusters in a Chalcohalide Solid Solution: Synthesis, X-ray Diffraction, EPR, and DFT Investigations of Cs3Mo6Ii6Ii2−xSeixIa6</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">One-pot synthesis and characterizations of bi-functional phosphor–magnetic @SiO2 nanoparticles: controlled and structured association of Mo6 cluster units and -Fe2O3 nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId849" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hernandez</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.200700370⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39, pp.4729-4731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b806919k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00354891v1</w:t>
+                <w:t xml:space="preserve">hal-00414418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly of Hexamolybdenum Metallic Clusters on Silicon Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8 (14), pp.2086-2090. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.200700499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00189136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn5Si3-type host-interstitial boron rare-earth metal silicide compounds RE5Si3: Crystal structures, physical properties and theoretical considerations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
+                <w:t xml:space="preserve">Unusual Coexistence of Magnetic and Nonmagnetic Mo6 Octahedral Clusters in a Chalcohalide Solid Solution: Synthesis, X-ray Diffraction, EPR, and DFT Investigations of Cs3Mo6Ii6Ii2−xSeixIa6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaplan Kirakci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volodymyr Babizhetskyy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Alex Shames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (34), pp.9608-9616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200700370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2006.04.023⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId854" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00379614v1</w:t>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and crystal and electronic structures of the Na2(Sc4Nb2)(Nb6O12)3 octahedral niobium cluster oxide. Structural correlations between AnBM6L12(Z) series and Chevrel Phases.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mn5Si3-type host-interstitial boron rare-earth metal silicide compounds RE5Si3: Crystal structures, physical properties and theoretical considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Babizhetskyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Régis Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic0512678⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 179 (8), pp.2310-2328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2006.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId861" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862709v1</w:t>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An electron diffraction and bond valence sum investigation of oxygen/fluorine ordering in NbnO2n−1Fn+2, n=3</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Synthesis and crystal and electronic structures of the Na2(Sc4Nb2)(Nb6O12)3 octahedral niobium cluster oxide. Structural correlations between AnBM6L12(Z) series and Chevrel Phases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId867" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaplan Kirakci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Halet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 179 (2), pp.341-348. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (2), pp.883-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2005.10.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic0512678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId864" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868138v1</w:t>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An electron diffraction and bond valence sum investigation of oxygen/fluorine ordering in NbnO2n−1Fn+2, n=3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank J. Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray L. Withers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 179 (2), pp.341-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2005.10.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Focalization : A numerical test for smoothing effects of collision operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lucquin-Desreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Mancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the Structure–Property Relationships in Transition Metal Clusters (Nb6, Ta6, Mo6) for Energy Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noee Dumait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Paofai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MADEMAT 2025 - Metallic Aggregates: from Theory &amp; Shaping to the Design of Materials &amp; Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion soft-landing by using a modified triple quadrupole mass spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ANALYTICS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France. pp. 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low-frequency lattice dynamics in lead halide hybrid perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rufflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Vialla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de la diffusion neutronique (JDN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Grenoble (E-meeting), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DFT study of the reactivity of molybdenum cluster units at the ground and excited state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Tymińska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JTMS 2021 : Journées "Théorie, Modélisation et Simulation”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent developments and new directions in cluster-polyoxometalate assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Falaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Franco–Siberian Cluspom Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, On line, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Importance of lattice softness and phonon anharmonicity for the optoelectronic properties of 3D, 2D and 0D halide perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afonso da Cunha Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Paofai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de la diffusion neutronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elastic softness of hybrid lead halide perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afonso da Cunha Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Paofai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makhsud Saidaminov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de la Diffusion Neutronique (JDN 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Roquebrune-sur-Argens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception de nanofils pour explorer les comportements plasmoniques et photoniques à une échelle sub-longueur d'onde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Funes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Massuyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France. pp.1081</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designing supramolecular hybrid materials constructed from host-guest inclusion complexes M6Li8La6@CD2 with M= Mo, or W</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Falaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Ivanovich Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Transition Metal Clusters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tubingen Germany, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyoxometalates, Cyclodextrins and Cluster : From Primary Interactions to Supramolecular Hybrid Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Falaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Landy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 43rd International Conference on Coordination Chemistry (ICCC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Sendai, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low-frequency Raman spectroscopy and elastic softness of hybrid lead halide perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ruffle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afonso da Cunha Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Autrans, France. pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception de nanostructures unidimensionnelles pour l’émission et le guidage de la lumière à une échelle sub-lambda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Funes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24ème Congrès Général de la Société Française de Physique - SFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Orsay - Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of hybrid 1D nanostructures for sub-wavelength wave-guiding, emission and sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J L Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Funes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId906" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C'NANO 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plastic crystal behavior, tight-binding modelling and low energy phonon spectroscopy in hybrid perovskites crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Paofai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hybrid and Organic Photovoltaics Conference (HOPV 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Swansea, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low energy phonon spectroscopy and translation-rotation coupling in hybrid perovskites crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Paofai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2è Journées Pérovskites Hybrides (JPH 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transition Metal Cluster Compounds: Luminescence and Design of (nano)Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId911" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Massuyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId912" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId913" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Faulques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CLUSPOM-1 Metal atom cluster and polyoxometallates (POM) chemistries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polymer-Based Nanowires and Nanotubes: nanosources, wave-guiding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanotech France 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanocomposite polymère-clusters inorganiques pour la photonique intégrée : guides rubans et nanostructures-1D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gouldieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France. pp. 195-197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId917" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proteomics to unravel mechanisms of nanoparticle toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Cabello-Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId918" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus V. Jorrin-Novo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Andrée Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HUPO 13th Annual World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId917" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transition metal clusters containing luminescent hybrid liquid crystal in the design of electroswitchable devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Prévôt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Folliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th International Liquid Crystal Conference (ILCC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-functional silica nanoparticles based on metal atom clusters: From design to toxicological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangi Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nerambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Neaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Cabello-Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Andrée Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd international Symposium on Inorganic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Inorganic Materials, Japan (SIMJ), Oct 2013, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId922" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opportunities for polymer-based nanowires in optoelectronics and nanophotonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId923" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Lorcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Massuyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontier 2012 : Opportunities for polymer-based nanowires in optoelectronics and nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Rennes, France. pp.2012-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId922" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electronic and transport properties of Hg // R - alkyl - Si (R= Mo6I8, Re6Se8) molecular junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELEC'MOL 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propriétés électriques des clusters métalliques immobilisés sur des surfaces de silicium fonctionnalisées: Si - Alkyl - Clusters // Hg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tournerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24èmes Journées Surfaces et Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electronic and transport properties of Hg // R - Alkyl - Si (R = Mo6I8, Re6Se8) molecular junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tournerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation de clusters d'éléments de transition dans l'élaboration de jonctions moléculaires et de nanomatériaux hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Nanochimie, Nanomatériaux, Nanostructurés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of nanoparticles on the growth of Arabidopsis and rapeseed plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Andrée Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Cabello-Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Colloque de la Société Française de Physiologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00562102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId930" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel functional surfaces, nanoparticles and nanomaterials based on metal atom clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Dorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st Int. Conf. Multifunctional, hybrid and nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId930" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis and Characterization of Magnetic-Fluorescent Composite Colloidal Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId932" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Roullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId933" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marchi-Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2008 2nd IEEE International Nanoelectronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId934" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INEC.2008.4585658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livret Journées Plénières GdR NAME 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Plénières GdR NAME 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Villeneuve d'Ascq, France. 45 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gas-phase chemistry of the photo-reduced [Mo6I13]2- and the photo-oxidized [Mo6I14]1- cluster species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Macaleese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Tsirkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Tyminska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId942" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A. J. O'Hair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence plénière du GdR EMIE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Biarritz (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId943" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elastic softness of hybrid lead halide perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afonso da Cunha Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Paofai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rennes, France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId943" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId944" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural and dynamic properties of hybrid perovskites for photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afonso da Cunha Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Paofai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3è Journées Pérovskites Hybrides (JPH 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId944" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId945" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extended investigations on Cs2[Mo6Br14]@SiO2 multifunctional nanoparticles: Physico-structural characterizations and toxicity studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangi Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Cabello-Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Andrée Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NIMS 2013 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Tsukuba, Japan. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId945" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId946" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extended investigations on Cs2[Mo6X14]@SiO2 multifunctional nanoparticles: Physico-structural characterizations and toxicity studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangi Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Cabello-Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Andrée Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MRS 2013 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Boston, United States. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId946" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covalent attachment of metallic cluster cores (ReSe, MoBr) on silicon (111) surfaces via alkyl chains: surface characterization and electronic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruno Fadjie-Djomkam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId949" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId950" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Herrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Int. Conf. on the Formation of Semiconductor Interfaces (ICFSI-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId951" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electronic and transport properties of Hg // R – alkyl – Si (R= Mo6I8, Re6Se8) molecular junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruno Fadjie-Djomkam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Material Research Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId951" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId952" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phytotoxicity of nanosized molybdenum octahedral clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangi Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Andrée Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Cabello-Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVII Congress of the FESPB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Valence, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId952" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId953" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propriétés électriques de clusters métalliques immobilisés sur des surfaces de silicium fonctionnalisées : Si – Alkyl – Clusters // Hg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruno Fadjie-Djomkam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tournerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId953" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antennes à capteurs de type clusters ioniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Himdi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2021/175796. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A material comprising an host matrix, rare earth ions and a metal atom cluster as sensitiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Los Angeles Amela-Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2014111434A1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428251v1</w:t>
-              </w:r>
-[...3402 lines deleted...]
-                <w:t xml:space="preserve">hal-00414440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId937" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inorganic Niobium and Tantalum Octahedral Cluster Halide Compounds with Three-dimensional Frameworks: A Review on their Crystallographic and Electronic Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Halet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ligated Transition Metal Clusters in Solid-state Chemistry: The legacy of Marcel Sergent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 180, Springer, pp.143-190, 2019, Structure and Bonding, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/430_2019_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId937" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31009,1805 +32516,777 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Front Cover: Host–Guest Binding Hierarchy within Redox‐ and Luminescence‐Responsive Supramolecular Self‐Assembly Based on Chalcogenide Clusters and γ‐Cyclodextrin (Chem. Eur. J. 51/2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId940" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Falaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Abramov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Shestopalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaplan Kirakci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.13378-13378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId942" w:history="1">
+            <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201803922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octahedral Niobium Thiocyanato Complexes Containing [Nb6Cl9O3] Cluster Core: Syntheses, Crystal Structures and Evidences of NCS Ligand Exchange</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Self-Assembly of Ambivalent Organic/Inorganic Building Blocks Containing Re6 Metal Atom Cluster: Formation of Honey Comb Hollow Tubular Metal-Organic Frameworks exhibiting luminescent properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId964" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Shestopalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId965" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. V. Mironov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId966" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. E. Fedorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId946" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10876-008-0223-4⟩</w:t>
+            <w:hyperlink r:id="rId967" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic8018277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId947" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00414519v1</w:t>
+            <w:hyperlink r:id="rId963" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId948" w:history="1">
+            <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembly of Ambivalent Organic/Inorganic Building Blocks Containing Re6 Metal Atom Cluster: Formation of Honey Comb Hollow Tubular Metal-Organic Frameworks exhibiting luminescent properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">A SR search for magnetism in the cluster compound Nb6F15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId969" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.A. Macfarlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId970" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schick-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId971" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Egilmez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId972" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId973" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId952" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic8018277⟩</w:t>
+            <w:hyperlink r:id="rId974" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2008.11.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId948" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414451v1</w:t>
+            <w:hyperlink r:id="rId975" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId968" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId953" w:history="1">
+            <w:hyperlink r:id="rId976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SR search for magnetism in the cluster compound Nb6F15</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Q. Song</w:t>
+                <w:t xml:space="preserve">Octahedral Niobium Thiocyanato Complexes Containing [Nb6Cl9O3] Cluster Core: Syntheses, Crystal Structures and Evidences of NCS Ligand Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.G. Naumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId977" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Ovoschnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId978" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.B. Artemkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId959" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2008.11.109⟩</w:t>
+            <w:hyperlink r:id="rId979" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10876-008-0223-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId960" w:history="1">
+            <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId953" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414461v1</w:t>
+            <w:hyperlink r:id="rId976" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId961" w:history="1">
+            <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of novel niobium cluster fluoro-compound (Me4N)2[Nb6F6Br6(H2O)2Cl4].6H2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.G. Naumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId962" w:history="1">
+            <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Artemkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId961" w:history="1">
+            <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId963" w:history="1">
+            <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-crystal structure of the Cs2Re6S6Br8 rhenium thio-bromide with acentric Re6 octahedral cluster units.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId964" w:history="1">
+            <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId963" w:history="1">
+            <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412005v1</w:t>
-              </w:r>
-[...1026 lines deleted...]
-                <w:t xml:space="preserve">hal-01123871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId976"/>
+      <w:footerReference w:type="default" r:id="rId985"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -32954,51 +33433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mathivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noee Dumait" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta09668e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Saito" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Ohsawa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Saito" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Takei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c04648" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867489v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lebastard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Hattali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gendre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Renaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.4c00446" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020747v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Surbl&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lonchambon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2497/jjspm.16d-t18-05" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347040v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Tsirkou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tyminska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O&#8217;hair" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP02611C" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975391v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Faulques" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor G. Ivanov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza J. Kashtiban" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c14883" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634701v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kashnik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brylev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT01488J" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395221v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngan Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ishii" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c02823" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana I. Lappi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Gaifulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisiya S. Sukhikh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria K. Gaifulina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Yanshole" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ce01229h" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan T.K. Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc04635d" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyo Segawa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136144" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192592v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carrasco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Ehni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Ebert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noeie Dumait" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Taupier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c08441" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04087734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Denis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tym&#237;nska" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gerbaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC01187A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K.N. Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cordier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumait" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ishii" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2022.101351" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957690v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiqi Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Masubuchi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Shimada" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13030478" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13030580" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192815v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dollo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Brandhonneur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martinais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00206c" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193503v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov M. Gayfulin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Prestipino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Lemoine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28155875" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167261v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Daigre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S. S. Tarasenko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Yu. Ledneva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai G. G. Naumov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audebrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.202300070" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088900v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana A. Pomelova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Delacotte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia V. Kuratieva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03447" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966567v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lappi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Naumov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123785" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196532v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Fatima" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniia Smortsova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Falaise" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc03334a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011024v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Gayfulin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202201037" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969063v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wilmet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Person" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Khlifi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13010144" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046565v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivanov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Abramov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11020077" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comby-Zerbino" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Macaleese" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c00308" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546784v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourges" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruffl&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vialla" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.105.024306" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03622938v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delacotte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Pomelova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stephant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c04105" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798826v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paradis-Fortin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilmeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Malaman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elka&#239;m" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c01561" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619233v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenshi Harada" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41427-022-00366-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556829v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Segura-Sanchis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fenollosa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rodriguez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Molard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c01144" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774212v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Evtushok" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Pozmogova" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Golubeva" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c02468" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828114v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;e Dumait" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2022.2119101" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467593v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Frey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Baro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103446" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797238v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2022.2105659" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716570v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Macaleese" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12122052" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512473v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Nishiyama" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Matsushita" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Wada" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ce01033f" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594187v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Sciortino" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Cretu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios Karanikolas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c03853" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514343v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c17845" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798618v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martinais" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cordier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2022.09.010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281343v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natana A. M. de Jesus" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Oliveira" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt00962a" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346813v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bourg&#232;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Naka" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2021.1961559" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037804v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brandhonneur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Boucaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dumait" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Molard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.120079" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194364v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Freslon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00517" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190344v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.202000427" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190420v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paofai" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc00751c" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249632v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demont" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Osta" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.V. Mironov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Naumov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26092662" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208710v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Zerbino" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT04200E" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219804v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthebaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlblux.2021.100079" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245230v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-Kilic" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc01229k" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03720900v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Qi Zhang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.904.334" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282740v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Kowouvi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120763" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247561v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria K Muravieva" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan P Loginov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisiya S Sukhikh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim R Ryzhikov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim V Yanshole" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00763" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194295v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schmid" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shepard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202102507" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02127330v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10870-018-0757-8" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507269v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso da Cunha Ferreira" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raymond" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-020-0313-7" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531296v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Matsui" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2019.12.009" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02569943v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;lou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pavan Kumar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prestipino" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154767" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02569949v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguenot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boucher" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fontaine" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2020.106205" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948359v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ivanov" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cort&#233;s" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Shestopalov" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0mh00637h" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931981v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Matsui" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Shirahata" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105765" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472161v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dollo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amela-Cortes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105509v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paradis-Fortin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ventrapati Pavan Kumar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Raveau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c03219" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02865283v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khlifi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fournier Le Ray" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amela-Cortes" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akdas-Kili&#231;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2019.12.002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02533161v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b23055" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930344v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c10487" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930227v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A Shmakova" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc-Laronze" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01160" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928629v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Kaper" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c01369" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02359972v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghui Chen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Makrygenni" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00400a" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307080v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia A Vorotnikova" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander y Alekseev" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri A Vorotnikov" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya V Evtushok" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110150" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177798v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria K. Muravieva" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900198" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280841v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V K Muravieva" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=y M Gayfulin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prestipino" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Ryzhikov" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903321" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02120808v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Thi Kim Nguyen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubernet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.181647" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02160209v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grasset" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.05.154" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161849v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K. Muravieva" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S002247661901013X" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307027v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton A Ivanov" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Laouer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hache" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02048" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307028v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferreira Molina" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natana Aparecida Martins de Jesus" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hammer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903892" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332145v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kepenekian" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gautier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9mh00724e" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364865v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Feliz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Atienzar" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02529" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354501v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Muravieva" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE00527C" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671632v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Pomelova" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K. Muraveva" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Y. Podlipskaya" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Khandarkhaeva" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Nebogatikova" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2017.12.006" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862462v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00340" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862500v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201806556" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771076v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gandubert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta Kumar Nayak" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Vicent" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tc05412b" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861427v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay G. Naumov" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ce00527c" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860094v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.085502" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833238v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Diep Pham" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gautier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ce00113h" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861410v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ledneva" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferlay" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mauro" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nj02310g" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01639700v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilmet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malaman" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.09.027" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713505v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daigre" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Costuas" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Tarasenko" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Ledneva" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt02748f" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863768v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel A Abramov" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Shestopalov" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaplan Kirakci" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802102" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946522v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC07402J" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848488v2" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Diener" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Corraze" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Querre" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adda" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.016601" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02100667v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tarasenko" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai G. Naumov" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944107666171102150925" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01835017v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Truong" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2018.e00654" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713502v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brandhonneur" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hatahet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2018.01.007" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807075v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tranchant" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouquet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2017.10.060" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01686772v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pellen-Mussi" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tricot-Doleux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Neaime" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nerambourg" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabello-Hurtado" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2018.14619" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631922v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad Aly Moussawi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floquet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Shepard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel A. Abramov" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b08058" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01581235v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.45339" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631918v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.17039" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515152v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadot" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10876-017-1176-2" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515141v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saito" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10876-016-1133-5" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631919v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ce01440f" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475817v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Nassif" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.01.003" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01614780v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dierre" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings7080114" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578524v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2017.1338496" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544457v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dierre" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0591707jes" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544244v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00265" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01581225v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seze" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tc01964e" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631913v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Renaud" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tc02454a" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01614767v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim N. Sokolov" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b07317" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01640116v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caignaert" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02128" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01236442v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT03734D" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253411v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lagneaux" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.12.034" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01392115v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kogevinas" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bustamante" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gracia-Laved&#225;n" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ballester" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0000000000000544" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269742v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b12481" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398036v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matsunaga" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0291610jss" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364251v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Giang Truong" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2016.1202724" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316219v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364268v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Puche" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Concepci&#243;n" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600381" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HG5DPDJS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01254794v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madec Querr&#233;" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tranchant" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Corraze" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.12.043" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304517v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2224440" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01341580v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolor&#232;s Lozano-Baena" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jeanne" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-016-3381-6" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362483v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffle" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01709" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01291680v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2213623" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357414v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.55.075502" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438115v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp05290h" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475823v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Uchikoshi" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Ohashi" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600508" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01263039v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Nayak" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Neidhardt" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beardsworth" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kirres" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC09110A" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146844v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh Kumar" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om P. Khatri" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman L. Jain" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404949" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-65PVG7TH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067882v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin A. Brylev" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri V. Mironov" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10876-014-0734-0" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148517v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fadjie Djomkam" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.03.011" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01220884v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502906" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7E07E0E95795355F76AD1BEA95B7ABC688470A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082719v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10904-014-0112-2" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01166772v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshal P. Mungse" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.06.029" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180052v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumann K Manna" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201501876" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153411v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaylan Suman Manna" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TC00632E" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188231v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuong Nguyen" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jung" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00396" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188232v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel C&#238;rcu" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barois" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201503205" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2JZTVWP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222623v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garreau" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP03960F" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205444v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Robin" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlin Kuai" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b06678" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146240v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC01867F" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118509v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta K Nayak" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc10085a" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01236446v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Hiramatsu" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihiro Yoshida" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunzi Saito" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Otsuka" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Yamochi" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TC02075A" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231150v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Wood" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve J. Elston" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201500257" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188219v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumann K. Manna" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201570212" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VZH26CC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153429v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha El Osta" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Demont" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201500074" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MLJZJ128-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083560v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC02098G" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069251v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Aubert" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.617.174" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069281v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Esnault" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.617.179" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01456464v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra47255h" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082726v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Besland" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.617.135" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009904v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Dorson" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontaine" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402466" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5JSC082-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01020577v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mortier" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.03.008" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016524v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faulques" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TC31309C" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116129v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA47255H" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814052v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Haneda" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.201200047" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q0V5LPLT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874175v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noboru Kitamura" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201300151" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SZJKJ7H1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138686v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201300417" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803728v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Perrin" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Pickard" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic301648s" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907963v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lebret-Chauvel" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp405836q" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813688v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Knoll" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shames" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Goren" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shaked" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00723-012-0426-6" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875904v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massuyeau" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn400763r" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874182v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hernandez" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elka&#239;m" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola&#239; Naumov" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201300777" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MSB1RBVM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813905v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manash R. Das" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Reddy Devarapalli" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjusha V. Shelke" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.11.017" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LQL0QV0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816059v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Yu Ledneva" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Virovets" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s0022476612010179" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S096B7MS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815720v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidemasa Hosoda" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hagiwara" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasukuni Nishimura" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm33086e" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716027v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.03.058" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821917v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.04.006" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ7ZK2GR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824161v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Malvolti" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Trujillo" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.03.002" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2Z6WHZQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694104v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai.G. Naumov" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm201589d" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860286v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhili Gulo" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Halet" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1NJ20377K" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738750v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Y. Ledneva" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hernandez" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potel" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201101986" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JQDNHL7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824122v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S. Mocanu" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc05012a" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822343v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berislav Peri&#263;" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002332" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7993Z9G0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829566v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gal" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200902131" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0LG2XDFT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442827v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.09.064" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831632v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danil Dybtsev" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmitz" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Panella" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hirscher" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100601a" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738766v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barisa Talbi" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haquette" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Martel" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Montigny" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fosse" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001630f" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC65E560932EF6926A13FC91D9B932D3127F8297/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832351v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Kimoto" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la103784v" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831676v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournerie" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1071007" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679135v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dech&#233;zelles" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Aubert" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barthou" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00129e" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SMV9VFF3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657878v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201000325" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LHQD772F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442819v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Roullier" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchi-Artzner" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorson" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubert" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.029547" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414441v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesan Prabusankar" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gohlen" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200900136" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZP99WPNQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397629v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10876-008-0224-3" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9FRZH3Q9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429017v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou-Girard" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903205a" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361680v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Efremova" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b822105g" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PC642GPB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414513v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gautier" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilet" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10876-008-0208-3" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X8KMZFP1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414418v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b806919k" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VZFL5KXJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414417v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200701686" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414415v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018692" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414420v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mortier" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200701845" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SSWMJR6G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354891v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Shames" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700370" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LM0QXQ00-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189136v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700499" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379614v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Roger" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Yahia" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Babizhetskyy" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bauer" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.04.023" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRHSFPXG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862709v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0512678" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MJ4JV8LJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868138v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J. Brink" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray L. Withers" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Poulain" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2005.10.014" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH2S9V2T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021499v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lucquin-Desreux" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mancini" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970617v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ben-Abdallah" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saint-Martin" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514448v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rondeau" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428251v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Los Angeles Amela-Cortes" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866530v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hehlen" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffl&#233;" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452283v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366819v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408730v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadot" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408710v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivanovich Ivanov" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399590v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879020v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Funes" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968771v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933567v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhsud Saidaminov" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raymond" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644104v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Duvail" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Funes" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D&#233;sert" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567681v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416169v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341133v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massuyeau" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Duvail" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Faulques" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01420429v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175672v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175240v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gouldieff" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01089393v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus V. Jorrin-Novo" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068282v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01089443v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073473v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lorcy" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massuyeau" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919598v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919187v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919174v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919584v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668093v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562102v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414440v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roullier" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchi-Artzner" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INEC.2008.4585658" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02176884v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/430_2019_39" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418255v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Falaise" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shestopalov" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201803922" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414519v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Ovoschnikov" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Artemkina" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10876-008-0223-4" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X359PLX5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414451v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Shestopalov" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. V. Mironov" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. E. Fedorov" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic8018277" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414461v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Macfarlane" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schick-Martin" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egilmez" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fan" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Song" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2008.11.109" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBHZKN7R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414422v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Artemkina" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412005v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722941v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523643v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01089414v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01089447v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123897v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088785v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123875v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123871v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huyen My Dang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Fatima" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lajoye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Falaise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6c00083" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mathivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noee Dumait" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta09668e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975391v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Faulques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor G. Ivanov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza J. Kashtiban" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c14883" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Saito" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Ohsawa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Saito" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Takei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c04648" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867489v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lebastard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Hattali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gendre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Renaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.4c00446" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020747v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Surbl&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lonchambon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2497/jjspm.16d-t18-05" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347040v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Tsirkou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tyminska" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O&#8217;hair" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP02611C" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506312v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana I. Lappi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Gaifulin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisiya S. Sukhikh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria K. Gaifulina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Yanshole" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ce01229h" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395221v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngan Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ishii" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c02823" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634701v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kashnik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brylev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT01488J" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598815v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan T.K. Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc04635d" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479203v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyo Segawa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136144" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046565v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivanov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Abramov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11020077" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927650v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K.N. Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cordier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumait" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ishii" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2022.101351" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192592v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carrasco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Ehni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Ebert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noeie Dumait" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Taupier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c08441" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04087734v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Denis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tym&#237;nska" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gerbaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC01187A" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957690v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiqi Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Masubuchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Shimada" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13030478" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013740v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13030580" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192815v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dollo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Brandhonneur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martinais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00206c" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193503v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov M. Gayfulin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Prestipino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Lemoine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28155875" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167261v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Daigre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S. S. Tarasenko" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Yu. Ledneva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai G. G. Naumov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audebrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.202300070" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966567v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lappi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Naumov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123785" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196532v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniia Smortsova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Falaise" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc03334a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088900v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana A. Pomelova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Delacotte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia V. Kuratieva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03447" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011024v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Gayfulin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202201037" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969063v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wilmet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Person" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Khlifi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13010144" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798618v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martinais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cordier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2022.09.010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594187v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Sciortino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Cretu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios Karanikolas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c03853" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514343v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;e Dumait" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c17845" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03622938v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delacotte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Pomelova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stephant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c04105" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546784v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourges" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruffl&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vialla" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.105.024306" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681057v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comby-Zerbino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Macaleese" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c00308" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798826v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paradis-Fortin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilmeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Malaman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elka&#239;m" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c01561" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556829v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Segura-Sanchis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fenollosa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rodriguez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Molard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c01144" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619233v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenshi Harada" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41427-022-00366-8" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828114v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2022.2119101" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774212v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Evtushok" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Pozmogova" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Golubeva" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c02468" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467593v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Frey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Baro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103446" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797238v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2022.2105659" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512473v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Nishiyama" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Matsushita" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Wada" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ce01033f" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716570v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Macaleese" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12122052" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346813v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bourg&#232;s" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Naka" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2021.1961559" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037804v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brandhonneur" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Boucaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dumait" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Molard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.120079" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194364v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Freslon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00517" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281343v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natana A. M. de Jesus" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Oliveira" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt00962a" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.202000427" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190420v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paofai" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc00751c" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249632v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demont" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Osta" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.V. Mironov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Naumov" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26092662" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208710v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Zerbino" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT04200E" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219804v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthebaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlblux.2021.100079" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245230v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-Kilic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc01229k" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03720900v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Qi Zhang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.904.334" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194295v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schmid" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shepard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202102507" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282740v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Kowouvi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120763" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247561v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria K Muravieva" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan P Loginov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisiya S Sukhikh" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim R Ryzhikov" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim V Yanshole" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00763" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928629v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Kaper" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c01369" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507269v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso da Cunha Ferreira" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raymond" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-020-0313-7" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02127330v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10870-018-0757-8" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531296v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Matsui" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2019.12.009" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02569943v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;lou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pavan Kumar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prestipino" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154767" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02569949v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguenot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boucher" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fontaine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2020.106205" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948359v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ivanov" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cort&#233;s" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Shestopalov" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0mh00637h" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931981v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Matsui" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Shirahata" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105765" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472161v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dollo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amela-Cortes" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119025" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105509v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paradis-Fortin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ventrapati Pavan Kumar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Raveau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c03219" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930344v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c10487" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02533161v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b23055" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930227v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A Shmakova" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc-Laronze" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01160" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02865283v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khlifi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fournier Le Ray" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amela-Cortes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akdas-Kili&#231;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2019.12.002" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364865v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Feliz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Atienzar" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02529" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02120808v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Thi Kim Nguyen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubernet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.181647" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280841v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V K Muravieva" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=y M Gayfulin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prestipino" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Ryzhikov" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903321" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02359972v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghui Chen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Makrygenni" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00400a" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307080v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia A Vorotnikova" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander y Alekseev" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri A Vorotnikov" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya V Evtushok" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110150" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177798v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria K. Muravieva" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900198" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02160209v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grasset" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.05.154" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161849v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K. Muravieva" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S002247661901013X" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307027v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton A Ivanov" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Laouer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hache" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02048" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332145v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kepenekian" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gautier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9mh00724e" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307028v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferreira Molina" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natana Aparecida Martins de Jesus" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hammer" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903892" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713502v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brandhonneur" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hatahet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2018.01.007" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807075v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Querre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tranchant" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Corraze" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouquet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2017.10.060" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01686772v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pellen-Mussi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tricot-Doleux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Neaime" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nerambourg" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabello-Hurtado" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2018.14619" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771076v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gandubert" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta Kumar Nayak" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Vicent" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tc05412b" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861427v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay G. Naumov" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ce00527c" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354501v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Muravieva" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE00527C" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671632v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Pomelova" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K. Muraveva" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Y. Podlipskaya" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Khandarkhaeva" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Nebogatikova" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2017.12.006" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862462v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00340" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862500v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201806556" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860094v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.085502" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861410v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ledneva" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferlay" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mauro" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nj02310g" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833238v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Diep Pham" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gautier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ce00113h" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01639700v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilmet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malaman" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.09.027" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713505v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daigre" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Costuas" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Tarasenko" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Ledneva" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt02748f" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848488v2" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Diener" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adda" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.016601" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946522v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC07402J" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863768v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel A Abramov" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Shestopalov" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaplan Kirakci" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802102" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02100667v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tarasenko" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai G. Naumov" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944107666171102150925" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01835017v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Truong" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2018.e00654" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01640116v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caignaert" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02128" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01614767v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad Aly Moussawi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floquet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel A. Abramov" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim N. Sokolov" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b07317" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01581235v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.45339" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631922v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Shepard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b08058" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631918v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.17039" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515141v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saito" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10876-016-1133-5" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515152v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadot" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10876-017-1176-2" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631919v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ce01440f" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01614780v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dierre" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings7080114" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578524v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2017.1338496" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475817v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Nassif" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.01.003" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544457v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dierre" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0591707jes" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544244v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00265" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631913v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Renaud" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tc02454a" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01581225v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seze" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tc01964e" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01263039v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Nayak" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Neidhardt" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beardsworth" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kirres" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC09110A" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475823v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Uchikoshi" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Ohashi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600508" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398036v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matsunaga" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0291610jss" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269742v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b12481" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01236442v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT03734D" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253411v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lagneaux" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.12.034" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01392115v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kogevinas" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bustamante" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gracia-Laved&#225;n" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ballester" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0000000000000544" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364251v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Giang Truong" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2016.1202724" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316219v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364268v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Puche" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Concepci&#243;n" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600381" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HG5DPDJS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304517v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2224440" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01254794v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madec Querr&#233;" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tranchant" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Corraze" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.12.043" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01341580v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolor&#232;s Lozano-Baena" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jeanne" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-016-3381-6" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362483v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffle" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01709" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01291680v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2213623" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438115v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp05290h" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357414v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.55.075502" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153429v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha El Osta" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Demont" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuong Nguyen" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201500074" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MLJZJ128-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067882v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin A. Brylev" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri V. Mironov" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10876-014-0734-0" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146844v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh Kumar" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om P. Khatri" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman L. Jain" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404949" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-65PVG7TH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148517v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fadjie Djomkam" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.03.011" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01220884v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502906" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7E07E0E95795355F76AD1BEA95B7ABC688470A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082719v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10904-014-0112-2" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180052v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumann K Manna" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201501876" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01166772v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshal P. Mungse" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.06.029" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153411v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaylan Suman Manna" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TC00632E" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146240v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC01867F" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188232v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel C&#238;rcu" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barois" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201503205" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2JZTVWP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188231v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jung" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00396" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205444v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Robin" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlin Kuai" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b06678" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222623v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garreau" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP03960F" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118509v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta K Nayak" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc10085a" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01236446v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Hiramatsu" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihiro Yoshida" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunzi Saito" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Otsuka" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Yamochi" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TC02075A" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231150v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Wood" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve J. Elston" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201500257" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188219v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumann K. Manna" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201570212" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VZH26CC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069281v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Aubert" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Esnault" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.617.179" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069251v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.617.174" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083560v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC02098G" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01456464v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra47255h" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082726v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Besland" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.617.135" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009904v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Dorson" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontaine" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402466" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5JSC082-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01020577v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mortier" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.03.008" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116129v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA47255H" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016524v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faulques" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TC31309C" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874175v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noboru Kitamura" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201300151" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SZJKJ7H1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138686v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201300417" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814052v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Haneda" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.201200047" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q0V5LPLT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803728v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Perrin" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Pickard" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic301648s" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907963v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lebret-Chauvel" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp405836q" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813688v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Knoll" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shames" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Goren" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shaked" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00723-012-0426-6" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875904v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massuyeau" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn400763r" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874182v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hernandez" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elka&#239;m" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola&#239; Naumov" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201300777" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MSB1RBVM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813905v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manash R. Das" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Reddy Devarapalli" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjusha V. Shelke" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.11.017" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LQL0QV0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821917v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.04.006" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ7ZK2GR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716027v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.03.058" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816059v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Yu Ledneva" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Virovets" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s0022476612010179" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S096B7MS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815720v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidemasa Hosoda" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hagiwara" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasukuni Nishimura" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm33086e" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822343v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berislav Peri&#263;" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002332" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7993Z9G0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824161v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Malvolti" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Trujillo" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.03.002" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2Z6WHZQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694104v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai.G. Naumov" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm201589d" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738750v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Y. Ledneva" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hernandez" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potel" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201101986" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JQDNHL7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860286v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhili Gulo" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Halet" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1NJ20377K" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824122v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S. Mocanu" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc05012a" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442819v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Roullier" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchi-Artzner" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorson" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubert" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.029547" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829566v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gal" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200902131" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0LG2XDFT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442827v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.09.064" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831632v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danil Dybtsev" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmitz" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Panella" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hirscher" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100601a" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738766v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barisa Talbi" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haquette" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Martel" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Montigny" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fosse" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001630f" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC65E560932EF6926A13FC91D9B932D3127F8297/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832351v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Kimoto" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la103784v" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831676v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournerie" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1071007" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679135v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dech&#233;zelles" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Aubert" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barthou" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00129e" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SMV9VFF3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657878v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201000325" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LHQD772F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414441v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesan Prabusankar" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gohlen" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200900136" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZP99WPNQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397629v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10876-008-0224-3" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9FRZH3Q9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429017v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou-Girard" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903205a" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361680v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Efremova" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b822105g" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PC642GPB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414513v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gautier" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilet" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10876-008-0208-3" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X8KMZFP1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414415v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018692" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414420v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mortier" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200701845" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SSWMJR6G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414417v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200701686" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414418v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b806919k" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VZFL5KXJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189136v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700499" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354891v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Shames" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700370" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LM0QXQ00-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379614v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Roger" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Yahia" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Babizhetskyy" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bauer" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.04.023" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRHSFPXG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862709v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0512678" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MJ4JV8LJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868138v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J. Brink" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray L. Withers" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Poulain" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2005.10.014" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH2S9V2T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021499v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lucquin-Desreux" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mancini" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05573375v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452283v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rondeau" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866530v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hehlen" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffl&#233;" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05573386v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tymi&#324;ska" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408730v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366819v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933567v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhsud Saidaminov" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raymond" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879020v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Funes" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408710v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivanovich Ivanov" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399590v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968771v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567681v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644104v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Duvail" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Funes" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D&#233;sert" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01420429v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416169v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341133v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massuyeau" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Duvail" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Faulques" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175672v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175240v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gouldieff" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01089393v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus V. Jorrin-Novo" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068282v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01089443v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073473v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lorcy" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massuyeau" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919598v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919187v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919174v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919584v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562102v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668093v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414440v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roullier" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchi-Artzner" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INEC.2008.4585658" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970617v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ben-Abdallah" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saint-Martin" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574443v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. J. O'Hair" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722941v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523643v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01089414v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01089447v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123897v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123871v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088785v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123875v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514448v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428251v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Los Angeles Amela-Cortes" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02176884v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/430_2019_39" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418255v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shestopalov" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201803922" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414451v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Shestopalov" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. V. Mironov" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. E. Fedorov" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic8018277" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414461v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Macfarlane" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schick-Martin" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egilmez" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fan" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Song" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2008.11.109" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBHZKN7R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414519v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Ovoschnikov" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Artemkina" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10876-008-0223-4" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X359PLX5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414422v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Artemkina" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412005v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>