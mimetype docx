--- v0 (2026-03-10)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The recent history of an insular bat population reveals an environmental disequilibrium and conservation concerns</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An integrative study of new environmental and cultural data from the Hoabinhian of Laang Spean Cave (Cambodia) including modern human remains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Picard</w:t>
+                <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cochard</w:t>
+                <w:t xml:space="preserve">Antonio Pérez Balarezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Conche</w:t>
+                <w:t xml:space="preserve">Heng Sophady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Lidour</w:t>
+                <w:t xml:space="preserve">Yuduan Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novitates Caribaea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33800/nc.vi23.346⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Environments and Humans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (5), pp.100020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.qeh.2024.100020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04679775v1</w:t>
+                <w:t xml:space="preserve">hal-04699099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative study of new environmental and cultural data from the Hoabinhian of Laang Spean Cave (Cambodia) including modern human remains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valery Zeitoun</w:t>
+                <w:t xml:space="preserve">The recent history of an insular bat population reveals an environmental disequilibrium and conservation concerns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Pérez Balarezo</w:t>
+                <w:t xml:space="preserve">Rémi Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heng Sophady</w:t>
+                <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuduan Zhou</w:t>
+                <w:t xml:space="preserve">Valentin Conche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Puaud</w:t>
+                <w:t xml:space="preserve">Kevin Lidour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Environments and Humans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2 (5), pp.100020. </w:t>
+              <w:t xml:space="preserve">Novitates Caribaea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (23), pp.22-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.qeh.2024.100020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33800/nc.vi23.346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699099v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04679775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taphonomic analysis of a Caribbean subfossil herpetofaunal bone assemblage (Marie Galante Island, Lesser Antilles)</w:t>
               </w:r>
@@ -1077,161 +1077,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pre-Columbian site of Roseau (Guadeloupe, F. W. I.): intra-site chronological variability of the subsistence strategies in a Late Ceramic archaeological vertebrate assemblage</w:t>
+                <w:t xml:space="preserve">Large-scale reptile extinctions following European colonization of the Guadeloupe Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Ephrem</w:t>
+                <w:t xml:space="preserve">Emmanuel Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bérard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Cochard</w:t>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Gala</w:t>
+                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Ineich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (1), </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12520-020-01246-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abg2111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102150v1</w:t>
+                <w:t xml:space="preserve">hal-03264827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liste taxinomique de l'herpétofaune dans l'outre-mer français : V. Département de la Guadeloupe</w:t>
               </w:r>
@@ -1345,1125 +1345,1125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale reptile extinctions following European colonization of the Guadeloupe Islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-taxa neo-taphonomic analysis of bone remains from Barn Owl pellets and cross-validation of observations: a case study from Dominica (Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Paradis</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvador Bailon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ivan Ineich</w:t>
+                <w:t xml:space="preserve">Monica Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abg2111⟩</w:t>
+              <w:t xml:space="preserve">Quaternary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Taphonomy and Palaeoecology of Quaternary Vertebrates: Advances in Fossil and Experimental Studies, 4 (4), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/quat4040038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03264827v1</w:t>
+                <w:t xml:space="preserve">hal-03430198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-taxa neo-taphonomic analysis of bone remains from Barn Owl pellets and cross-validation of observations: a case study from Dominica (Lesser Antilles)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Historical and fossil evidence of an extinct endemic species of Leiocephalus (Squamata: Leiocephalidae) from the Guadeloupe Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/quat4040038⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4927 (3), pp.383-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4927.3.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430198v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03358473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical and fossil evidence of an extinct endemic species of Leiocephalus (Squamata: Leiocephalidae) from the Guadeloupe Islands</w:t>
+                <w:t xml:space="preserve">The pre-Columbian site of Roseau (Guadeloupe, F. W. I.): intra-site chronological variability of the subsistence strategies in a Late Ceramic archaeological vertebrate assemblage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Charles</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoît Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4927 (3), pp.383-409. </w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4927.3.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12520-020-01246-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03358473v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First records of modified snake bones in the Pre-Columbian archaeological record of the Lesser Antilles: Cultural and paleoecological implications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New insights into the diet of the Lesser Antillean barn owl Tyto insularis (Aves: Strigiformes) in Dominica, Lesser Antilles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stoetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Caribbean Journal of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981643v1</w:t>
+                <w:t xml:space="preserve">hal-03045205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial observations of the subfossil of partially extinct fauna from Tintamarre Island (Anguilla Bank, Lesser Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chalifour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (4), pp.327-340. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/quaternaire.14352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the diet of the Lesser Antillean barn owl Tyto insularis (Aves: Strigiformes) in Dominica, Lesser Antilles.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liste taxinomique des Serpents des Petites Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Grouard</w:t>
+                <w:t xml:space="preserve">Jean Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Ineich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe de Massary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Journal of Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Herpétologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 174, pp.59-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045205v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liste taxinomique des Serpents des Petites Antilles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First records of modified snake bones in the Pre-Columbian archaeological record of the Lesser Antilles: Cultural and paleoecological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Herpétologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15564894.2020.1749195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982536v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and weight estimations of subfossil monitor lizards (Varanus sp. Merrem 1820) with an application to the Hoabinhian assemblage of Doi Pha Kan (Late Pleistocene, Lampang province, Thailand)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dating, stratigraphy and taphonomy of the Pleistocene site of Ban Fa Suai II (Northern Thailand): Contributions to the study of paleobiodiversity in Southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winayalai Chinnawut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenoble Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naksri Wilailuck</w:t>
+                <w:t xml:space="preserve">Kevin Burdette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Paléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 105 (4), pp.295-304. </w:t>
+              <w:t xml:space="preserve">, 2019, 105 (4), pp.275-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02469290v1</w:t>
+                <w:t xml:space="preserve">hal-02977603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating, stratigraphy and taphonomy of the Pleistocene site of Ban Fa Suai II (Northern Thailand): Contributions to the study of paleobiodiversity in Southeast Asia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size and weight estimations of subfossil monitor lizards (Varanus sp. Merrem 1820) with an application to the Hoabinhian assemblage of Doi Pha Kan (Late Pleistocene, Lampang province, Thailand)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+                <w:t xml:space="preserve">Pauline Hanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winayalai Chinnawut</w:t>
+                <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenoble Arnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+                <w:t xml:space="preserve">Claude Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Burdette</w:t>
+                <w:t xml:space="preserve">Naksri Wilailuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Paléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 105 (4), pp.275-285. </w:t>
+              <w:t xml:space="preserve">, 2019, 105 (4), pp.295-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977603v1</w:t>
+                <w:t xml:space="preserve">hal-02469290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The recent fossil turtle record of the central plain of Thailand reveals local extinctions</w:t>
               </w:r>
@@ -2475,77 +2475,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auetrakulvit Prasit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naksri Wilailuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Paléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105 (4), pp.305-315. </w:t>
@@ -2713,51 +2713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Ineich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2847,51 +2847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dewynter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. De Massary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2959,51 +2959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liste taxinomique de l’herpétofaune dans l’outre-mer français : III. Collectivité territoriale de Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Dewynter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe de Massary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3097,51 +3097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Ineich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3218,77 +3218,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanchard Cave 2: A historical period Audubon's shearwater (Puffinus lherminieri) nesting site in Marie-Galante (Guadeloupe islands, FWI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Serrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3339,51 +3339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New osteological criteria for the identification of domestic horses, donkeys and their hybrids in archaeological contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3424,2561 +3424,2311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liste Taxinomique de l'herpétofaune Dans l'outre-Mer Français : II. Collectivité de Saint-Barthélemy.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new fossil species of BoaLinnaeus, 1758 (Squamata, Boidae), from the Pleistocene of Marie-Galante Island (French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Herpétologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02724634.2018.1462829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854942v1</w:t>
+                <w:t xml:space="preserve">hal-03886573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liste taxinomique de l’herpétofaune dans l’outre-mer français : II. Collectivité de Saint-Barthélemy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying Gecko Species from Lesser Antillean Paleontological Assemblages: Intraspecific Osteological Variation within and Interspecific Osteological Differences between Thecadactylus rapicauda (Houttuyn, 1782) (Phyllodactylidae) and Hemidactylus mabouia (Moreau de Jonnès, 1818) (Gekkonidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Daza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Herpétologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of herpetology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (3), pp.313-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1670/17-093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982547v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02409437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Gecko Species from Lesser Antillean Paleontological Assemblages: Intraspecific Osteological Variation within and Interspecific Osteological Differences between Thecadactylus rapicauda (Houttuyn, 1782) (Phyllodactylidae) and Hemidactylus mabouia (Moreau de Jonnès, 1818) (Gekkonidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liste taxinomique de l'herpétofaune dans l'outre-mer français : II. Collectivité de Saint-Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe de Massary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Dewynter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Ineich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of herpetology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Herpétologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166, pp.59-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02409437v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04274085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new fossil species of BoaLinnaeus, 1758 (Squamata, Boidae), from the Pleistocene of Marie-Galante Island (French West Indies)</w:t>
+                <w:t xml:space="preserve">Résumé de diplôme - Squamates du Pléistocène supérieur et de l’Holocène de l’archipel guadeloupéen : évolution de biodiversité et interactions avec l’Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société Herpétologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 161, pp.101-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02724634.2018.1462829⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03886573v1</w:t>
+                <w:t xml:space="preserve">hal-02982582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liste taxinomique de l'herpétofaune dans l'outre-mer français : II. Collectivité de Saint-Barthélemy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human impacts reduce morphological diversity in an insular species of lizard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maël Dewynter</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Herrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Ineich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Herpétologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 284, pp.20170921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2017.0921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04274085v1</w:t>
+                <w:t xml:space="preserve">hal-02123498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the body sizes of Quaternary lizards using Pholidoscelis Fitzinger, 1843, and Anolis Daudin, 1802, as case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa E. Kemp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (1), pp.e1239626. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02724634.2017.1239626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human impacts reduce morphological diversity in an insular species of lizard</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrigendum to “New data on Pleistocene and Holocene herpetofauna of Marie Galante (Blanchard Cave, Guadeloupe Islands, French West Indies): Insular faunal turnover and human impact” [Quat. Sci. Rev. 128 (2015) 127–137]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 132, pp.213-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.11.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2017.0921⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02123498v1</w:t>
+                <w:t xml:space="preserve">halshs-04016293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résumé de diplôme - Squamates du Pléistocène supérieur et de l’Holocène de l’archipel guadeloupéen : évolution de biodiversité et interactions avec l’Homme</w:t>
+                <w:t xml:space="preserve">Describing Archaeological Iguana Laurenti, 1768 (Squamata: Iguanidae) Populations: Size and Skeletal Maturity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Herpétologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (4), pp.716-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oa.2463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982582v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for historical human-induced extinctions of vertebrate species on La Désirade (French West Indies)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+                <w:t xml:space="preserve">Diet of the Lesser Antillean barn owl Tyto insularis (Aves: Strigiformes) in Dominica, Lesser Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvador Bailon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+                <w:t xml:space="preserve">Monica Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2015.11.001⟩</w:t>
+              <w:t xml:space="preserve">Caribbean Journal of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (1), pp.91 - 100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18475/cjos.v49i1.a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01729635v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01730850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteological Differentiation of the Iguana Laurenti, 1768 (Squamata: Iguanidae) Species: Iguana iguana (Linnaeus, 1758) and Iguana delicatissima Laurenti, 1768, with some Comments on their Hybrids</w:t>
+                <w:t xml:space="preserve">A fossil Diploglossus (Squamata, Anguidae) lizard from Basse-Terre and Grande-Terre Islands (Guadeloupe, French West Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Boistel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of herpetology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1670/14-170⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep28475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982387v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From a thriving past to an uncertain future: Zooarchaeological evidence of two millennia of human impact on a large emblematic lizard (Iguana delicatissima) on the Guadeloupe Islands (French West Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ineich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 150, pp.172 - 183. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fossil Diploglossus (Squamata, Anguidae) lizard from Basse-Terre and Grande-Terre Islands (Guadeloupe, French West Indies)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for historical human-induced extinctions of vertebrate species on La Désirade (French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep28475⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85 (01), pp.54 - 65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2015.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729622v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Describing Archaeological Iguana Laurenti, 1768 (Squamata: Iguanidae) Populations: Size and Skeletal Maturity</w:t>
+                <w:t xml:space="preserve">Osteological Differentiation of the Iguana Laurenti, 1768 (Squamata: Iguanidae) Species: Iguana iguana (Linnaeus, 1758) and Iguana delicatissima Laurenti, 1768, with some Comments on their Hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Ineich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oa.2463⟩</w:t>
+              <w:t xml:space="preserve">Journal of herpetology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (2), pp.295-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1670/14-170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02982369v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “New data on Pleistocene and Holocene herpetofauna of Marie Galante (Blanchard Cave, Guadeloupe Islands, French West Indies): Insular faunal turnover and human impact” [Quat. Sci. Rev. 128 (2015) 127–137]</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Lenoble</w:t>
+                <w:t xml:space="preserve">Body location and tail regeneration effects on osteoderms morphology-are they useful tools for systematic, paleontology, and skeletochronology in diploglossine lizards (squamata, anguidae)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian de Buffrénil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Ineich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.11.008⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 276 (11), pp.1333-1344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmor.20421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04016293v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet of the Lesser Antillean barn owl Tyto insularis (Aves: Strigiformes) in Dominica, Lesser Antilles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+                <w:t xml:space="preserve">New data for Pleistocene and Holocene herpetofauna of Marie Galante (Blanchard Cave, Guadeloupe Islands, French West Indies) : insular faunal turnover and human impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Journal of Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 128, pp.127-137</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01730850v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray microtomography provides first data about the feeding behaviour of an endangered lizard, the Montserrat galliwasp (Diploglossus montisserrati)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New data on Pleistocene and Holocene herpetofauna of Marie Galante (Blanchard Cave, Guadeloupe Islands, French West Indies): Insular faunal turnover and human impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L Charles</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.150461⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 128, pp.127-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344194v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02389320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body location and tail regeneration effects on osteoderms morphology-are they useful tools for systematic, paleontology, and skeletochronology in diploglossine lizards (squamata, anguidae)?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Les Grenouilles du Résident » : introduction datings of Litoria aurea (Lesson, 1826) (Hylidae) in New Caledonia and Wallis Island (Wallis and Futuna) by Europeans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Ineich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ivan Ineich</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Policard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Morphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Herpetology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.495-499</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02982498v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data for Pleistocene and Holocene herpetofauna of Marie Galante (Blanchard Cave, Guadeloupe Islands, French West Indies) : insular faunal turnover and human impact</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fossil and subfossil herpetofauna from Cadet 2 Cave(Marie-Galante, Guadeloupe Islands, F. W. I.): Evolution of aninsular herpetofauna since the Late Pleistocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Ineich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (2), pp.101-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2014.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842656v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01393283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data on Pleistocene and Holocene herpetofauna of Marie Galante (Blanchard Cave, Guadeloupe Islands, French West Indies): Insular faunal turnover and human impact</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-ray microtomography provides first data about the feeding behaviour of an endangered lizard, the Montserrat galliwasp (Diploglossus montisserrati)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Boistel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (12), pp.150461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.150461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.09.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02389320v1</w:t>
+                <w:t xml:space="preserve">hal-01344194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les Grenouilles du Résident » : introduction datings of Litoria aurea (Lesson, 1826) (Hylidae) in New Caledonia and Wallis Island (Wallis and Futuna) by Europeans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Ineich</w:t>
+                <w:t xml:space="preserve">Predation of Lesser Nacked-backed bats by a pair of American kestrels on the Island of Marie-Galante, French West Indies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...146 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2014.10.005⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Teddy Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Raptor Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 48 (1), pp.78-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3356/JRR-13-28.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00984122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5988,1689 +5738,1689 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of St Martin/Sint Marteen caves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay B. Haviser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Congress of the International Association for Caribbean Archaeology - IACA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Matanzas, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Cayo” Site of Roseau: Ceramic, vertebrate and isotopic analysis of a Guadeloupe Late Ceramic archaeological assemblage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The New and the Old: Re-Excavations at Cadet 3 Rockshelter, Marie Galante).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Monica Gala</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Re-Examining Self: Caribbean Archaeology in the 21st Century. 28th Congress of the International Association of Caribbean Archaeology.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bridgetown, Barbados</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02413386v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02413341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The New and the Old: Re-Excavations at Cadet 3 Rockshelter, Marie Galante).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The “Cayo” Site of Roseau: Ceramic, vertebrate and isotopic analysis of a Guadeloupe Late Ceramic archaeological assemblage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Charles</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Benoît Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Re-Examining Self: Caribbean Archaeology in the 21st Century. 28th Congress of the International Association of Caribbean Archaeology.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bridgetown, Barbados</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02413341v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02413386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the terrestrial vertebrate diversity of Marie-Galante Island (French West-Indies) during the last 40 000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Palaeontological Congress (IPC5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Palaeontological Association, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02191826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small predator accumulations, taphonomy and palaeoenvironment: about practices and reference establishment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the occurrences of Monitor Lizards (Varanus sp.) from Late Pleistocene to Holocene in continental South-East Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Denys</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Béarez</w:t>
+                <w:t xml:space="preserve">Pau Hen Sophady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th ICAZ Taphonomy Working Group Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France. p. 868-881</w:t>
+              <w:t xml:space="preserve">The 5th International Palaeontological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985419v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the occurrences of Monitor Lizards (Varanus sp.) from Late Pleistocene to Holocene in continental South-East Asia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small predator accumulations, taphonomy and palaeoenvironment: about practices and reference establishment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Forestier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pau Hen Sophady</w:t>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Palaeontological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">4th ICAZ Taphonomy Working Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France. p. 868-881</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897839v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la structure des troupeaux à la couleur des chiens Retour sur 40 ans d’Archéozoologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la structure des troupeaux à la couleur des chiens : retour sur 40 ans d’Archéozoologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème colloque international du GMPCA, Rennes (18-21 avril 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02363649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des communautés de vertébrés indigènes de l’île de Marie-Galante depuis la fin du Pléistocène supérieur : Entre changements climatiques et impacts anthropiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque « Q10 » (AFEQ CNF INQUA -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux, Feb 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-taxa taphonomic analysis and cross-validation of observations: case study from pellets from Dominica (Lesser Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th ICAZ Taphonomy Working Group Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des amphibiens-reptiles dans les pelotes et les sites archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Référentiel(s) taphonomique(s) concernant les petits vertébrés : bilan et examen critique des méthodes d’étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoi de neuf chez les petites bêtes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de restitution du GDR TaphEnA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnement écologique des taphocénoses en milieu tropical insulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Taphec »Taphonomie et écologie - Atelier du GDR 3591</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J.-Ph. Brugal, Oct 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01079343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données archéozoologiques sur l’oppidum de Corent: Résultats de la campagne de fouille 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquièmes rencontres archéozoologiques de Lattes, Journée d'étude, Calenda 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lattes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03290333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7680,154 +7430,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Bivaag à ECSIT : 10 ans de recherche dédiée à la biodiversité ancienne des îles de Guadeloupe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières Rencontres BIOSENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03003300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7837,356 +7587,356 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The past vertebrate biodiversity of Southeast Asia and its relevance to ongoing environmental issues: current limitations and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Claude; Nopadon Kitana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On the Edge of the Sixth Mass Extinction in Biodiversity Hotspots: Facts, needs, solutions and opportunities in Thailand and adjacent countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CU Press, pp.254-280, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude en morphométrie géométrique 3D de la morphologie vertébrale des couleuvres actuelles et passées Archipel de la Guadeloupe (Antilles françaises)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hanot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisa Nicoud, Marie Balasse, Emmanuel Desclaux, Isabelle Théry-Parisot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la préhistoire : nouveaux marqueurs et approches intégrées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APDCA – CEPAM, pp.27-39, 2021, 2-904110-64-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité, évolution et fonctionnement des écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Arzul</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Crochet P.-A.; Rasplus J.-Y.; Selosse M.-A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers des prospectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, hors série, cnrs, pp.25-33., 2017, Les Cahiers des prospectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03847162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8196,248 +7946,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des sites archéologiques littoraux à la reconstitution des modifications passées de la faune caribéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05387969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The New and the Old: re-excavations at Abri Cadet 3, Marie Galante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04559277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8447,401 +8197,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte de la Crouzade (Gruissan, Aude), Rapport de fouille programmée 2020-2022, rapport final 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Saos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alcalá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Saos</w:t>
+                <w:t xml:space="preserve">S. Bailón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alcalá</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Régional de l’Archéologie. 2022, 271 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03994744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte de la Crouzade (Gruissan, Aude), Rapport de fouille programmée 2020-2022, rapport intermédiaire 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Saos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alcalá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Saos</w:t>
+                <w:t xml:space="preserve">S. Bailón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alcalá</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service Régional de l’Archéologie. 2021, 172 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03994484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortemart (87), Place du château des ducs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roquefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Lasnier</w:t>
+                <w:t xml:space="preserve">Catherine Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Roquefort</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Belingard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2012, pp.380 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId227"/>
+      <w:footerReference w:type="default" r:id="rId225"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8988,51 +8738,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilailuck Naksri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirikanya Chantasri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melada Maneechote" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supalak Mithong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.619" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04679775v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Picard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Conche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33800/nc.vi23.346" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699099v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Balarezo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sophady" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuduan Zhou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qeh.2024.100020" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04193840v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sayah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2023v22a24" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228197v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.328" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145045v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.04.27.538552" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887011v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Probst" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fr&#233;tey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ineich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Ohler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722311v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.220256" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102150v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01246-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049400v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe De Massary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dewynter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48716/bullshf.178-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03264827v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paradis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg2111" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430198v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat4040038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4927.3.4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981643v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2020.1749195" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102184v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalifour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.14352" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045205v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoetzel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraysse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bochaton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gala" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982536v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lescure" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breuil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe de Massary" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469290v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Julien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naksri Wilailuck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.05.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977603v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winayalai Chinnawut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoble Arnaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Burdette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.03.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981689v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auetrakulvit Prasit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.04.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01919937v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ivanov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-20181101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886693v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2019v41a12" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dewynter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. De Massary" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ineich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982545v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982340v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2017.1343824" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Serrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.11.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982323v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.03.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982547v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Daza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1670/17-093" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886573v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2018.1462829" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04274085v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982356v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa E. Kemp" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2017.1239626" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123498v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0921" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982582v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729635v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.11.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M0QBNX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982387v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1670/14-170" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01503157v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breuil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tresset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.08.017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729622v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28475" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982369v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2463" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPS935JX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04016293v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenoble" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.11.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730850v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraysse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18475/cjos.v49i1.a1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344194v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Boistel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.150461" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982498v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian de Buffr&#233;nil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.20421" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F125EB009F86A8F98667D0D94D77AD1CBF136B9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842656v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389320v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.09.023" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106997v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Policard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393283v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.10.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984122v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3356/JRR-13-28.1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712184v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay B. Haviser" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413386v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413341v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191826v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cochard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Royer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985419v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897839v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Hen Sophady" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046752v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Br&#233;hard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cucchi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363649v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963870v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945010v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025726v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025717v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079343v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03290333v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003300v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727856v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096388v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387969v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559277v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03994744v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Saos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcal&#225;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bail&#243;n" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03994484v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804015v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lasnier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roquefort" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilailuck Naksri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirikanya Chantasri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melada Maneechote" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supalak Mithong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.619" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699099v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Balarezo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sophady" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuduan Zhou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qeh.2024.100020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04679775v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Picard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Conche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33800/nc.vi23.346" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04193840v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sayah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2023v22a24" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228197v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.328" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145045v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.04.27.538552" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887011v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Probst" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fr&#233;tey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ineich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Ohler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722311v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.220256" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03264827v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paradis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg2111" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049400v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe De Massary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dewynter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48716/bullshf.178-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430198v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat4040038" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4927.3.4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102150v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01246-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045205v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoetzel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraysse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bochaton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102184v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalifour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.14352" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982536v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lescure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breuil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe de Massary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981643v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2020.1749195" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977603v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winayalai Chinnawut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoble Arnaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Burdette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.03.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469290v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Julien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naksri Wilailuck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.05.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981689v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auetrakulvit Prasit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.04.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01919937v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ivanov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-20181101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886693v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2019v41a12" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dewynter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. De Massary" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ineich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982545v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982340v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2017.1343824" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Serrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.11.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982323v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.03.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886573v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2018.1462829" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Daza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1670/17-093" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04274085v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982582v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123498v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0921" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982356v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa E. Kemp" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2017.1239626" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04016293v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenoble" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.11.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982369v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2463" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPS935JX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730850v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraysse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18475/cjos.v49i1.a1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729622v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28475" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01503157v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breuil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tresset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.08.017" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729635v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.11.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M0QBNX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982387v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1670/14-170" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982498v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian de Buffr&#233;nil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.20421" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F125EB009F86A8F98667D0D94D77AD1CBF136B9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842656v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389320v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.09.023" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106997v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Policard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393283v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.10.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344194v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Boistel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charles" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.150461" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984122v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3356/JRR-13-28.1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712184v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay B. Haviser" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413341v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413386v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191826v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cochard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Royer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897839v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Hen Sophady" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985419v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046752v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Br&#233;hard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cucchi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363649v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963870v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945010v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025726v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025717v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079343v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03290333v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003300v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727856v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096388v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387969v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559277v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03994744v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Saos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcal&#225;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bail&#243;n" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03994484v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804015v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lasnier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roquefort" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>