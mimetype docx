--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1077,295 +1077,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale reptile extinctions following European colonization of the Guadeloupe Islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liste taxinomique de l'herpétofaune dans l'outre-mer français : V. Département de la Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe De Massary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvador Bailon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+                <w:t xml:space="preserve">Maël Dewynter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Frétey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Ineich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abg2111⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Herpétologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178, pp.6-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48716/bullshf.178-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03264827v1</w:t>
+                <w:t xml:space="preserve">hal-04049400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liste taxinomique de l'herpétofaune dans l'outre-mer français : V. Département de la Guadeloupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-scale reptile extinctions following European colonization of the Guadeloupe Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe De Massary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Dewynter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Frétey</w:t>
+                <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Ineich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Herpétologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 178, pp.6-23. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48716/bullshf.178-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abg2111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04049400v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-taxa neo-taphonomic analysis of bone remains from Barn Owl pellets and cross-validation of observations: a case study from Dominica (Lesser Antilles)</w:t>
               </w:r>
@@ -1377,51 +1377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2175,2140 +2175,2152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating, stratigraphy and taphonomy of the Pleistocene site of Ban Fa Suai II (Northern Thailand): Contributions to the study of paleobiodiversity in Southeast Asia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size and weight estimations of subfossil monitor lizards (Varanus sp. Merrem 1820) with an application to the Hoabinhian assemblage of Doi Pha Kan (Late Pleistocene, Lampang province, Thailand)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+                <w:t xml:space="preserve">Pauline Hanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winayalai Chinnawut</w:t>
+                <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenoble Arnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+                <w:t xml:space="preserve">Claude Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Burdette</w:t>
+                <w:t xml:space="preserve">Naksri Wilailuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Paléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 105 (4), pp.275-285. </w:t>
+              <w:t xml:space="preserve">, 2019, 105 (4), pp.295-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977603v1</w:t>
+                <w:t xml:space="preserve">hal-02469290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and weight estimations of subfossil monitor lizards (Varanus sp. Merrem 1820) with an application to the Hoabinhian assemblage of Doi Pha Kan (Late Pleistocene, Lampang province, Thailand)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dating, stratigraphy and taphonomy of the Pleistocene site of Ban Fa Suai II (Northern Thailand): Contributions to the study of paleobiodiversity in Southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winayalai Chinnawut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenoble Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Naksri Wilailuck</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Burdette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Paléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 105 (4), pp.295-304. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.05.003⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 105 (4), pp.275-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469290v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The recent fossil turtle record of the central plain of Thailand reveals local extinctions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fossil dipsadid snakes from the Guadeloupe Islands (French West-Indies) and their interactions with past human populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Boistel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Ineich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.04.005⟩</w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (sp2), pp.501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2019v41a12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981689v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osteological criteria for the specific identification of Monitor lizards (Varanus Merrem, 1820) remains in subfossil deposits of Sundaland and continental Southeast Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amphibia-Reptilia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 40 (2), pp.219-232. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15685381-20181101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil dipsadid snakes from the Guadeloupe Islands (French West-Indies) and their interactions with past human populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The recent fossil turtle record of the central plain of Thailand reveals local extinctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auetrakulvit Prasit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naksri Wilailuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Tresset</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2019v41a12⟩</w:t>
+              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (4), pp.305-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886693v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liste Taxinomique de l'herpétofaune Dans l'outre-Mer Français : III. Collectivité Territoriale de Martinique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dewynter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. De Massary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ineich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Herpétologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 169, pp.53--82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liste taxinomique de l’herpétofaune dans l’outre-mer français : III. Collectivité territoriale de Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Dewynter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe de Massary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Ineich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Herpétologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 169 (53-82)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution, diversity and interactions with past human populations of recently extinct Pholidoscelis lizards (Squamata: Teiidae) from the Guadeloupe Islands (French West-Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Ineich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (2), pp.140-156. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08912963.2017.1343824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanchard Cave 2: A historical period Audubon's shearwater (Puffinus lherminieri) nesting site in Marie-Galante (Guadeloupe islands, FWI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Serrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17, pp.250-262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New osteological criteria for the identification of domestic horses, donkeys and their hybrids in archaeological contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 94 (3), pp.12-20. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2018.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new fossil species of BoaLinnaeus, 1758 (Squamata, Boidae), from the Pleistocene of Marie-Galante Island (French West Indies)</w:t>
+                <w:t xml:space="preserve">Identifying Gecko Species from Lesser Antillean Paleontological Assemblages: Intraspecific Osteological Variation within and Interspecific Osteological Differences between Thecadactylus rapicauda (Houttuyn, 1782) (Phyllodactylidae) and Hemidactylus mabouia (Moreau de Jonnès, 1818) (Gekkonidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salvador Bailon</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Daza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of herpetology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (3), pp.313-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1670/17-093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02724634.2018.1462829⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03886573v1</w:t>
+                <w:t xml:space="preserve">halshs-02409437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Gecko Species from Lesser Antillean Paleontological Assemblages: Intraspecific Osteological Variation within and Interspecific Osteological Differences between Thecadactylus rapicauda (Houttuyn, 1782) (Phyllodactylidae) and Hemidactylus mabouia (Moreau de Jonnès, 1818) (Gekkonidae)</w:t>
+                <w:t xml:space="preserve">A new fossil species of BoaLinnaeus, 1758 (Squamata, Boidae), from the Pleistocene of Marie-Galante Island (French West Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of herpetology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02724634.2018.1462829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1670/17-093⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02409437v1</w:t>
+                <w:t xml:space="preserve">hal-03886573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liste taxinomique de l'herpétofaune dans l'outre-mer français : II. Collectivité de Saint-Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe de Massary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Dewynter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Ineich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Herpétologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 166, pp.59-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04274085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résumé de diplôme - Squamates du Pléistocène supérieur et de l’Holocène de l’archipel guadeloupéen : évolution de biodiversité et interactions avec l’Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Herpétologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 161, pp.101-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human impacts reduce morphological diversity in an insular species of lizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Herrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Ineich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 284, pp.20170921. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2017.0921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the body sizes of Quaternary lizards using Pholidoscelis Fitzinger, 1843, and Anolis Daudin, 1802, as case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa E. Kemp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (1), pp.e1239626. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02724634.2017.1239626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “New data on Pleistocene and Holocene herpetofauna of Marie Galante (Blanchard Cave, Guadeloupe Islands, French West Indies): Insular faunal turnover and human impact” [Quat. Sci. Rev. 128 (2015) 127–137]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 132, pp.213-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04016293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Describing Archaeological Iguana Laurenti, 1768 (Squamata: Iguanidae) Populations: Size and Skeletal Maturity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (4), pp.716-724. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oa.2463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet of the Lesser Antillean barn owl Tyto insularis (Aves: Strigiformes) in Dominica, Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4317,502 +4329,502 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Journal of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (1), pp.91 - 100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18475/cjos.v49i1.a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01730850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fossil Diploglossus (Squamata, Anguidae) lizard from Basse-Terre and Grande-Terre Islands (Guadeloupe, French West Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep28475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From a thriving past to an uncertain future: Zooarchaeological evidence of two millennia of human impact on a large emblematic lizard (Iguana delicatissima) on the Guadeloupe Islands (French West Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ineich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 150, pp.172 - 183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for historical human-induced extinctions of vertebrate species on La Désirade (French West Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 85 (01), pp.54 - 65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yqres.2015.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osteological Differentiation of the Iguana Laurenti, 1768 (Squamata: Iguanidae) Species: Iguana iguana (Linnaeus, 1758) and Iguana delicatissima Laurenti, 1768, with some Comments on their Hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4834,275 +4846,275 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Ineich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of herpetology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50 (2), pp.295-305. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1670/14-170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body location and tail regeneration effects on osteoderms morphology-are they useful tools for systematic, paleontology, and skeletochronology in diploglossine lizards (squamata, anguidae)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian de Buffrénil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Ineich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 276 (11), pp.1333-1344. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jmor.20421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data for Pleistocene and Holocene herpetofauna of Marie Galante (Blanchard Cave, Guadeloupe Islands, French West Indies) : insular faunal turnover and human impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5117,312 +5129,312 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 128, pp.127-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data on Pleistocene and Holocene herpetofauna of Marie Galante (Blanchard Cave, Guadeloupe Islands, French West Indies): Insular faunal turnover and human impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 128, pp.127-137. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.09.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02389320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les Grenouilles du Résident » : introduction datings of Litoria aurea (Lesson, 1826) (Hylidae) in New Caledonia and Wallis Island (Wallis and Futuna) by Europeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Ineich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Policard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Herpetology Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8, pp.495-499</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossil and subfossil herpetofauna from Cadet 2 Cave(Marie-Galante, Guadeloupe Islands, F. W. I.): Evolution of aninsular herpetofauna since the Late Pleistocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Ineich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5431,304 +5443,304 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (2), pp.101-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2014.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01393283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray microtomography provides first data about the feeding behaviour of an endangered lizard, the Montserrat galliwasp (Diploglossus montisserrati)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal Society Open Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (12), pp.150461. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsos.150461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predation of Lesser Nacked-backed bats by a pair of American kestrels on the Island of Marie-Galante, French West Indies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Raptor Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 48 (1), pp.78-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3356/JRR-13-28.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00984122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5738,51 +5750,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of St Martin/Sint Marteen caves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5804,110 +5816,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay B. Haviser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Congress of the International Association for Caribbean Archaeology - IACA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Matanzas, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The New and the Old: Re-Excavations at Cadet 3 Rockshelter, Marie Galante).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5929,110 +5941,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Re-Examining Self: Caribbean Archaeology in the 21st Century. 28th Congress of the International Association of Caribbean Archaeology.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bridgetown, Barbados</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02413341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “Cayo” Site of Roseau: Ceramic, vertebrate and isotopic analysis of a Guadeloupe Late Ceramic archaeological assemblage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6091,725 +6103,725 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Re-Examining Self: Caribbean Archaeology in the 21st Century. 28th Congress of the International Association of Caribbean Archaeology.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bridgetown, Barbados</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02413386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the terrestrial vertebrate diversity of Marie-Galante Island (French West-Indies) during the last 40 000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Palaeontological Congress (IPC5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Palaeontological Association, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02191826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the occurrences of Monitor Lizards (Varanus sp.) from Late Pleistocene to Holocene in continental South-East Asia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small predator accumulations, taphonomy and palaeoenvironment: about practices and reference establishment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pau Hen Sophady</w:t>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Palaeontological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">4th ICAZ Taphonomy Working Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France. p. 868-881</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897839v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small predator accumulations, taphonomy and palaeoenvironment: about practices and reference establishment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the occurrences of Monitor Lizards (Varanus sp.) from Late Pleistocene to Holocene in continental South-East Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Denys</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Béarez</w:t>
+                <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Hen Sophady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th ICAZ Taphonomy Working Group Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France. p. 868-881</w:t>
+              <w:t xml:space="preserve">The 5th International Palaeontological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985419v1</w:t>
+                <w:t xml:space="preserve">hal-01897839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la structure des troupeaux à la couleur des chiens Retour sur 40 ans d’Archéozoologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la structure des troupeaux à la couleur des chiens : retour sur 40 ans d’Archéozoologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème colloque international du GMPCA, Rennes (18-21 avril 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02363649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des communautés de vertébrés indigènes de l’île de Marie-Galante depuis la fin du Pléistocène supérieur : Entre changements climatiques et impacts anthropiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6837,212 +6849,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque « Q10 » (AFEQ CNF INQUA -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux, Feb 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-taxa taphonomic analysis and cross-validation of observations: case study from pellets from Dominica (Lesser Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th ICAZ Taphonomy Working Group Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des amphibiens-reptiles dans les pelotes et les sites archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7057,370 +7069,370 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Référentiel(s) taphonomique(s) concernant les petits vertébrés : bilan et examen critique des méthodes d’étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoi de neuf chez les petites bêtes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de restitution du GDR TaphEnA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnement écologique des taphocénoses en milieu tropical insulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Taphec »Taphonomie et écologie - Atelier du GDR 3591</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J.-Ph. Brugal, Oct 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01079343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données archéozoologiques sur l’oppidum de Corent: Résultats de la campagne de fouille 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquièmes rencontres archéozoologiques de Lattes, Journée d'étude, Calenda 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lattes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03290333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7430,51 +7442,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Bivaag à ECSIT : 10 ans de recherche dédiée à la biodiversité ancienne des îles de Guadeloupe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7533,51 +7545,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières Rencontres BIOSENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03003300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7587,356 +7599,356 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The past vertebrate biodiversity of Southeast Asia and its relevance to ongoing environmental issues: current limitations and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Claude; Nopadon Kitana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On the Edge of the Sixth Mass Extinction in Biodiversity Hotspots: Facts, needs, solutions and opportunities in Thailand and adjacent countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CU Press, pp.254-280, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude en morphométrie géométrique 3D de la morphologie vertébrale des couleuvres actuelles et passées Archipel de la Guadeloupe (Antilles françaises)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hanot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisa Nicoud, Marie Balasse, Emmanuel Desclaux, Isabelle Théry-Parisot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la préhistoire : nouveaux marqueurs et approches intégrées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APDCA – CEPAM, pp.27-39, 2021, 2-904110-64-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité, évolution et fonctionnement des écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Crochet P.-A.; Rasplus J.-Y.; Selosse M.-A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers des prospectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, hors série, cnrs, pp.25-33., 2017, Les Cahiers des prospectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03847162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7946,51 +7958,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des sites archéologiques littoraux à la reconstitution des modifications passées de la faune caribéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8025,73 +8037,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05387969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The New and the Old: re-excavations at Abri Cadet 3, Marie Galante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8113,81 +8125,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04559277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8197,401 +8209,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte de la Crouzade (Gruissan, Aude), Rapport de fouille programmée 2020-2022, rapport final 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Saos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alcalá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service Régional de l’Archéologie. 2022, 271 pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03994744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte de la Crouzade (Gruissan, Aude), Rapport de fouille programmée 2020-2022, rapport intermédiaire 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Saos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alcalá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Régional de l’Archéologie. 2021, 172 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03994484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortemart (87), Place du château des ducs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roquefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Belingard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2012, pp.380 (3 Vol)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId225"/>
+      <w:footerReference w:type="default" r:id="rId226"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8738,51 +8750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilailuck Naksri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirikanya Chantasri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melada Maneechote" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supalak Mithong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.619" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699099v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Balarezo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sophady" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuduan Zhou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qeh.2024.100020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04679775v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Picard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Conche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33800/nc.vi23.346" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04193840v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sayah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2023v22a24" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228197v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.328" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145045v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.04.27.538552" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887011v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Probst" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fr&#233;tey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ineich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Ohler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722311v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.220256" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03264827v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paradis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg2111" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049400v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe De Massary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dewynter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48716/bullshf.178-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430198v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat4040038" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4927.3.4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102150v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01246-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045205v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoetzel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraysse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bochaton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102184v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalifour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.14352" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982536v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lescure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breuil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe de Massary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981643v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2020.1749195" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977603v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winayalai Chinnawut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoble Arnaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Burdette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.03.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469290v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Julien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naksri Wilailuck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.05.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981689v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auetrakulvit Prasit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.04.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01919937v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ivanov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-20181101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886693v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2019v41a12" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dewynter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. De Massary" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ineich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982545v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982340v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2017.1343824" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Serrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.11.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982323v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.03.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886573v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2018.1462829" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Daza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1670/17-093" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04274085v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982582v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123498v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0921" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982356v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa E. Kemp" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2017.1239626" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04016293v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenoble" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.11.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982369v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2463" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPS935JX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730850v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraysse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18475/cjos.v49i1.a1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729622v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28475" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01503157v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breuil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tresset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.08.017" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729635v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.11.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M0QBNX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982387v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1670/14-170" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982498v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian de Buffr&#233;nil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.20421" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F125EB009F86A8F98667D0D94D77AD1CBF136B9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842656v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389320v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.09.023" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106997v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Policard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393283v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.10.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344194v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Boistel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charles" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.150461" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984122v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3356/JRR-13-28.1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712184v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay B. Haviser" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413341v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413386v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191826v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cochard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Royer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897839v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Hen Sophady" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985419v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046752v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Br&#233;hard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cucchi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363649v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963870v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945010v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025726v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025717v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079343v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03290333v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003300v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727856v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096388v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387969v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559277v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03994744v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Saos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcal&#225;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bail&#243;n" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03994484v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804015v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lasnier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roquefort" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilailuck Naksri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirikanya Chantasri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melada Maneechote" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supalak Mithong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.619" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699099v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Balarezo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sophady" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuduan Zhou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qeh.2024.100020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04679775v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Picard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Conche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33800/nc.vi23.346" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04193840v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sayah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2023v22a24" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228197v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.328" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145045v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.04.27.538552" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887011v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Probst" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fr&#233;tey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ineich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Ohler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722311v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.220256" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049400v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe De Massary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dewynter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48716/bullshf.178-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03264827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paradis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg2111" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430198v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat4040038" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4927.3.4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102150v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01246-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045205v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoetzel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraysse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bochaton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102184v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalifour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.14352" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982536v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lescure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breuil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe de Massary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981643v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2020.1749195" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469290v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Julien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naksri Wilailuck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.05.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ95ZDJX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977603v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winayalai Chinnawut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoble Arnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Burdette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.03.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886693v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2019v41a12" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01919937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ivanov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-20181101" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981689v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auetrakulvit Prasit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.04.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831044v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dewynter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. De Massary" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ineich" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982545v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982340v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2017.1343824" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347470v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Serrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.11.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982323v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.03.012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409437v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Daza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1670/17-093" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886573v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2018.1462829" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04274085v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982582v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123498v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0921" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982356v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa E. Kemp" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2017.1239626" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04016293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenoble" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.11.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982369v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2463" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPS935JX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730850v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraysse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18475/cjos.v49i1.a1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729622v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28475" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01503157v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breuil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tresset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.08.017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729635v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.11.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M0QBNX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982387v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1670/14-170" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982498v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian de Buffr&#233;nil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.20421" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F125EB009F86A8F98667D0D94D77AD1CBF136B9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842656v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389320v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.09.023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106997v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Policard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393283v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.10.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344194v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Boistel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charles" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.150461" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984122v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3356/JRR-13-28.1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712184v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay B. Haviser" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413341v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413386v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191826v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cochard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Royer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985419v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897839v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Hen Sophady" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046752v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Br&#233;hard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cucchi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363649v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963870v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945010v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025726v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025717v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079343v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03290333v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003300v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727856v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096388v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387969v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559277v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03994744v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Saos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcal&#225;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bail&#243;n" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03994484v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804015v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lasnier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roquefort" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>