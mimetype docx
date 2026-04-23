--- v0 (2026-03-29)
+++ v1 (2026-04-23)
@@ -300,1688 +300,1822 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face à Chienne : Dire, transmettre et recevoir le récit de l’inceste au théâtre. Recherche collective sur une création scénique de la Cie Jours tranquilles</w:t>
+                <w:t xml:space="preserve">État des lieux et perspectives autour de la problématique des consommations de substances et des enjeux de la prise en charge psychologique chez les mineurs non accompagnés (MNA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zbaeren</w:t>
+                <w:t xml:space="preserve">Antoine Frigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Roman</w:t>
+                <w:t xml:space="preserve">Maha Najdini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Saudan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadine Demogeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Filpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.inan.2025.100533⟩</w:t>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2026.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117124v1</w:t>
+                <w:t xml:space="preserve">hal-05592042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La capacité à jouer en groupe « Jeu de Rôle »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Face à Chienne : Dire, transmettre et recevoir le récit de l’inceste au théâtre. Recherche collective sur une création scénique de la Cie Jours tranquilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zbaeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roman</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ado.115.0089⟩</w:t>
+              <w:t xml:space="preserve">In Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (2), pp.100533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inan.2025.100533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065504v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu de rôle : du divertissement au soin</w:t>
+                <w:t xml:space="preserve">La capacité à jouer en groupe « Jeu de Rôle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Mentale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (1), pp.89-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ado.115.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05490567v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La triple temporalité du transfert dans la médiation thérapeutique par le jeu de rôle</w:t>
+                <w:t xml:space="preserve">Jeu de rôle : du divertissement au soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Santé Mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 303, pp.22-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04604812v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Jeu de Rôle : une médiation thérapeutique. Propositions conceptuelles sur les caractéristiques malléables du « JdR » en psychothérapie d’adolescents</w:t>
+                <w:t xml:space="preserve">La triple temporalité du transfert dans la médiation thérapeutique par le jeu de rôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roman</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/bupsy.pr1.001⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (6), pp.282-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2024.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053773v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écriture et symbolisation à l’adolescence. Étude d’un dispositif à médiation thérapeutique auprès d’adolescents en situation de placement</w:t>
+                <w:t xml:space="preserve">Le Jeu de Rôle : une médiation thérapeutique. Propositions conceptuelles sur les caractéristiques malléables du « JdR » en psychothérapie d’adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Numéro 579 (1), pp.77-80. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/bupsy.579.0077⟩</w:t>
+              <w:t xml:space="preserve">, 2024, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.pr1.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03990526v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu de rôle et fiction interactive : l’interactivité au service de la subjectivation</w:t>
+                <w:t xml:space="preserve">Écriture et symbolisation à l’adolescence. Étude d’un dispositif à médiation thérapeutique auprès d’adolescents en situation de placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.inan.2023.100333⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Numéro 579 (1), pp.77-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.579.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048547v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La destructivité dans le processus créateur en médiation thérapeutique : une nécessité ? Illustration clinique à partir d’un atelier à médiation par le Jeu de Rôle.</w:t>
+                <w:t xml:space="preserve">Jeu de rôle et fiction interactive : l’interactivité au service de la subjectivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotherapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psys.233.0117⟩</w:t>
+              <w:t xml:space="preserve">In Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (1), pp.100333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inan.2023.100333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101257v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes des frontières à l’épreuve des mouvements transfrontaliers en protection de l’enfance</w:t>
+                <w:t xml:space="preserve">La destructivité dans le processus créateur en médiation thérapeutique : une nécessité ? Illustration clinique à partir d’un atelier à médiation par le Jeu de Rôle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pp.057.0106⟩</w:t>
+              <w:t xml:space="preserve">Psychotherapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 43 (3), pp.117-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psys.233.0117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053778v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porosité, rigidité, équilibre : formes et interactions des enveloppes dans la médiation par l’écriture</w:t>
+                <w:t xml:space="preserve">Formes des frontières à l’épreuve des mouvements transfrontaliers en protection de l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2022.08.002⟩</w:t>
+              <w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (57), pp.106-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pp.057.0106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777678v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Child protection and continuity breaking: challenges and paradoxes for the self-construction in a cross-border context</w:t>
+                <w:t xml:space="preserve">Porosité, rigidité, équilibre : formes et interactions des enveloppes dans la médiation par l’écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social Work Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02650533.2022.2053841⟩</w:t>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87 (4), pp.699-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2022.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628238v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La psychanalyse à l’université : de la monstruosité apparente à la proposition d’une refondation anarchitecturale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Child protection and continuity breaking: challenges and paradoxes for the self-construction in a cross-border context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Demogeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vic Arduini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roman</w:t>
+                <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, </w:t>
+              <w:t xml:space="preserve">Journal of Social Work Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.inan.2022.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02650533.2022.2053841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811585v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions médiatrices du thérapeute et de l’écriture dans les ateliers d’écriture avec des adolescents. Illustration clinique</w:t>
+                <w:t xml:space="preserve">La psychanalyse à l’université : de la monstruosité apparente à la proposition d’une refondation anarchitecturale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Invernizzi</w:t>
+                <w:t xml:space="preserve">Marie Saudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Demogeot</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vic Arduini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/bupsy.574.0281⟩</w:t>
+              <w:t xml:space="preserve">In Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inan.2022.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963239v1</w:t>
+                <w:t xml:space="preserve">hal-03811585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiations par l’écriture et symbolisation : évaluation d’un dispositif thérapeutique pour adolescents avec l’Adolescent Psychotherapy Q-Set</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fonctions médiatrices du thérapeute et de l’écriture dans les ateliers d’écriture avec des adolescents. Illustration clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Invernizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Demogeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Numéro 574 (4), pp.281-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.574.0281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2020.10.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02963649v1</w:t>
+                <w:t xml:space="preserve">hal-04963239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruptures et placement à l’adolescence : enjeux d’une narration de soi</w:t>
+                <w:t xml:space="preserve">Médiations par l’écriture et symbolisation : évaluation d’un dispositif thérapeutique pour adolescents avec l’Adolescent Psychotherapy Q-Set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invernizzi Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Demogeot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (8), pp.440-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2020.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/bupsy.566.0099⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02357252v1</w:t>
+                <w:t xml:space="preserve">hal-02963649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier d'écriture et troubles du comportement à l'adolescence : fonction contenante des cadres en thérapie à médiation avec un adolescent placé</w:t>
+                <w:t xml:space="preserve">Ruptures et placement à l’adolescence : enjeux d’une narration de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Demogeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Frigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psye.631.0197⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (566), pp.99-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.566.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357264v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02357252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Atelier d'écriture et troubles du comportement à l'adolescence : fonction contenante des cadres en thérapie à médiation avec un adolescent placé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Demogeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63, pp.197-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psye.631.0197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dispositifs thérapeutiques par l’écriture à l’adolescence : une revue systématique de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Demogeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 85, pp.281-297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.evopsy.2019.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02357249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1991,1272 +2125,1272 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Jeu de Rôle : un outil au service du développement et de la santé de l’enfant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Filpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Demogeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé, 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des droits de l’enfant : entre consentement, protection et participation. Journée d’étude Consenteens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Demogeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Filpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Consenteens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle scientifique CLCS, CREM, INTERPSY, LISEC, 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersions, émersions, métalepses : les passages entre jeu (de rôle) et réalité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Médiations thérapeutiques : nouvelles perspectives »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRPPC, 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation et droits de l’enfant : entre autonomie et apprentissage(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Demogeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée académique des recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSPE de Lorraine, 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droits de l’enfant et santé : une tension entre protection et liberté de décision.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Filpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Demogeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé, 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une recherche-création sur la réception de l’œuvre - Autour de « Chienne » de M.-P. Lafontaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Zbaeren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium « La psychanalyse au service d’une approche de la vie psychique. Confins et frontières de la clinique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LARPsyDIS, 2024, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu de rôle et psychothérapie : le « je » au cœur du récit interactif.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences de la Société Lorraine de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Lorraine de Psychologie, 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donjons, Dragons et Fantasy : Le Jeu de Rôle et la fiction interactive vers l’émergence de la capacité à jouer en groupe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIeme Journée Doctoriales du SIUEERPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SIUEERPP, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode du cas unique et « Q-Methodology » : à l’interface des approches qualitatives et quantitatives pour évaluer le processus de changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "La recherche en psychothérapie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus psychiques dans une médiation thérapeutique d’orientation psychanalytique : approche méthodologique mixte fondée sur l’Adolescent Psychotherapy Q-set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’ARCh, comprendre les processus de changement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Liege, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enveloppes psychiques dans la médiation par l’écriture : ruptures et reprise des liens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque les enveloppes psychiques. Nouvelle conceptualisation et évolution sociétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de l’identité et problématique transfrontalière en protection de l’enfance : enjeux et paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Demogeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Menaces identitaires et résilience dans le monde d’aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écriture et résilience à l’adolescence. Approche clinique auprès d’adolescents en situation de placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Demogeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès mondial sur la résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer les médiations thérapeutiques à l'adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1eres Doctoriales du laboratoire INTERPSY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire et s'écrire à l'adolescence : étude de cas clinique d'un adolescent et de son rapport à l'écriture dans le cadre d'une médiation thérapeutique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Demogeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e journées nationales des Maisons des Adolescents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3266,137 +3400,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual consent in adolescence: between representation and legal reality...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Leonhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kabuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International ESCAPcongress hosted by SFPEADA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3406,124 +3540,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecriture et résilience à l'adolescence: Approche clinique auprès d'adolescents en situation de placement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Demogeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bâtir la résilience : Manuel de pratiques professionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3533,205 +3667,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu de Rôle et psychothérapie : le « je » au cœur du récit interactif Rapport de la recherche « Adolescence et médiations thérapeutiques par le Jeu de Rôle » - AMJDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction française du « Adolescent Psychotherapy Q-set » et du manuel de cotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invernizzi Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Demogeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3741,114 +3875,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écriture et symbolisation à l’adolescence : étude d’un dispositif à médiation thérapeutique auprès d’adolescents en situation de placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Lorraine, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021LORR0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03335316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3916,51 +4050,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD30AAF9"/>
+    <w:nsid w:val="AD2252E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4064,51 +4198,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C9E63394"/>
+    <w:nsid w:val="0D0F4E3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4212,51 +4346,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="02969525"/>
+    <w:nsid w:val="7A4D4715"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4449,51 +4583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corentin-boulay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6300-9588" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117124v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zbaeren" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boulay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2025.100533" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065504v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.115.0089" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490567v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604812v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.05.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053773v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.pr1.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990526v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.579.0077" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048547v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2023.100333" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101257v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.233.0117" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053778v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.057.0106" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777678v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2022.08.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628238v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Demogeot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lighezzolo-Alnot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02650533.2022.2053841" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811585v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saudan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Barbieri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vic Arduini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2022.09.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963239v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Invernizzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.574.0281" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963649v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Invernizzi Claire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.10.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357252v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frigaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.566.0099" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.631.0197" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357249v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2019.10.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Filpa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490489v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490509v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490495v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490520v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zbaeren" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490532v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490479v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811718v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03423280v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02334721v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186657v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186267v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490516v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pereira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leonhard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kabuth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963648v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631824v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436827v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03335316v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0103" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corentin-boulay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6300-9588" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592042v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frigaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boulay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Najdini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Demogeot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Filpa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2026.03.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117124v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zbaeren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2025.100533" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065504v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.115.0089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490567v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604812v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.05.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.pr1.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990526v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.579.0077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2023.100333" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.233.0117" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053778v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.057.0106" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2022.08.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628238v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lighezzolo-Alnot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02650533.2022.2053841" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811585v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saudan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Barbieri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vic Arduini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2022.09.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963239v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Invernizzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.574.0281" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Invernizzi Claire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.10.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357252v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.566.0099" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357264v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.631.0197" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357249v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2019.10.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490489v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490509v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490495v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490520v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490508v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zbaeren" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490532v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490479v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811714v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811718v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03423280v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377268v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02334721v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490516v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pereira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leonhard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kabuth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963648v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631824v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03335316v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0103" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>