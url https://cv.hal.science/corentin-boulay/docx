--- v1 (2026-04-23)
+++ v2 (2026-04-24)
@@ -1243,339 +1243,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porosité, rigidité, équilibre : formes et interactions des enveloppes dans la médiation par l’écriture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La psychanalyse à l’université : de la monstruosité apparente à la proposition d’une refondation anarchitecturale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vic Arduini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2022.08.002⟩</w:t>
+              <w:t xml:space="preserve">In Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inan.2022.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777678v1</w:t>
+                <w:t xml:space="preserve">hal-03811585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Child protection and continuity breaking: challenges and paradoxes for the self-construction in a cross-border context</w:t>
+                <w:t xml:space="preserve">Porosité, rigidité, équilibre : formes et interactions des enveloppes dans la médiation par l’écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social Work Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02650533.2022.2053841⟩</w:t>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87 (4), pp.699-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2022.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628238v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La psychanalyse à l’université : de la monstruosité apparente à la proposition d’une refondation anarchitecturale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Child protection and continuity breaking: challenges and paradoxes for the self-construction in a cross-border context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Demogeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vic Arduini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roman</w:t>
+                <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, </w:t>
+              <w:t xml:space="preserve">Journal of Social Work Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.inan.2022.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02650533.2022.2053841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811585v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctions médiatrices du thérapeute et de l’écriture dans les ateliers d’écriture avec des adolescents. Illustration clinique</w:t>
               </w:r>
@@ -1659,469 +1659,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiations par l’écriture et symbolisation : évaluation d’un dispositif thérapeutique pour adolescents avec l’Adolescent Psychotherapy Q-Set</w:t>
+                <w:t xml:space="preserve">Dispositifs thérapeutiques par l’écriture à l’adolescence : une revue systématique de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Demogeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Demogeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2020.10.004⟩</w:t>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85, pp.281-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2019.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963649v1</w:t>
+                <w:t xml:space="preserve">halshs-02357249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruptures et placement à l’adolescence : enjeux d’une narration de soi</w:t>
+                <w:t xml:space="preserve">Médiations par l’écriture et symbolisation : évaluation d’un dispositif thérapeutique pour adolescents avec l’Adolescent Psychotherapy Q-Set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invernizzi Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Demogeot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (566), pp.99-113. </w:t>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (8), pp.440-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/bupsy.566.0099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2020.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02357252v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier d'écriture et troubles du comportement à l'adolescence : fonction contenante des cadres en thérapie à médiation avec un adolescent placé</w:t>
+                <w:t xml:space="preserve">Ruptures et placement à l’adolescence : enjeux d’une narration de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Demogeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Frigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 63, pp.197-217. </w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (566), pp.99-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/psye.631.0197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.566.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357264v1</w:t>
+                <w:t xml:space="preserve">halshs-02357252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs thérapeutiques par l’écriture à l’adolescence : une revue systématique de la littérature</w:t>
+                <w:t xml:space="preserve">Atelier d'écriture et troubles du comportement à l'adolescence : fonction contenante des cadres en thérapie à médiation avec un adolescent placé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Demogeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 85, pp.281-297. </w:t>
+              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63, pp.197-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2019.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/psye.631.0197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02357249v1</w:t>
+                <w:t xml:space="preserve">hal-02357264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2133,463 +2133,463 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Jeu de Rôle : un outil au service du développement et de la santé de l’enfant.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éducation et droits de l’enfant : entre autonomie et apprentissage(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Demogeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Demogeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé, 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée académique des recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE de Lorraine, 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490518v1</w:t>
+                <w:t xml:space="preserve">hal-05490495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des droits de l’enfant : entre consentement, protection et participation. Journée d’étude Consenteens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Droits de l’enfant et santé : une tension entre protection et liberté de décision.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Filpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Demogeot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Consenteens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle scientifique CLCS, CREM, INTERPSY, LISEC, 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">13ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé, 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490489v1</w:t>
+                <w:t xml:space="preserve">hal-05490520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersions, émersions, métalepses : les passages entre jeu (de rôle) et réalité.</w:t>
+                <w:t xml:space="preserve">Le Jeu de Rôle : un outil au service du développement et de la santé de l’enfant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Filpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Demogeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Médiations thérapeutiques : nouvelles perspectives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRPPC, 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">3ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé, 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490509v1</w:t>
+                <w:t xml:space="preserve">hal-05490518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation et droits de l’enfant : entre autonomie et apprentissage(s)</w:t>
+                <w:t xml:space="preserve">Application des droits de l’enfant : entre consentement, protection et participation. Journée d’étude Consenteens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Demogeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Filpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée académique des recherches en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE de Lorraine, 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Consenteens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle scientifique CLCS, CREM, INTERPSY, LISEC, 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490495v1</w:t>
+                <w:t xml:space="preserve">hal-05490489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droits de l’enfant et santé : une tension entre protection et liberté de décision.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immersions, émersions, métalepses : les passages entre jeu (de rôle) et réalité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Demogeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé, 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque « Médiations thérapeutiques : nouvelles perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRPPC, 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490520v1</w:t>
+                <w:t xml:space="preserve">hal-05490509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une recherche-création sur la réception de l’œuvre - Autour de « Chienne » de M.-P. Lafontaine.</w:t>
               </w:r>
@@ -2601,51 +2601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Zbaeren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3022,286 +3022,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de l’identité et problématique transfrontalière en protection de l’enfance : enjeux et paradoxes</w:t>
+                <w:t xml:space="preserve">Écriture et résilience à l’adolescence. Approche clinique auprès d’adolescents en situation de placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Demogeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Menaces identitaires et résilience dans le monde d’aujourd’hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">4ème Congrès mondial sur la résilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377268v1</w:t>
+                <w:t xml:space="preserve">hal-02334721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écriture et résilience à l’adolescence. Approche clinique auprès d’adolescents en situation de placement</w:t>
+                <w:t xml:space="preserve">Evaluer les médiations thérapeutiques à l'adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès mondial sur la résilience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">1eres Doctoriales du laboratoire INTERPSY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334721v1</w:t>
+                <w:t xml:space="preserve">hal-02186657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer les médiations thérapeutiques à l'adolescence</w:t>
+                <w:t xml:space="preserve">Construction de l’identité et problématique transfrontalière en protection de l’enfance : enjeux et paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Demogeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1eres Doctoriales du laboratoire INTERPSY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Congrès Menaces identitaires et résilience dans le monde d’aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186657v1</w:t>
+                <w:t xml:space="preserve">hal-02377268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire et s'écrire à l'adolescence : étude de cas clinique d'un adolescent et de son rapport à l'écriture dans le cadre d'une médiation thérapeutique.</w:t>
               </w:r>
@@ -3313,51 +3313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Demogeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e journées nationales des Maisons des Adolescents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3580,51 +3580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Demogeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bâtir la résilience : Manuel de pratiques professionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3769,77 +3769,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction française du « Adolescent Psychotherapy Q-set » et du manuel de cotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invernizzi Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Demogeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4050,51 +4050,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD2252E5"/>
+    <w:nsid w:val="CAA00A50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4198,51 +4198,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0D0F4E3C"/>
+    <w:nsid w:val="9E12A905"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4346,51 +4346,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7A4D4715"/>
+    <w:nsid w:val="9CB6EF0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4583,51 +4583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corentin-boulay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6300-9588" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592042v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frigaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boulay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Najdini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Demogeot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Filpa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2026.03.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117124v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zbaeren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2025.100533" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065504v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.115.0089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490567v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604812v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.05.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.pr1.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990526v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.579.0077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2023.100333" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.233.0117" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053778v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.057.0106" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2022.08.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628238v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lighezzolo-Alnot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02650533.2022.2053841" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811585v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saudan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Barbieri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vic Arduini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2022.09.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963239v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Invernizzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.574.0281" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Invernizzi Claire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.10.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357252v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.566.0099" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357264v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.631.0197" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357249v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2019.10.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490489v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490509v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490495v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490520v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490508v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zbaeren" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490532v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490479v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811714v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811718v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03423280v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377268v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02334721v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490516v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pereira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leonhard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kabuth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963648v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631824v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03335316v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0103" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corentin-boulay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6300-9588" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592042v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frigaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boulay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Najdini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Demogeot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Filpa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2026.03.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117124v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zbaeren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2025.100533" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065504v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.115.0089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490567v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604812v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.05.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.pr1.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990526v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.579.0077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2023.100333" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.233.0117" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053778v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.057.0106" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811585v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saudan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Barbieri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vic Arduini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2022.09.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777678v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2022.08.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lighezzolo-Alnot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02650533.2022.2053841" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963239v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Invernizzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.574.0281" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357249v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2019.10.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963649v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Invernizzi Claire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.10.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.566.0099" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357264v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.631.0197" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490495v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490520v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490518v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490489v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490509v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490508v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zbaeren" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490532v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490479v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811714v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811718v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03423280v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02334721v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186657v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490516v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pereira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leonhard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kabuth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963648v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631824v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03335316v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0103" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>