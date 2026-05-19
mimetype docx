--- v2 (2026-04-24)
+++ v3 (2026-05-19)
@@ -300,51 +300,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -468,1322 +468,1322 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05592042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face à Chienne : Dire, transmettre et recevoir le récit de l’inceste au théâtre. Recherche collective sur une création scénique de la Cie Jours tranquilles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Children’s Rights Between Protection and Participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Saudan</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Filpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Demogeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.inan.2025.100533⟩</w:t>
+              <w:t xml:space="preserve">Sozial Extra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12054-026-00879-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117124v1</w:t>
+                <w:t xml:space="preserve">hal-05618215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La capacité à jouer en groupe « Jeu de Rôle »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Face à Chienne : Dire, transmettre et recevoir le récit de l’inceste au théâtre. Recherche collective sur une création scénique de la Cie Jours tranquilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zbaeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roman</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ado.115.0089⟩</w:t>
+              <w:t xml:space="preserve">In Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (2), pp.100533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inan.2025.100533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065504v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu de rôle : du divertissement au soin</w:t>
+                <w:t xml:space="preserve">La capacité à jouer en groupe « Jeu de Rôle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Mentale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (1), pp.89-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ado.115.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05490567v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La triple temporalité du transfert dans la médiation thérapeutique par le jeu de rôle</w:t>
+                <w:t xml:space="preserve">Jeu de rôle : du divertissement au soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 303, pp.22-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2024.05.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04604812v1</w:t>
+                <w:t xml:space="preserve">hal-05490567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Jeu de Rôle : une médiation thérapeutique. Propositions conceptuelles sur les caractéristiques malléables du « JdR » en psychothérapie d’adolescents</w:t>
+                <w:t xml:space="preserve">La triple temporalité du transfert dans la médiation thérapeutique par le jeu de rôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roman</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (6), pp.282-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/bupsy.pr1.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2024.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053773v1</w:t>
+                <w:t xml:space="preserve">hal-04604812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écriture et symbolisation à l’adolescence. Étude d’un dispositif à médiation thérapeutique auprès d’adolescents en situation de placement</w:t>
+                <w:t xml:space="preserve">Le Jeu de Rôle : une médiation thérapeutique. Propositions conceptuelles sur les caractéristiques malléables du « JdR » en psychothérapie d’adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Numéro 579 (1), pp.77-80. </w:t>
+              <w:t xml:space="preserve">, 2024, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/bupsy.579.0077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.pr1.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03990526v1</w:t>
+                <w:t xml:space="preserve">hal-04053773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu de rôle et fiction interactive : l’interactivité au service de la subjectivation</w:t>
+                <w:t xml:space="preserve">Écriture et symbolisation à l’adolescence. Étude d’un dispositif à médiation thérapeutique auprès d’adolescents en situation de placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (1), pp.100333. </w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Numéro 579 (1), pp.77-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.inan.2023.100333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.579.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04048547v1</w:t>
+                <w:t xml:space="preserve">hal-03990526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La destructivité dans le processus créateur en médiation thérapeutique : une nécessité ? Illustration clinique à partir d’un atelier à médiation par le Jeu de Rôle.</w:t>
+                <w:t xml:space="preserve">Jeu de rôle et fiction interactive : l’interactivité au service de la subjectivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotherapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Vol. 43 (3), pp.117-127. </w:t>
+              <w:t xml:space="preserve">In Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (1), pp.100333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/psys.233.0117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.inan.2023.100333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101257v1</w:t>
+                <w:t xml:space="preserve">hal-04048547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes des frontières à l’épreuve des mouvements transfrontaliers en protection de l’enfance</w:t>
+                <w:t xml:space="preserve">La destructivité dans le processus créateur en médiation thérapeutique : une nécessité ? Illustration clinique à partir d’un atelier à médiation par le Jeu de Rôle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1 (57), pp.106-118. </w:t>
+              <w:t xml:space="preserve">Psychotherapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 43 (3), pp.117-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pp.057.0106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/psys.233.0117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053778v1</w:t>
+                <w:t xml:space="preserve">hal-04101257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La psychanalyse à l’université : de la monstruosité apparente à la proposition d’une refondation anarchitecturale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formes des frontières à l’épreuve des mouvements transfrontaliers en protection de l’enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.inan.2022.09.001⟩</w:t>
+              <w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (57), pp.106-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pp.057.0106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811585v1</w:t>
+                <w:t xml:space="preserve">hal-04053778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porosité, rigidité, équilibre : formes et interactions des enveloppes dans la médiation par l’écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 87 (4), pp.699-715. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.evopsy.2022.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Child protection and continuity breaking: challenges and paradoxes for the self-construction in a cross-border context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Demogeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Social Work Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02650533.2022.2053841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions médiatrices du thérapeute et de l’écriture dans les ateliers d’écriture avec des adolescents. Illustration clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Invernizzi</w:t>
+                <w:t xml:space="preserve">La psychanalyse à l’université : de la monstruosité apparente à la proposition d’une refondation anarchitecturale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Demogeot</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vic Arduini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/bupsy.574.0281⟩</w:t>
+              <w:t xml:space="preserve">In Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inan.2022.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963239v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs thérapeutiques par l’écriture à l’adolescence : une revue systématique de la littérature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fonctions médiatrices du thérapeute et de l’écriture dans les ateliers d’écriture avec des adolescents. Illustration clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Invernizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Demogeot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 85, pp.281-297. </w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Numéro 574 (4), pp.281-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2019.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.574.0281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02357249v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiations par l’écriture et symbolisation : évaluation d’un dispositif thérapeutique pour adolescents avec l’Adolescent Psychotherapy Q-Set</w:t>
               </w:r>
@@ -1795,51 +1795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invernizzi Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Demogeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1925,51 +1925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Demogeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (566), pp.99-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2029,1368 +2029,1472 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Demogeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 63, pp.197-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/psye.631.0197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositifs thérapeutiques par l’écriture à l’adolescence : une revue systématique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Demogeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85, pp.281-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2019.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02357249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation et droits de l’enfant : entre autonomie et apprentissage(s)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Jeu de Rôle : un outil au service du développement et de la santé de l’enfant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Filpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Demogeot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée académique des recherches en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE de Lorraine, 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">3ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé, 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490495v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droits de l’enfant et santé : une tension entre protection et liberté de décision.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application des droits de l’enfant : entre consentement, protection et participation. Journée d’étude Consenteens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Demogeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Filpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Demogeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé, 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Consenteens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle scientifique CLCS, CREM, INTERPSY, LISEC, 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490520v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Jeu de Rôle : un outil au service du développement et de la santé de l’enfant.</w:t>
+                <w:t xml:space="preserve">Immersions, émersions, métalepses : les passages entre jeu (de rôle) et réalité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Demogeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé, 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque « Médiations thérapeutiques : nouvelles perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRPPC, 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490518v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des droits de l’enfant : entre consentement, protection et participation. Journée d’étude Consenteens</w:t>
+                <w:t xml:space="preserve">Éducation et droits de l’enfant : entre autonomie et apprentissage(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Demogeot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Filpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Consenteens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle scientifique CLCS, CREM, INTERPSY, LISEC, 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée académique des recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE de Lorraine, 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490489v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersions, émersions, métalepses : les passages entre jeu (de rôle) et réalité.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Droits de l’enfant et santé : une tension entre protection et liberté de décision.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Filpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Demogeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Médiations thérapeutiques : nouvelles perspectives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRPPC, 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">13ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé, 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490509v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une recherche-création sur la réception de l’œuvre - Autour de « Chienne » de M.-P. Lafontaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Zbaeren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium « La psychanalyse au service d’une approche de la vie psychique. Confins et frontières de la clinique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LARPsyDIS, 2024, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu de rôle et psychothérapie : le « je » au cœur du récit interactif.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences de la Société Lorraine de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Lorraine de Psychologie, 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donjons, Dragons et Fantasy : Le Jeu de Rôle et la fiction interactive vers l’émergence de la capacité à jouer en groupe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIeme Journée Doctoriales du SIUEERPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SIUEERPP, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode du cas unique et « Q-Methodology » : à l’interface des approches qualitatives et quantitatives pour évaluer le processus de changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "La recherche en psychothérapie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus psychiques dans une médiation thérapeutique d’orientation psychanalytique : approche méthodologique mixte fondée sur l’Adolescent Psychotherapy Q-set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’ARCh, comprendre les processus de changement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Liege, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enveloppes psychiques dans la médiation par l’écriture : ruptures et reprise des liens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque les enveloppes psychiques. Nouvelle conceptualisation et évolution sociétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écriture et résilience à l’adolescence. Approche clinique auprès d’adolescents en situation de placement</w:t>
+                <w:t xml:space="preserve">Construction de l’identité et problématique transfrontalière en protection de l’enfance : enjeux et paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Demogeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès mondial sur la résilience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Congrès Menaces identitaires et résilience dans le monde d’aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334721v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer les médiations thérapeutiques à l'adolescence</w:t>
+                <w:t xml:space="preserve">Écriture et résilience à l’adolescence. Approche clinique auprès d’adolescents en situation de placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Demogeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1eres Doctoriales du laboratoire INTERPSY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">4ème Congrès mondial sur la résilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186657v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de l’identité et problématique transfrontalière en protection de l’enfance : enjeux et paradoxes</w:t>
+                <w:t xml:space="preserve">Evaluer les médiations thérapeutiques à l'adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Menaces identitaires et résilience dans le monde d’aujourd’hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">1eres Doctoriales du laboratoire INTERPSY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377268v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire et s'écrire à l'adolescence : étude de cas clinique d'un adolescent et de son rapport à l'écriture dans le cadre d'une médiation thérapeutique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Demogeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e journées nationales des Maisons des Adolescents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3400,137 +3504,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual consent in adolescence: between representation and legal reality...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Leonhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kabuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International ESCAPcongress hosted by SFPEADA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3540,449 +3644,569 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecriture et résilience à l'adolescence: Approche clinique auprès d'adolescents en situation de placement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Demogeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bâtir la résilience : Manuel de pratiques professionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu de Rôle et psychothérapie : le « je » au cœur du récit interactif Rapport de la recherche « Adolescence et médiations thérapeutiques par le Jeu de Rôle » - AMJDR</w:t>
+                <w:t xml:space="preserve">La recherche européenne CAPACITI à l’Université de Lorraine : un recueil de la parole fondé sur le paradigme des médiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Invernizzi Claire</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Filpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Demogeot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-03436827v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jeu de Rôle et psychothérapie : le « je » au cœur du récit interactif Rapport de la recherche « Adolescence et médiations thérapeutiques par le Jeu de Rôle » - AMJDR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduction française du « Adolescent Psychotherapy Q-set » et du manuel de cotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invernizzi Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Demogeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Écriture et symbolisation à l’adolescence : étude d’un dispositif à médiation thérapeutique auprès d’adolescents en situation de placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Lorraine, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021LORR0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03335316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4050,51 +4274,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CAA00A50"/>
+    <w:nsid w:val="B7FB061D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4198,51 +4422,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9E12A905"/>
+    <w:nsid w:val="F875978A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4346,51 +4570,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9CB6EF0A"/>
+    <w:nsid w:val="16CE7F43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4583,51 +4807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corentin-boulay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6300-9588" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592042v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frigaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boulay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Najdini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Demogeot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Filpa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2026.03.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117124v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zbaeren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2025.100533" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065504v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.115.0089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490567v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604812v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.05.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.pr1.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990526v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.579.0077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2023.100333" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.233.0117" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053778v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.057.0106" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811585v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saudan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Barbieri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vic Arduini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2022.09.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777678v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2022.08.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lighezzolo-Alnot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02650533.2022.2053841" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963239v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Invernizzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.574.0281" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357249v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2019.10.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963649v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Invernizzi Claire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.10.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.566.0099" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357264v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.631.0197" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490495v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490520v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490518v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490489v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490509v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490508v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zbaeren" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490532v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490479v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811714v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811718v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03423280v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02334721v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186657v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490516v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pereira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leonhard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kabuth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963648v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631824v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03335316v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0103" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corentin-boulay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6300-9588" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592042v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frigaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boulay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Najdini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Demogeot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Filpa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2026.03.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618215v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12054-026-00879-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117124v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zbaeren" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2025.100533" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065504v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.115.0089" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490567v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604812v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.05.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053773v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.pr1.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.579.0077" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048547v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2023.100333" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101257v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.233.0117" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053778v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.057.0106" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777678v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2022.08.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628238v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lighezzolo-Alnot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02650533.2022.2053841" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811585v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saudan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Barbieri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vic Arduini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2022.09.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963239v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Invernizzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.574.0281" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963649v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Invernizzi Claire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.10.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.566.0099" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357264v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.631.0197" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357249v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2019.10.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490518v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490489v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490509v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490495v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490520v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490508v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zbaeren" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490532v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490479v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811714v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811718v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03423280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02334721v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186657v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186267v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490516v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pereira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leonhard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kabuth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963648v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623347v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631824v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03335316v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0103" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>