--- v0 (2026-03-09)
+++ v1 (2026-05-01)
@@ -654,347 +654,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire de braquet</w:t>
+                <w:t xml:space="preserve">Adsorption of single metallic atoms on self-assembled molecular domain of terephthalic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Combe</w:t>
+                <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Coratger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, pp.101170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2021.101170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740362v1</w:t>
+                <w:t xml:space="preserve">hal-03374709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of the Rhombohedral BiSb(0001) Topological Insulator on a Cubic GaAs(001) Substrate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roland Coratger</w:t>
+                <w:t xml:space="preserve">Une histoire de braquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Durand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1039, pp.1127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407922v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of single metallic atoms on self-assembled molecular domain of terephthalic acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of the Rhombohedral BiSb(0001) Topological Insulator on a Cubic GaAs(001) Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Sadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daya S Dhungana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Coratger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Tang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Proietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25, pp.101170. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (30), pp.36492-36498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2021.101170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c08477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374709v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the deprotonation of terephthalic acid assemblies on Ag(111) studied by DFT calculations and low temperature scanning tunneling microscopy</w:t>
               </w:r>
@@ -1006,64 +1006,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Coratger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (6), pp.3173-3183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1722,762 +1722,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductivity map from scanning tunneling potentiometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differentiation of Surface and Bulk Conductivities in Topological Insulators via Four-Probe Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Zhang</w:t>
+                <w:t xml:space="preserve">X.-G. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xianqi Li</w:t>
+                <w:t xml:space="preserve">Saban Hus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunmei Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corentin Durand</w:t>
+                <w:t xml:space="preserve">Chuanxu Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An-Ping Li</w:t>
+                <w:t xml:space="preserve">Michael Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 87 (8), pp.083702. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (4), pp.2213-2220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4960081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b04425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01816706v1</w:t>
+                <w:t xml:space="preserve">hal-02084756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training for the 1st international nano-car race: The Dresden molecule-vehicle</w:t>
+                <w:t xml:space="preserve">High-throughput electrical measurement and microfluidic sorting of semiconductor nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Eisenhut</w:t>
+                <w:t xml:space="preserve">Cevat Akin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Feldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saban Hus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An-Ping Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2016160259⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (11), pp.2126-2134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6LC00217J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712759v1</w:t>
+                <w:t xml:space="preserve">hal-02084770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput electrical measurement and microfluidic sorting of semiconductor nanowires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunneling spectroscopy of p-type doping in silicon from boron-containing molecular monolayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonard Feldman</w:t>
+                <w:t xml:space="preserve">K.K. Sossoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saban Hus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">An-Ping Li</w:t>
+                <w:t xml:space="preserve">L. Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alphazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6LC00217J⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 149, pp.125-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2015.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084770v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of Surface and Bulk Conductivities in Topological Insulators via Four-Probe Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conductivity map from scanning tunneling potentiometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianqi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunmei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michael Ma</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An-Ping Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b04425⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (8), pp.083702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4960081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084756v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunneling spectroscopy of p-type doping in silicon from boron-containing molecular monolayer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K.K. Sossoe</w:t>
+                <w:t xml:space="preserve">Training for the 1st international nano-car race: The Dresden molecule-vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Eisenhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sylla</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francesca Moresco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 149, pp.125-128. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76 (1), pp.10001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2015.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2016160259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084763v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation of Surface and Bulk Conductivities via Four-probe Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saban Hus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.-G. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuanxu Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Mcguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2528,103 +2528,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contactless Determination of Electrical Conductivity of One-Dimensional Nanomaterials by Solution-Based Electro-orientation Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cevat Akin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingang Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Feldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saban Hus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (5), pp.5405-5412. </w:t>
@@ -2656,697 +2656,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect-mediated transport and electronic irradiation effect in individual domains of CVD-grown monolayer MoS 2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functionalization of Silica Nanoparticles and Native Silicon Oxide with Tailored Boron-Molecular Precursors for Efficient and Predictive p -Doping of Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoguang Zhang</w:t>
+                <w:t xml:space="preserve">Laurent Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Fowlkes</w:t>
+                <w:t xml:space="preserve">Thibault Alphazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sina Najmaei</w:t>
+                <w:t xml:space="preserve">Maxence Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Lou</w:t>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.4906331⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (24), pp.13750-13757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b03408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084786v1</w:t>
+                <w:t xml:space="preserve">hal-02084783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of Silica Nanoparticles and Native Silicon Oxide with Tailored Boron-Molecular Precursors for Efficient and Predictive p -Doping of Silicon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Switching Behaviors of Graphene-Boron Nitride Nanotube Heterojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Alphazan</w:t>
+                <w:t xml:space="preserve">Vyom Parashar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Valla</w:t>
+                <w:t xml:space="preserve">Boyi Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Veyre</w:t>
+                <w:t xml:space="preserve">Rodrigo Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Fontaine</w:t>
+                <w:t xml:space="preserve">Ravindra Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119 (24), pp.13750-13757. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.12238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b03408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep12238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084783v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching Behaviors of Graphene-Boron Nitride Nanotube Heterojunctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defect-mediated transport and electronic irradiation effect in individual domains of CVD-grown monolayer MoS 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vyom Parashar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corentin Durand</w:t>
+                <w:t xml:space="preserve">Xiaoguang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boyi Hao</w:t>
+                <w:t xml:space="preserve">Jason Fowlkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Amorim</w:t>
+                <w:t xml:space="preserve">Sina Najmaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravindra Pandey</w:t>
+                <w:t xml:space="preserve">Jun Lou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (1), pp.12238. </w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (2), pp.02B110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep12238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/1.4906331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084781v1</w:t>
+                <w:t xml:space="preserve">hal-02084786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially resolved one-dimensional boundary states in graphene–hexagonal boron nitride planar heterostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoscale carrier multiplication mapping in a Si diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jewook Park</w:t>
+                <w:t xml:space="preserve">Pierre Capiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaekwang Lee</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corentin Durand</w:t>
+                <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms6403⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (10), pp 5636-5640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl5022255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923494v1</w:t>
+                <w:t xml:space="preserve">hal-01070662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale carrier multiplication mapping in a Si diode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatially resolved one-dimensional boundary states in graphene–hexagonal boron nitride planar heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jewook Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaekwang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendal Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Durand</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (10), pp 5636-5640. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), pp.5403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl5022255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms6403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070662v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent enhancement of the carrier density in electron irradiated InAs nanowires</w:t>
               </w:r>
@@ -4348,90 +4348,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characterization of semiconductor nanowires by scanning tunneling microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Capiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West, OPTO, Conference 8996 - Quantum Dots and Nanostructures : Synthesis, Characterization, and Modeling XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, San Francisco, CA, United States. 89960E, 10 p., </w:t>
@@ -4599,77 +4599,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionisation par impact dans les jonctions p-n de silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Capiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4826,768 +4826,768 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des propriétés électroniques de nanofils semiconducteurs d'InAs par microscopie à effet tunnel basse température et quatre pointes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Four-point probe measurements at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Forum des Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Ecully, France</w:t>
+              <w:t xml:space="preserve">Herodot Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807239v1</w:t>
+                <w:t xml:space="preserve">hal-00807585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined STM and four-probe resistivity measurements on single semiconductor nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude des propriétés électroniques de nanofils semiconducteurs d'InAs par microscopie à effet tunnel basse température et quatre pointes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Caroff</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st AtMol International Workshop on Atomic Scale Interconnection Machine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14ème Forum des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Ecully, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00800076v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical transport measurements and topography of III-V semiconductor nanowires by four probe and low temperature scanning tunneling microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined STM and four-probe resistivity measurements on single semiconductor nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Caroff</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Fall Meeting, MRS Fall 2011, Symposium BB : Semiconductor nanowires for photovoltaics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st AtMol International Workshop on Atomic Scale Interconnection Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Singapore, Singapore. pp.107-118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-28172-3_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807581v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical transport measurements and topography of semiconductor nanowires by four probe and low temperature scanning tunneling microscopy</w:t>
+                <w:t xml:space="preserve">Electrical transport measurements and topography of III-V semiconductor nanowires by four probe and low temperature scanning tunneling microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Nys</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Herodot Summer School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Cargese, France</w:t>
+              <w:t xml:space="preserve">Materials Research Society Fall Meeting, MRS Fall 2011, Symposium BB : Semiconductor nanowires for photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807584v1</w:t>
+                <w:t xml:space="preserve">hal-00807581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical transport measurements and topography of III-V semiconductor nanowires by four probe and low temperature scanning tunneling microscopy</w:t>
+                <w:t xml:space="preserve">Electrical transport measurements and topography of semiconductor nanowires by four probe and low temperature scanning tunneling microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Caroff</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Plenary Workshop of GdR Nanofils Semiconducteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Herodot Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807242v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-point probe measurements at the nanoscale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical transport measurements and topography of III-V semiconductor nanowires by four probe and low temperature scanning tunneling microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Herodot Summer School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Cargese, France</w:t>
+              <w:t xml:space="preserve">4th Plenary Workshop of GdR Nanofils Semiconducteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807585v1</w:t>
+                <w:t xml:space="preserve">hal-00807242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6156,51 +6156,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05398988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cancellara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Khaled" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daubriac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Fekraoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202501696" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584442v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c00400" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03775836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Sadek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monflier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gravelier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00585" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846293v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Peric" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kekeli N'Konou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0104807" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407922v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya S Dhungana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Coratger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Proietti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c08477" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03374709v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101170" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037303v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Heintz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp05151a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004578v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We -Hyo Soe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joachim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019190122" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillermet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Jacquot de Rouville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aae0d9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712751v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pawlak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Meier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kisiel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hinaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b03955" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Shirai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Yonamine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Minami" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b05314" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Launay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Rapenne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kammerer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816706v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianqi Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunmei Chen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Ping Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960081" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712759v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Eisenhut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Moresco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2016160259" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084770v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cevat Akin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Feldman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saban Hus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC00217J" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084756v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-G. Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanxu Ma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04425" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084763v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Sossoe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mathey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alphazan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sylla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.10.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084747v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Mcguire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616002774" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084785v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Yi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b01170" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084786v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguang Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Fowlkes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Najmaei" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4906331" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084783v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mathey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Alphazan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Valla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fontaine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03408" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084781v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyom Parashar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyi Hao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Amorim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra Pandey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12238" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923494v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jewook Park" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaekwang Lee" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Liu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendal Clark" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6403" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070662v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capiod" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nys" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Krzeminski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl5022255" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300258v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Makoudi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nys" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caroff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/27/275706" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783409v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boucherit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Monroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousseau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3659468" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568565v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peilloux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suzuki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kanisawa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grandidier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.180" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949065v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Petty Gweha Nyoma" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946094v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khaled Mohamed" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04297125v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606187v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peric" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Biadala" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desplanque" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745411v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974539v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2042767" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877775v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leturcq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201313001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956271v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798122v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Makoudi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Nguyen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caroff" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807239v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Nys" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800076v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28172-3_8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TNPM5B2Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807581v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807584v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807242v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807585v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084802v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sordes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thuaire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reynaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rauer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hartmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51847-3_2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799310v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157012v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giacopelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul C&#233;r&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Carpentier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cistac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dominati" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05398988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cancellara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Khaled" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daubriac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Fekraoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202501696" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584442v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c00400" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03775836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Sadek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monflier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gravelier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00585" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846293v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Peric" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kekeli N'Konou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0104807" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03374709v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Coratger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101170" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740362v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407922v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya S Dhungana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Proietti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c08477" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037303v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Heintz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp05151a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004578v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We -Hyo Soe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joachim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019190122" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillermet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Jacquot de Rouville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aae0d9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712751v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pawlak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Meier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kisiel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hinaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b03955" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Shirai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Yonamine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Minami" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b05314" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Launay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Rapenne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kammerer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084756v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-G. Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saban Hus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanxu Ma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04425" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084770v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cevat Akin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Feldman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Ping Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC00217J" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084763v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Sossoe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mathey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alphazan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sylla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.10.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816706v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianqi Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunmei Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960081" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712759v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Eisenhut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Moresco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2016160259" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084747v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Mcguire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616002774" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084785v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Yi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b01170" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mathey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Alphazan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Valla" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fontaine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03408" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084781v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyom Parashar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyi Hao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Amorim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra Pandey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12238" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084786v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguang Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Fowlkes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Najmaei" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4906331" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070662v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capiod" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nys" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Krzeminski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl5022255" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923494v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jewook Park" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaekwang Lee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Liu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendal Clark" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6403" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300258v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Makoudi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nys" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caroff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/27/275706" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783409v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boucherit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Monroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousseau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3659468" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568565v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peilloux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suzuki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kanisawa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grandidier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.180" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949065v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Petty Gweha Nyoma" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946094v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khaled Mohamed" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04297125v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606187v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peric" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Biadala" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desplanque" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745411v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974539v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2042767" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877775v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leturcq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201313001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956271v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798122v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Makoudi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Nguyen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caroff" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807585v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807239v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Nys" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800076v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28172-3_8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TNPM5B2Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807581v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807584v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807242v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084802v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sordes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thuaire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reynaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rauer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hartmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51847-3_2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799310v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157012v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giacopelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul C&#233;r&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Carpentier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cistac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dominati" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>