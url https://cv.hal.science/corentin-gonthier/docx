--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -190,750 +190,750 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital tablet activities to alleviate preoperative anxiety: variability in anxiety and flow levels in children</w:t>
+                <w:t xml:space="preserve">A systematic review of eye movements during autobiographical recall: Does the mind’s eye look at pictures of personal memories?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Tordet</w:t>
+                <w:t xml:space="preserve">Joanna Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Erhel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corentin Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12144-025-07807-x⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-025-02641-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05092812v1</w:t>
+                <w:t xml:space="preserve">hal-04942538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review of eye movements during autobiographical recall: Does the mind’s eye look at pictures of personal memories?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital tablet activities to alleviate preoperative anxiety: variability in anxiety and flow levels in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Tordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Erhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dodeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Gautier</w:t>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Gonthier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Nardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44, pp.8893-8904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13423-025-02641-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12144-025-07807-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942538v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05092812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betting on influence: The impact of gambling advertising on the attitudes and behaviors of problem gamblers in France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cultural specificities in giftedness research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Tessier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+                <w:t xml:space="preserve">Jacques-Henri Guignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Addictive Behaviors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/adb0001102⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 125 (2), pp.3-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.252.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05355499v1</w:t>
+                <w:t xml:space="preserve">hal-05220727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two psychometric profiles of gifted children in referred samples: The need to distinguish between homogeneous and crystallized profiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">How do parents perceive the socialization of their gifted youths ? An individual differences approach based on the Social Information Processing model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Tourreix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Henri Guignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.intell.2025.101948⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 125 (2), pp.107-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.252.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220537v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do parents perceive the socialization of their gifted youths ? An individual differences approach based on the Social Information Processing model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Two psychometric profiles of gifted children in referred samples: The need to distinguish between homogeneous and crystallized profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Tourreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corentin Gonthier</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Henri Guignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/anpsy1.252.0107⟩</w:t>
+              <w:t xml:space="preserve">Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.101948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intell.2025.101948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220726v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural specificities in giftedness research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Betting on influence: The impact of gambling advertising on the attitudes and behaviors of problem gamblers in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Henri Guignard</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Vol. 125 (2), pp.3-15. </w:t>
+              <w:t xml:space="preserve">Psychology of Addictive Behaviors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/anpsy1.252.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/adb0001102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220727v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les utilisations problématiques des écrans chez les adolescents et jeunes adultes : interactions entre vulnérabilités et environnements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Nguyen-Danse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Erhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bediou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -969,399 +969,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of reasoning performance in Raven's matrices is grounded in the development of effective strategy use.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Disseminating land use land cover change scenarios for improving the role of blue and green infrastructure: Evaluation and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Rigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zdenka Gavornikova Baligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 153 (3), pp.689-705. </w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 160, pp.103821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/xge0001518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2024.103821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309234v1</w:t>
+                <w:t xml:space="preserve">hal-04685575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychological assessment fails to predict relapse among cigarette smokers: A prospective study of neurocognitive abilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of reasoning performance in Raven's matrices is grounded in the development of effective strategy use.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Flaudias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corentin Gonthier</w:t>
+                <w:t xml:space="preserve">Kahina Harma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Christine Picot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zdenka Gavornikova Baligand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addictive Behaviors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2023.107940⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 153 (3), pp.689-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xge0001518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383364v1</w:t>
+                <w:t xml:space="preserve">hal-04309234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disseminating land use land cover change scenarios for improving the role of blue and green infrastructure: Evaluation and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuropsychological assessment fails to predict relapse among cigarette smokers: A prospective study of neurocognitive abilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Rigo</w:t>
+                <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Houet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Audrey Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 160, pp.103821. </w:t>
+              <w:t xml:space="preserve">Addictive Behaviors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 151, pp.107940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2024.103821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2023.107940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685575v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting students interested in psychological measurement by experiencing the Barnum effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémylle Thomassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1421,51 +1421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global self-esteem and degree of overweight/obesity: are they linked in the adult population? A systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1536,403 +1536,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of experiencing flow through distracting activities: flow reduces preoperative anxiety in children before surgery, but not postoperative difficulties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Predictors of problematic internet use in the everyday internet activities of a French representative sample: The importance of psychological traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Erhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Jamet</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joeffrey Drouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Suire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08870446.2023.2220714⟩</w:t>
+              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153, pp.108099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chb.2023.108099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04148821v1</w:t>
+                <w:t xml:space="preserve">hal-04357287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of problematic internet use in the everyday internet activities of a French representative sample: The importance of psychological traits</w:t>
+                <w:t xml:space="preserve">Should Intelligence Tests Be Speeded or Unspeeded? A Brief Review of the Effects of Time Pressure on Response Processes and an Experimental Study with Raven’s Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Erhel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corentin Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 153, pp.108099. </w:t>
+              <w:t xml:space="preserve">Journal of Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (6), pp.120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chb.2023.108099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jintelligence11060120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357287v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should Intelligence Tests Be Speeded or Unspeeded? A Brief Review of the Effects of Time Pressure on Response Processes and an Experimental Study with Raven’s Matrices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The benefits of experiencing flow through distracting activities: flow reduces preoperative anxiety in children before surgery, but not postoperative difficulties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Tordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Erhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dodeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (6), pp.120. </w:t>
+              <w:t xml:space="preserve">Psychology and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jintelligence11060120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08870446.2023.2220714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229851v1</w:t>
+                <w:t xml:space="preserve">hal-04148821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is variability in working memory capacity related to differences in the reactivation of memory traces? A test based on the time-based resource sharing (TBRS) model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdenka Gavornikova-Baligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1992,51 +1992,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of short‐term memory deficits in children with dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Wokuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2096,77 +2096,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Cognitive Specificities of Intellectually Gifted Children and Adolescents: A Systematic Review of the Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Tourreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (7), pp.141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2200,51 +2200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-cultural differences in visuo-spatial processing and the culture-fairness of visuo-spatial intelligence tests: an integrative review and a model for matrices tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Research: Principles and Implications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2278,51 +2278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flynn effects are biased by differential item functioning over time: A test using overlapping items in Wechsler scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2369,64 +2369,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It is not always better to have more ideas: Serial order and the trade-off between fluency and elaboration in divergent thinking tasks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology of Aesthetics, Creativity, and the Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2460,51 +2460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preschoolers can be instructed to use proactive control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Blaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2551,51 +2551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An easy way to improve scoring of memory span tasks: The edit distance, beyond “correct recall in the correct serial position”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2629,90 +2629,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tweet to teach: Using a twitter-based instructional method to improve student motivation and academic outcomes in higher education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Erhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet and Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 55, pp.100876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2746,51 +2746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preschoolers are capable of fine-grained implicit cognitive control: Evidence from development of the context-specific proportion congruency effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Blaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2831,343 +2831,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking with the (computer) mouse: How to unveil problem-solving strategies in matrix reasoning without eye-tracking</w:t>
+                <w:t xml:space="preserve">Working memory capacity and dual mechanisms of cognitive control: An experimental-correlational approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Rivollier</w:t>
+                <w:t xml:space="preserve">Kevin Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Quinton</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Jean-Paul Snijder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Ra Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53 (3), pp.1081-1096. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13428-020-01484-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/17470218211066410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288846v1</w:t>
+                <w:t xml:space="preserve">hal-03627524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working memory capacity and dual mechanisms of cognitive control: An experimental-correlational approach</w:t>
+                <w:t xml:space="preserve">Looking with the (computer) mouse: How to unveil problem-solving strategies in matrix reasoning without eye-tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Rosales</w:t>
+                <w:t xml:space="preserve">Guillaume Rivollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Snijder</w:t>
+                <w:t xml:space="preserve">Jean-Charles Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Ra Conway</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corentin Gonthier</w:t>
+                <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (3), pp.1081-1096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17470218211066410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13428-020-01484-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03627524v1</w:t>
+                <w:t xml:space="preserve">hal-03288846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Flow Observational Grid: an Observation-Based Solution to Assess Flow States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Tordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Erhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wodey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Happiness Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (7), pp.3069-3089. </w:t>
@@ -3231,51 +3231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pezzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3316,265 +3316,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-based before intentional cognitive control: Developmental evidence for a dissociation between implicit and explicit control.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Explaining the high working memory capacity of gifted children: Contributions of processing skills and executive control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès Blaye</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/xlm0001005⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 218, pp.103358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2021.103358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183308v1</w:t>
+                <w:t xml:space="preserve">hal-03347002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining the high working memory capacity of gifted children: Contributions of processing skills and executive control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Learning-based before intentional cognitive control: Developmental evidence for a dissociation between implicit and explicit control.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Bourdin</w:t>
+                <w:t xml:space="preserve">Solène Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Blaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 218, pp.103358. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2021.103358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/xlm0001005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347002v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charting the diversity of strategic processes in visuospatial short-term memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives on Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (2), pp.294-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3608,77 +3608,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No negative Flynn effect in France: Why variations of intelligence should not be assessed using tests based on cultural knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 84, pp.101512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3725,51 +3725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">List-level control in the flanker task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bugg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 73 (9), pp.1444-1459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3803,103 +3803,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does multitasking in the classroom affect learning outcomes? A naturalistic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Colliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Erhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Human Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 106, pp.106264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3946,64 +3946,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overweight or obesity management by therapists of the obesity and overweight think thank group (G.R.O.S.). Pilot study comparing its effects with standard nutritional management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4050,51 +4050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-individual strategy shifts in Raven’s matrices, and their dependence on working memory capacity and need for cognition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Roulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4141,51 +4141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidencing the developmental shift from reactive to proactive control in early childhood and its relationship to working memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Zira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4301,51 +4301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31 (4), pp.927-943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4431,51 +4431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cordillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 60 (8), pp.839-845. </w:t>
@@ -4526,51 +4526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body Schema Illusions: A Study of the Link between the Rubber Hand and Kinesthetic Mirror Illusions through Individual Differences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Luyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4643,51 +4643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Psychometrics in Individual Differences Research in Cognition: A Case Study of the AX-CPT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelly Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deanna Barch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4747,77 +4747,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring working memory capacity in children using adaptive tasks: Example validation of an adaptive complex span</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4851,51 +4851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inducing Proactive Control Shifts in the AX-CPT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brooke N Macnamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4981,51 +4981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The composite complex span: French validation of a short working memory task.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémylle Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5111,51 +5111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme L. Chamayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Tsenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5215,51 +5215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociating proactive and reactive control in the Stroop task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todd Braver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5319,51 +5319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory Processing in Low-Functioning Adults with Autism Spectrum Disorder: Distinct Sensory Profiles and Their Relationships with Behavioral Dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Longuépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5417,265 +5417,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hard Fall Effect : High working memory capacity leads to a higher, but less robust short-term memory performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategy use fully mediates the relationship between working memory capacity and performance on Raven’s matrices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémylle Thomassin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Roulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 62 (2), pp.89-97. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 144 (5), pp.916-924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/xge0000101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698230v1</w:t>
+                <w:t xml:space="preserve">hal-01725065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy use fully mediates the relationship between working memory capacity and performance on Raven’s matrices.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The Hard Fall Effect : High working memory capacity leads to a higher, but less robust short-term memory performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémylle Thomassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noémylle Thomassin</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guerraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Roulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 144 (5), pp.916-924. </w:t>
+              <w:t xml:space="preserve">Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (2), pp.89-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/xge0000101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01725065v1</w:t>
+                <w:t xml:space="preserve">hal-01698230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de l'électroencéphalographie à la compréhension de la mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5739,51 +5739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémylle Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Roulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5920,51 +5920,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3C2B8E5"/>
+    <w:nsid w:val="EF6014E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6151,51 +6151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corentin-gonthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8573-0413" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202887960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092812v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tordet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Erhel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dodeler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nardi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-025-07807-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942538v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-025-02641-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355499v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Tessier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/adb0001102" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220537v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tourreix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gr&#233;goire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Guignard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2025.101948" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220726v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.252.0107" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220727v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.252.0003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Nguyen-Danse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bediou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309234v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Harma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenka Gavornikova Baligand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001518" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383364v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Picot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2023.107940" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685575v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rigo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103821" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mylle Thomassin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00986283241240454" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711901v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Moyon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cabagno" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2024.2407082" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148821v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2023.2220714" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeffrey Drouard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacob" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lumeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2023.108099" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229851v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jintelligence11060120" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04269632v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenka Gavornikova-Baligand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-023-02659-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wokuri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec-Breton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Majerus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1749" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jintelligence11070141" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627526v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41235-021-00350-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2022.101688" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807020v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000485" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627517v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Blaye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2022.101175" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807005v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-022-01908-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807021v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey No&#235;l" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iheduc.2022.100876" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288985v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2021.105211" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288846v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivollier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Quinton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annique Smeding" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-020-01484-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627524v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rosales" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Snijder" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ra Conway" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218211066410" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155873v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wodey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-021-00356-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627529v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pezzino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lacroix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2021_JSLHR-19-00404" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183308v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Ambrosi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347002v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2021.103358" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288849v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1745691620950697" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288853v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2020.101512" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288842v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bugg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820912477" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02454100v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Cojean" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2020.106264" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288838v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien Sweerts" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2020.100522" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288841v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000660" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011701v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Zira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01718616v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de La Haye-Nicolas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-018-9819-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808750v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaillard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Cornec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.13774" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676293v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Metral" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luyat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerraz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/6937328" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01724680v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Cooper" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna Barch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Braver" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01482" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01724719v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-017-0916-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01725057v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke N Macnamara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chow" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R A Conway" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd S Braver" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01822" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569884v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-015-0566-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01725067v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me L. Chamayou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Tsenova" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blatier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Yahyaoui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.08.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01725060v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-016-0591-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288990v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouvard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-016-2850-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698230v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000276" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01725065v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000101" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965181v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926677v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081498" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corentin-gonthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8573-0413" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202887960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942538v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-025-02641-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092812v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tordet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Erhel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dodeler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nardi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-025-07807-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220727v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Guignard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.252.0003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220726v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tourreix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.252.0107" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gr&#233;goire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2025.101948" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Tessier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/adb0001102" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Nguyen-Danse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bediou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685575v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rigo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103821" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Harma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenka Gavornikova Baligand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001518" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383364v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Picot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2023.107940" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mylle Thomassin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00986283241240454" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711901v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Moyon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cabagno" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2024.2407082" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeffrey Drouard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacob" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lumeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2023.108099" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229851v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jintelligence11060120" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2023.2220714" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04269632v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenka Gavornikova-Baligand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-023-02659-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wokuri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec-Breton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Majerus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1749" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jintelligence11070141" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627526v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41235-021-00350-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2022.101688" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807020v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000485" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627517v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Blaye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2022.101175" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807005v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-022-01908-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807021v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey No&#235;l" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iheduc.2022.100876" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288985v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2021.105211" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627524v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rosales" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Snijder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ra Conway" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218211066410" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288846v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivollier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Quinton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annique Smeding" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-020-01484-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155873v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wodey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-021-00356-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627529v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pezzino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lacroix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2021_JSLHR-19-00404" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347002v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2021.103358" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183308v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Ambrosi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288849v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1745691620950697" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288853v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2020.101512" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288842v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bugg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820912477" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02454100v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Cojean" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2020.106264" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288838v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien Sweerts" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2020.100522" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288841v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000660" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011701v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Zira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01718616v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de La Haye-Nicolas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-018-9819-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808750v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaillard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Cornec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.13774" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676293v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Metral" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luyat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerraz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/6937328" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01724680v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Cooper" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna Barch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Braver" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01482" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01724719v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-017-0916-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01725057v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke N Macnamara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chow" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R A Conway" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd S Braver" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01822" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569884v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-015-0566-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01725067v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me L. Chamayou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Tsenova" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blatier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Yahyaoui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.08.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01725060v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-016-0591-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288990v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouvard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-016-2850-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01725065v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000101" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698230v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000276" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965181v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926677v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081498" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>