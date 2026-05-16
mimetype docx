--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -190,577 +190,577 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review of eye movements during autobiographical recall: Does the mind’s eye look at pictures of personal memories?</w:t>
+                <w:t xml:space="preserve">How do parents perceive the socialization of their gifted youths ? An individual differences approach based on the Social Information Processing model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Gautier</w:t>
+                <w:t xml:space="preserve">Emma Tourreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13423-025-02641-5⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 125 (2), pp.107-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.252.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942538v1</w:t>
+                <w:t xml:space="preserve">hal-05220726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital tablet activities to alleviate preoperative anxiety: variability in anxiety and flow levels in children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Tordet</w:t>
+                <w:t xml:space="preserve">Two psychometric profiles of gifted children in referred samples: The need to distinguish between homogeneous and crystallized profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Tourreix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Erhel</w:t>
+                <w:t xml:space="preserve">Jacques Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Dodeler</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques-Henri Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12144-025-07807-x⟩</w:t>
+              <w:t xml:space="preserve">Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.101948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intell.2025.101948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05092812v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural specificities in giftedness research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A systematic review of eye movements during autobiographical recall: Does the mind’s eye look at pictures of personal memories?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Henri Guignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/anpsy1.252.0003⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-025-02641-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220727v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do parents perceive the socialization of their gifted youths ? An individual differences approach based on the Social Information Processing model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital tablet activities to alleviate preoperative anxiety: variability in anxiety and flow levels in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Tordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Erhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Tourreix</w:t>
+                <w:t xml:space="preserve">Virginie Dodeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Besançon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/anpsy1.252.0107⟩</w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44, pp.8893-8904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-025-07807-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220726v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05092812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two psychometric profiles of gifted children in referred samples: The need to distinguish between homogeneous and crystallized profiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cultural specificities in giftedness research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Guignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112, pp.101948. </w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 125 (2), pp.3-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.intell.2025.101948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.252.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220537v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betting on influence: The impact of gambling advertising on the attitudes and behaviors of problem gamblers in France.</w:t>
               </w:r>
@@ -772,51 +772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -857,273 +857,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les utilisations problématiques des écrans chez les adolescents et jeunes adultes : interactions entre vulnérabilités et environnements</w:t>
+                <w:t xml:space="preserve">Disseminating land use land cover change scenarios for improving the role of blue and green infrastructure: Evaluation and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh Nguyen-Danse</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Roberta Rigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Bediou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 160, pp.103821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2024.103821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010337v1</w:t>
+                <w:t xml:space="preserve">hal-04685575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disseminating land use land cover change scenarios for improving the role of blue and green infrastructure: Evaluation and perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprendre les utilisations problématiques des écrans chez les adolescents et jeunes adultes : interactions entre vulnérabilités et environnements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Houet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Anh Nguyen-Danse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Erhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bediou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 191</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04685575v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of reasoning performance in Raven's matrices is grounded in the development of effective strategy use.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Harma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1196,51 +1196,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychological assessment fails to predict relapse among cigarette smokers: A prospective study of neurocognitive abilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1317,51 +1317,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting students interested in psychological measurement by experiencing the Barnum effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémylle Thomassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1421,51 +1421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global self-esteem and degree of overweight/obesity: are they linked in the adult population? A systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1536,403 +1536,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of problematic internet use in the everyday internet activities of a French representative sample: The importance of psychological traits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The benefits of experiencing flow through distracting activities: flow reduces preoperative anxiety in children before surgery, but not postoperative difficulties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Tordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Erhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Suire</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dodeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chb.2023.108099⟩</w:t>
+              <w:t xml:space="preserve">Psychology and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08870446.2023.2220714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04357287v1</w:t>
+                <w:t xml:space="preserve">hal-04148821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should Intelligence Tests Be Speeded or Unspeeded? A Brief Review of the Effects of Time Pressure on Response Processes and an Experimental Study with Raven’s Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (6), pp.120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jintelligence11060120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of experiencing flow through distracting activities: flow reduces preoperative anxiety in children before surgery, but not postoperative difficulties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Predictors of problematic internet use in the everyday internet activities of a French representative sample: The importance of psychological traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Erhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Jamet</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joeffrey Drouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Suire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153, pp.108099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08870446.2023.2220714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chb.2023.108099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148821v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is variability in working memory capacity related to differences in the reactivation of memory traces? A test based on the time-based resource sharing (TBRS) model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdenka Gavornikova-Baligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1992,51 +1992,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of short‐term memory deficits in children with dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Wokuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2096,77 +2096,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Cognitive Specificities of Intellectually Gifted Children and Adolescents: A Systematic Review of the Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Tourreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (7), pp.141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2200,51 +2200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-cultural differences in visuo-spatial processing and the culture-fairness of visuo-spatial intelligence tests: an integrative review and a model for matrices tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Research: Principles and Implications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2278,64 +2278,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flynn effects are biased by differential item functioning over time: A test using overlapping items in Wechsler scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 95, pp.101688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2369,64 +2369,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It is not always better to have more ideas: Serial order and the trade-off between fluency and elaboration in divergent thinking tasks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology of Aesthetics, Creativity, and the Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2460,51 +2460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preschoolers can be instructed to use proactive control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Blaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2551,51 +2551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An easy way to improve scoring of memory span tasks: The edit distance, beyond “correct recall in the correct serial position”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2629,90 +2629,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tweet to teach: Using a twitter-based instructional method to improve student motivation and academic outcomes in higher education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Erhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet and Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 55, pp.100876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2740,235 +2740,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preschoolers are capable of fine-grained implicit cognitive control: Evidence from development of the context-specific proportion congruency effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Working memory capacity and dual mechanisms of cognitive control: An experimental-correlational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Rosales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Snijder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Ra Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Blaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2021.105211⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17470218211066410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288985v1</w:t>
+                <w:t xml:space="preserve">hal-03627524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working memory capacity and dual mechanisms of cognitive control: An experimental-correlational approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Preschoolers are capable of fine-grained implicit cognitive control: Evidence from development of the context-specific proportion congruency effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Blaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 210, pp.105211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17470218211066410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2021.105211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627524v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking with the (computer) mouse: How to unveil problem-solving strategies in matrix reasoning without eye-tracking</w:t>
               </w:r>
@@ -2980,51 +2980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annique Smeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3071,103 +3071,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Flow Observational Grid: an Observation-Based Solution to Assess Flow States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Tordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Erhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wodey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Happiness Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (7), pp.3069-3089. </w:t>
@@ -3231,51 +3231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pezzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3335,51 +3335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining the high working memory capacity of gifted children: Contributions of processing skills and executive control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3426,51 +3426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning-based before intentional cognitive control: Developmental evidence for a dissociation between implicit and explicit control.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3530,51 +3530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charting the diversity of strategic processes in visuospatial short-term memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives on Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (2), pp.294-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3608,77 +3608,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No negative Flynn effect in France: Why variations of intelligence should not be assessed using tests based on cultural knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 84, pp.101512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3706,248 +3706,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">List-level control in the flanker task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does multitasking in the classroom affect learning outcomes? A naturalistic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bugg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corentin Gonthier</w:t>
+                <w:t xml:space="preserve">Salomé Cojean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Colliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Erhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1747021820912477⟩</w:t>
+              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106, pp.106264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chb.2020.106264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288842v1</w:t>
+                <w:t xml:space="preserve">hal-02454100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does multitasking in the classroom affect learning outcomes? A naturalistic study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">List-level control in the flanker task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bugg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Séverine Erhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 106, pp.106264. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73 (9), pp.1444-1459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chb.2020.106264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1747021820912477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454100v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overweight or obesity management by therapists of the obesity and overweight think thank group (G.R.O.S.). Pilot study comparing its effects with standard nutritional management</w:t>
               </w:r>
@@ -3959,51 +3959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4050,51 +4050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-individual strategy shifts in Raven’s matrices, and their dependence on working memory capacity and need for cognition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Roulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4141,51 +4141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidencing the developmental shift from reactive to proactive control in early childhood and its relationship to working memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Zira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4301,51 +4301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31 (4), pp.927-943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4431,51 +4431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cordillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 60 (8), pp.839-845. </w:t>
@@ -4526,51 +4526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body Schema Illusions: A Study of the Link between the Rubber Hand and Kinesthetic Mirror Illusions through Individual Differences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Luyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4643,51 +4643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Psychometrics in Individual Differences Research in Cognition: A Case Study of the AX-CPT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelly Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deanna Barch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4747,51 +4747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring working memory capacity in children using adaptive tasks: Example validation of an adaptive complex span</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4851,51 +4851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inducing Proactive Control Shifts in the AX-CPT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brooke N Macnamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4981,51 +4981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The composite complex span: French validation of a short working memory task.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémylle Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5111,51 +5111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme L. Chamayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Tsenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5215,77 +5215,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociating proactive and reactive control in the Stroop task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todd Braver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bugg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memory and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44 (5), pp.778 - 788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5319,51 +5319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory Processing in Low-Functioning Adults with Autism Spectrum Disorder: Distinct Sensory Profiles and Their Relationships with Behavioral Dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Longuépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5423,51 +5423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategy use fully mediates the relationship between working memory capacity and performance on Raven’s matrices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémylle Thomassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5527,51 +5527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hard Fall Effect : High working memory capacity leads to a higher, but less robust short-term memory performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémylle Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guerraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5631,51 +5631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de l'électroencéphalographie à la compréhension de la mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5739,51 +5739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémylle Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Roulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5920,51 +5920,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF6014E3"/>
+    <w:nsid w:val="B4CE6373"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6151,51 +6151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corentin-gonthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8573-0413" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202887960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942538v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-025-02641-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092812v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tordet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Erhel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dodeler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nardi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-025-07807-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220727v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Guignard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.252.0003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220726v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tourreix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.252.0107" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gr&#233;goire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2025.101948" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Tessier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/adb0001102" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Nguyen-Danse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bediou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685575v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rigo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103821" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Harma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenka Gavornikova Baligand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001518" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383364v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Picot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2023.107940" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mylle Thomassin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00986283241240454" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711901v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Moyon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cabagno" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2024.2407082" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeffrey Drouard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacob" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lumeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2023.108099" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229851v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jintelligence11060120" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2023.2220714" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04269632v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenka Gavornikova-Baligand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-023-02659-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wokuri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec-Breton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Majerus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1749" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jintelligence11070141" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627526v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41235-021-00350-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2022.101688" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807020v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000485" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627517v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Blaye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2022.101175" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807005v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-022-01908-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807021v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey No&#235;l" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iheduc.2022.100876" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288985v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2021.105211" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627524v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rosales" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Snijder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ra Conway" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218211066410" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288846v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivollier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Quinton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annique Smeding" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-020-01484-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155873v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wodey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-021-00356-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627529v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pezzino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lacroix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2021_JSLHR-19-00404" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347002v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2021.103358" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183308v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Ambrosi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288849v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1745691620950697" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288853v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2020.101512" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288842v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bugg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820912477" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02454100v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Cojean" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2020.106264" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288838v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien Sweerts" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2020.100522" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288841v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000660" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011701v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Zira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01718616v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de La Haye-Nicolas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-018-9819-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808750v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaillard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Cornec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.13774" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676293v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Metral" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luyat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerraz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/6937328" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01724680v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Cooper" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna Barch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Braver" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01482" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01724719v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-017-0916-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01725057v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke N Macnamara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chow" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R A Conway" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd S Braver" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01822" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569884v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-015-0566-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01725067v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me L. Chamayou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Tsenova" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blatier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Yahyaoui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.08.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01725060v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-016-0591-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288990v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouvard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-016-2850-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01725065v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000101" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698230v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000276" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965181v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926677v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081498" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corentin-gonthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8573-0413" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202887960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220726v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tourreix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.252.0107" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220537v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gr&#233;goire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Guignard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2025.101948" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942538v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gautier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-025-02641-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092812v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tordet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Erhel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dodeler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nardi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-025-07807-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220727v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.252.0003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Tessier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/adb0001102" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685575v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rigo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103821" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010337v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Nguyen-Danse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bediou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Harma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenka Gavornikova Baligand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001518" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383364v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Picot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2023.107940" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mylle Thomassin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00986283241240454" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711901v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Moyon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cabagno" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2024.2407082" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148821v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2023.2220714" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229851v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jintelligence11060120" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357287v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeffrey Drouard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacob" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lumeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2023.108099" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04269632v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenka Gavornikova-Baligand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-023-02659-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wokuri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec-Breton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Majerus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1749" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jintelligence11070141" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627526v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41235-021-00350-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2022.101688" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807020v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000485" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627517v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Blaye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2022.101175" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807005v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-022-01908-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807021v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey No&#235;l" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iheduc.2022.100876" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627524v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rosales" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Snijder" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ra Conway" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218211066410" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288985v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2021.105211" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288846v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivollier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Quinton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annique Smeding" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-020-01484-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155873v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wodey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-021-00356-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627529v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pezzino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lacroix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2021_JSLHR-19-00404" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347002v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2021.103358" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183308v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Ambrosi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288849v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1745691620950697" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288853v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2020.101512" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02454100v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Cojean" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2020.106264" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288842v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bugg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820912477" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288838v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien Sweerts" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2020.100522" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288841v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000660" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011701v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Zira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01718616v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de La Haye-Nicolas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-018-9819-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808750v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaillard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Cornec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.13774" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676293v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Metral" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luyat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerraz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/6937328" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01724680v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Cooper" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna Barch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Braver" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01482" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01724719v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-017-0916-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01725057v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke N Macnamara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chow" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R A Conway" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd S Braver" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01822" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569884v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-015-0566-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01725067v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me L. Chamayou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Tsenova" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blatier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Yahyaoui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.08.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01725060v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-016-0591-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288990v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouvard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-016-2850-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01725065v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000101" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698230v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000276" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965181v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926677v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081498" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>