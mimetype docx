--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest clinical frontiers related to autism diagnostic strategies</w:t>
+                <w:t xml:space="preserve">Umbrella Review and Meta-Analysis: The Efficacy of Nonpharmacological Interventions for Sleep Disturbances in Children and Adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuele Cortese</w:t>
+                <w:t xml:space="preserve">Samantha Hornsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Bellato</w:t>
+                <w:t xml:space="preserve">Corentin Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Gabellone</w:t>
+                <w:t xml:space="preserve">Lucie Jurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Marzulli</w:t>
+                <w:t xml:space="preserve">Mikail Nourredine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilia Matera</w:t>
+                <w:t xml:space="preserve">Laurence Telesia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (2), pp.101916. </w:t>
+              <w:t xml:space="preserve">Journal of the American Academy of Child and Adolescent Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (3), pp.329-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2024.101916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaac.2024.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05412983v1</w:t>
+                <w:t xml:space="preserve">hal-05029664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umbrella Review and Meta-Analysis: The Efficacy of Nonpharmacological Interventions for Sleep Disturbances in Children and Adolescents</w:t>
+                <w:t xml:space="preserve">Latest clinical frontiers related to autism diagnostic strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Hornsey</w:t>
+                <w:t xml:space="preserve">Samuele Cortese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Gosling</w:t>
+                <w:t xml:space="preserve">Alessio Bellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Jurek</w:t>
+                <w:t xml:space="preserve">Alessandra Gabellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikail Nourredine</w:t>
+                <w:t xml:space="preserve">Lucia Marzulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Telesia</w:t>
+                <w:t xml:space="preserve">Emilia Matera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Academy of Child and Adolescent Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (3), pp.329-345. </w:t>
+              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (2), pp.101916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaac.2024.10.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2024.101916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029664v1</w:t>
+                <w:t xml:space="preserve">hal-05412983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental Health Care Utilization and Prescription Rates Among Children, Adolescents, and Young Adults in France</w:t>
               </w:r>
@@ -426,51 +426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Cortese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAMA Network Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8 (1), pp.e2452789-e2452789. </w:t>
@@ -770,680 +770,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between reasoning, autistic and alexithymic traits in moral judgments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complementary, alternative and integrative medicine for autism: an umbrella review and online platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sureish Mantchala</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+                <w:t xml:space="preserve">Laure Boisseleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Moutier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marco Solmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheal Sandbank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.paid.2024.112889⟩</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-025-02256-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830248v1</w:t>
+                <w:t xml:space="preserve">hal-05353445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of dietary fiber consumption on human health: An umbrella review of evidence from 17,155,277 individuals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between reasoning, autistic and alexithymic traits in moral judgments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenza Gianfredi</w:t>
+                <w:t xml:space="preserve">Sureish Mantchala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Solmi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Moutier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2025.06.021⟩</w:t>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 233, pp.112889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.paid.2024.112889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412979v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary, alternative and integrative medicine for autism: an umbrella review and online platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Gosling</w:t>
+                <w:t xml:space="preserve">The impact of dietary fiber consumption on human health: An umbrella review of evidence from 17,155,277 individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Veronese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenza Gianfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Solmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Boisseleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Solmi</w:t>
+                <w:t xml:space="preserve">Mario Barbagallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micheal Sandbank</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Jurek</w:t>
+                <w:t xml:space="preserve">Ligia Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51, pp.325-333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41562-025-02256-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2025.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353445v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La flexibilité cognitive : une dimension cognitive clé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Gosling</w:t>
+                <w:t xml:space="preserve">metaConvert: an automatic suite for estimation of 11 different effect size measures and flexible conversion across them</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Cortese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Solmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Cartigny</w:t>
+                <w:t xml:space="preserve">Belen Haza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Scoriels</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Laidi</w:t>
+                <w:t xml:space="preserve">Eduard Vieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2025075⟩</w:t>
+              <w:t xml:space="preserve">Research Synthesis Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (3), pp.575-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/rsm.2025.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05155040v1</w:t>
+                <w:t xml:space="preserve">hal-05412982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">metaConvert: an automatic suite for estimation of 11 different effect size measures and flexible conversion across them</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marco Solmi</w:t>
+                <w:t xml:space="preserve">La flexibilité cognitive : une dimension cognitive clé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Scoriels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belen Haza</w:t>
+                <w:t xml:space="preserve">Céline Portalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduard Vieta</w:t>
+                <w:t xml:space="preserve">Charles Laidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Synthesis Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (3), pp.575-586. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (5), pp.443-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/rsm.2025.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2025075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412982v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05155040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placebo effects in randomized trials of pharmacological and neurostimulation interventions for mental disorders: An umbrella review</w:t>
               </w:r>
@@ -1468,51 +1468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Amin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Bellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1589,51 +1589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1844,51 +1844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umbrella-Review, Evaluation, Analysis and Communication Hub (U-REACH ): a novel living umbrella review knowledge translation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Cortese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Radua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1959,308 +1959,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la robotique éducationnelle comme entraînement des fonctions exécutives : état des lieux.</w:t>
+                <w:t xml:space="preserve">Influence of illness representations on coping strategies and psychosocial outcomes of infertility: Systematic review and meta‐analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
+                <w:t xml:space="preserve">Julie Deninotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonine Goumi</w:t>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contraste - Enfance et handicap</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (4), pp.1132-1152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjhp.12676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04020199v1</w:t>
+                <w:t xml:space="preserve">hal-04159008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of illness representations on coping strategies and psychosocial outcomes of infertility: Systematic review and meta‐analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de la robotique éducationnelle comme entraînement des fonctions exécutives : état des lieux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Contraste - Enfance et handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57, pp.169-186</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159008v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Known‐groups and convergent validity of the theory of mind task battery in children with autism spectrum disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejan Stevanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2467,51 +2467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Higham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Cortese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Wood-Downie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2679,51 +2679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of psychosocial interventions for Autism spectrum disorder: an umbrella review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2800,51 +2800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence, prevalence, and global burden of autism spectrum disorder from 1990 to 2019 across 204 countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Solmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minjin Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2947,51 +2947,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of Parent-Rated Sleep Disturbances With Attention-Deficit/Hyperactivity Disorder Symptoms: 9-Year Follow-up of a Population-Based Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Cortese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Konofal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3480,51 +3480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition and Emotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (6), pp.1260-1270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3571,90 +3571,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the month of birth on persistence of ADHD in prospective studies: protocol for an individual patient data meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Cortese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (11), pp.e040952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3714,51 +3714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition and Emotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (6), pp.1260-1270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3805,51 +3805,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the framing effect a framing affect?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 72 (6), pp.1412-1421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3896,51 +3896,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnaire de régulation émotionnelle pour enfants et adolescents. Adaptation et validation de la version française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3978,51 +3978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brief Report: Risk-Aversion and Rationality in Autism Spectrum Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48 (10), pp.3623-3628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4101,51 +4101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergy for the Influence of Month of Birth in ADHD The SIMBA project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Cortese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Research in Child and Adolescent Psychopathology (ISRCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4233,234 +4233,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of sharing scientific data: applications in the field of Neurodevelopmental Disorders.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of incidental emotions on susceptibility to the framing effect: Failure to detect the moderating effect of happiness and sadness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive development and pathology team, LSCP, Ecole Normale Supérieure (ENS), France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">ICPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405025v1</w:t>
+                <w:t xml:space="preserve">hal-04265970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of incidental emotions on susceptibility to the framing effect: Failure to detect the moderating effect of happiness and sadness</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Importance of sharing scientific data: applications in the field of Neurodevelopmental Disorders.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Cognitive development and pathology team, LSCP, Ecole Normale Supérieure (ENS), France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265970v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seminar on the management of neurodevelopmental disorders in children and adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Cortese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Training school in child and adolescent neuropsychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Brescia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4498,51 +4498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence informing clinical decision making in the management of neurodevelopmental disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Cortese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Venetian Maudsley Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4561,286 +4561,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire sur les interventions pour le TSA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méta-analyse de la reconnaissance des émotions chez l’enfant et l’adolescent atteint d’un trouble du déficit de l’attention avec ou sans hyperactivité (TDAH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Haza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Ciminaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Conty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">staff de Psychiatrie du service du centre Expert Autisme de l’hôpital Robert Debré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de printemps de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Evian-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405112v1</w:t>
+                <w:t xml:space="preserve">hal-03714765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire sur les interventions pour le TSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fondation FondaMental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">staff de Psychiatrie du service du centre Expert Autisme de l’hôpital Robert Debré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405050v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méta-analyse de la reconnaissance des émotions chez l’enfant et l’adolescent atteint d’un trouble du déficit de l’attention avec ou sans hyperactivité (TDAH)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séminaire sur les interventions pour le TSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de printemps de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Evian-les-Bains, France</w:t>
+              <w:t xml:space="preserve">Fondation FondaMental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714765v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire sur l’influence du mois de naissance sur la persistance du TDAH</w:t>
               </w:r>
@@ -4889,234 +4889,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animation d’une formation sur la réalisation de méta-analyses à l’aide du logiciel R</w:t>
+                <w:t xml:space="preserve">Animation d’une formation sur la réalisation de revues systématiques et sur la réalisation de méta-analyses à l’aide du logiciel R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de Genève</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Genève, France</w:t>
+              <w:t xml:space="preserve">Université de Nîmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405192v1</w:t>
+                <w:t xml:space="preserve">hal-04405129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animation d’une formation sur la réalisation de méta-analyses à l’aide du logiciel R.</w:t>
+                <w:t xml:space="preserve">Animation d’une formation sur la réalisation de méta-analyses à l’aide du logiciel R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de Southampton</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Southampton, United Kingdom</w:t>
+              <w:t xml:space="preserve">Université de Genève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Genève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405139v1</w:t>
+                <w:t xml:space="preserve">hal-04405192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animation d’une formation sur la réalisation de revues systématiques et sur la réalisation de méta-analyses à l’aide du logiciel R</w:t>
+                <w:t xml:space="preserve">Animation d’une formation sur la réalisation de méta-analyses à l’aide du logiciel R.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de Nîmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Nimes, France</w:t>
+              <w:t xml:space="preserve">Université de Southampton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405129v1</w:t>
+                <w:t xml:space="preserve">hal-04405139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dis-moi si tu regrettes : Étude du développement de l'identification et de la labellisation du regret chez l'enfant</w:t>
               </w:r>
@@ -5242,51 +5242,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Incidental Emotions on Susceptibility to the Framing Effect: Failure to Detect a Moderating Effect of Happiness and Sadness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5627,51 +5627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Cortese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bellato" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Gabellone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Marzulli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Matera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2024.101916" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Hornsey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jurek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Telesia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2024.10.015" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pauly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brousse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.52789" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guignette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quesque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nimon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10731911251374588" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garcia-Argibay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Prisco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Arrondo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Ayrolles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2025-085875" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830248v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sureish Mantchala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2024.112889" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412979v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Veronese" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza Gianfredi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Solmi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbagallo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Dominguez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2025.06.021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Boisseleau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Sandbank" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02256-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05155040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Cartigny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Scoriels" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Portalier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025075" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412982v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Haza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Vieta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rsm.2025.11" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412995v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Huneke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Amin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldwin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brandt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-024-02638-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412988v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jollant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Corruble" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291724002083" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412992v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fabiano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Wong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnav Gupta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Tran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishaant Bhambra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-024-02697-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412986v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Radua" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjment-2024-301310" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04020199v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pinabiaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Goumi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12676" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388709v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stevanovic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjc.12420" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388714v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Solanes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Fusar-Poli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjment-2022-300534" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787236v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Muncer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Higham" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Wood-Downie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-021-09620-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735458v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Schwartz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.13623" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03775139v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mellier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01670-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787233v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjin Song" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Keon Yon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Won Lee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fombonne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01630-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787232v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Konofal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecendreux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Faraone" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2022.05.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218211001547" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174219v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787286v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-01945-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104528v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ehrminger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Valliant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520003189" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787294v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2020.1741340" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03129865v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-040952" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711183v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787297v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021818796016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787298v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787299v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-018-3616-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388748v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405044v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405025v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265970v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Esteves" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405032v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388740v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405112v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405050v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714765v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Ciminaghi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Conty" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405119v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405192v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405139v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405129v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03758597v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Beauvais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J Gosling" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102282v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03439266v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Hornsey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jurek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Telesia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2024.10.015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412983v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Cortese" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bellato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Gabellone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Marzulli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Matera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2024.101916" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pauly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brousse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.52789" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guignette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quesque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nimon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10731911251374588" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garcia-Argibay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Prisco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Arrondo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Ayrolles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2025-085875" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353445v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Boisseleau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Solmi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Sandbank" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02256-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830248v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sureish Mantchala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2024.112889" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Veronese" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza Gianfredi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbagallo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Dominguez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2025.06.021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412982v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Haza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Vieta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rsm.2025.11" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05155040v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Cartigny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Scoriels" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Portalier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025075" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412995v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Huneke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Amin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldwin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brandt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-024-02638-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412988v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jollant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Corruble" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291724002083" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412992v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fabiano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Wong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnav Gupta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Tran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishaant Bhambra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-024-02697-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412986v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Radua" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjment-2024-301310" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159008v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12676" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04020199v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pinabiaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Goumi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388709v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stevanovic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjc.12420" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388714v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Solanes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Fusar-Poli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjment-2022-300534" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787236v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Muncer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Higham" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Wood-Downie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-021-09620-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735458v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Schwartz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.13623" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03775139v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mellier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01670-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787233v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjin Song" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Keon Yon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Won Lee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fombonne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01630-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787232v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Konofal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecendreux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Faraone" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2022.05.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218211001547" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174219v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787286v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-01945-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104528v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ehrminger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Valliant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520003189" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787294v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2020.1741340" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03129865v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-040952" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711183v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787297v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021818796016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787298v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787299v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-018-3616-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388748v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405044v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265970v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Esteves" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405025v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405032v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388740v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714765v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Ciminaghi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Conty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405112v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405050v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405119v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405129v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405192v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405139v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03758597v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Beauvais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J Gosling" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102282v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03439266v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>