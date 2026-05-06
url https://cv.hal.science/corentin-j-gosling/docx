--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -100,2180 +100,2180 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umbrella Review and Meta-Analysis: The Efficacy of Nonpharmacological Interventions for Sleep Disturbances in Children and Adolescents</w:t>
+                <w:t xml:space="preserve">metaConvert: an automatic suite for estimation of 11 different effect size measures and flexible conversion across them</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Hornsey</w:t>
+                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Gosling</w:t>
+                <w:t xml:space="preserve">Samuele Cortese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Jurek</w:t>
+                <w:t xml:space="preserve">Marco Solmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikail Nourredine</w:t>
+                <w:t xml:space="preserve">Belen Haza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Telesia</w:t>
+                <w:t xml:space="preserve">Eduard Vieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Academy of Child and Adolescent Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (3), pp.329-345. </w:t>
+              <w:t xml:space="preserve">Research Synthesis Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (3), pp.575-586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaac.2024.10.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/rsm.2025.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029664v1</w:t>
+                <w:t xml:space="preserve">hal-05412982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest clinical frontiers related to autism diagnostic strategies</w:t>
+                <w:t xml:space="preserve">La flexibilité cognitive : une dimension cognitive clé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuele Cortese</w:t>
+                <w:t xml:space="preserve">Corentin Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Bellato</w:t>
+                <w:t xml:space="preserve">Ariane Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Gabellone</w:t>
+                <w:t xml:space="preserve">Linda Scoriels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Marzulli</w:t>
+                <w:t xml:space="preserve">Céline Portalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilia Matera</w:t>
+                <w:t xml:space="preserve">Charles Laidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (2), pp.101916. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (5), pp.443-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2024.101916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2025075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05412983v1</w:t>
+                <w:t xml:space="preserve">inserm-05155040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental Health Care Utilization and Prescription Rates Among Children, Adolescents, and Young Adults in France</w:t>
+                <w:t xml:space="preserve">A Head-to-Head Comparison of the Incremental Validity of Four Major Mentalizing Tests Against Mentalizing Self-Reports: A Preregistered Study in Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fond</w:t>
+                <w:t xml:space="preserve">Léa Guignette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Pauly</w:t>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Brousse</w:t>
+                <w:t xml:space="preserve">François Quesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuele Cortese</w:t>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Nimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.52789⟩</w:t>
+              <w:t xml:space="preserve">Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10731911251374588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04991515v1</w:t>
+                <w:t xml:space="preserve">hal-05412978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Head-to-Head Comparison of the Incremental Validity of Four Major Mentalizing Tests Against Mentalizing Self-Reports: A Preregistered Study in Adults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mental Health Care Utilization and Prescription Rates Among Children, Adolescents, and Young Adults in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Caparos</w:t>
+                <w:t xml:space="preserve">Guillaume Fond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Quesque</w:t>
+                <w:t xml:space="preserve">Vanessa Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+                <w:t xml:space="preserve">Yann Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Nimon</w:t>
+                <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Cortese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.e2452789-e2452789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10731911251374588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.52789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412978v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits and harms of ADHD interventions: umbrella review and platform for shared decision making</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Latest clinical frontiers related to autism diagnostic strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Cortese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
+                <w:t xml:space="preserve">Alessio Bellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Garcia-Argibay</w:t>
+                <w:t xml:space="preserve">Alessandra Gabellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele de Prisco</w:t>
+                <w:t xml:space="preserve">Lucia Marzulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Arrondo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaël Ayrolles</w:t>
+                <w:t xml:space="preserve">Emilia Matera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmj-2025-085875⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (2), pp.101916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2024.101916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05412974v1</w:t>
+                <w:t xml:space="preserve">hal-05412983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary, alternative and integrative medicine for autism: an umbrella review and online platform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Umbrella Review and Meta-Analysis: The Efficacy of Nonpharmacological Interventions for Sleep Disturbances in Children and Adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Hornsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Boisseleau</w:t>
+                <w:t xml:space="preserve">Lucie Jurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Solmi</w:t>
+                <w:t xml:space="preserve">Mikail Nourredine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micheal Sandbank</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Jurek</w:t>
+                <w:t xml:space="preserve">Laurence Telesia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of the American Academy of Child and Adolescent Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (3), pp.329-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41562-025-02256-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaac.2024.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353445v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between reasoning, autistic and alexithymic traits in moral judgments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benefits and harms of ADHD interventions: umbrella review and platform for shared decision making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sureish Mantchala</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+                <w:t xml:space="preserve">Miguel Garcia-Argibay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Moutier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michele de Prisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Arrondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaël Ayrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.paid.2024.112889⟩</w:t>
+              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 391, pp.e085875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmj-2025-085875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830248v1</w:t>
+                <w:t xml:space="preserve">hal-05412974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of dietary fiber consumption on human health: An umbrella review of evidence from 17,155,277 individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Veronese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenza Gianfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Solmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbagallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligia Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 51, pp.325-333. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clnu.2025.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">metaConvert: an automatic suite for estimation of 11 different effect size measures and flexible conversion across them</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
+                <w:t xml:space="preserve">Relationship between reasoning, autistic and alexithymic traits in moral judgments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sureish Mantchala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuele Cortese</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corentin Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moutier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Synthesis Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/rsm.2025.11⟩</w:t>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 233, pp.112889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.paid.2024.112889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412982v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La flexibilité cognitive : une dimension cognitive clé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Complementary, alternative and integrative medicine for autism: an umbrella review and online platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Portalier</w:t>
+                <w:t xml:space="preserve">Laure Boisseleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Solmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Laidi</w:t>
+                <w:t xml:space="preserve">Micheal Sandbank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41 (5), pp.443-450. </w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2025075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41562-025-02256-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05155040v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placebo effects in randomized trials of pharmacological and neurostimulation interventions for mental disorders: An umbrella review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Umbrella-Review, Evaluation, Analysis and Communication Hub (U-REACH ): a novel living umbrella review knowledge translation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Cortese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Huneke</w:t>
+                <w:t xml:space="preserve">Joaquim Radua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay Amin</w:t>
+                <w:t xml:space="preserve">David Moher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Baldwin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valerie Brandt</w:t>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-024-02638-x⟩</w:t>
+              <w:t xml:space="preserve">BMJ Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (1), pp.e301310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjment-2024-301310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05412995v1</w:t>
+                <w:t xml:space="preserve">hal-05412986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring loneliness: a head-to-head psychometric comparison of the 3- and 20-item UCLA Loneliness Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Colle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ariane Cartigny</w:t>
+                <w:t xml:space="preserve">Fabrice Jollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Corruble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 54 (14), pp.3821-3827. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0033291724002083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety of psychotropic medications in pregnancy: an umbrella review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Fabiano</w:t>
+                <w:t xml:space="preserve">Stanley Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanley Wong</w:t>
+                <w:t xml:space="preserve">Arnav Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnav Gupta</w:t>
+                <w:t xml:space="preserve">Jason Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nishaant Bhambra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (1), pp.327-335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41380-024-02697-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umbrella-Review, Evaluation, Analysis and Communication Hub (U-REACH ): a novel living umbrella review knowledge translation approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Placebo effects in randomized trials of pharmacological and neurostimulation interventions for mental disorders: An umbrella review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Huneke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baldwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Moher</w:t>
+                <w:t xml:space="preserve">Alessio Bellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Delorme</w:t>
+                <w:t xml:space="preserve">Valerie Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Mental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (1), pp.e301310. </w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (12), pp.3915-3925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjment-2024-301310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41380-024-02638-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412986v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of illness representations on coping strategies and psychosocial outcomes of infertility: Systematic review and meta‐analysis</w:t>
+                <w:t xml:space="preserve">Utilisation de la robotique éducationnelle comme entraînement des fonctions exécutives : état des lieux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Deninotti</w:t>
+                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+                <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Contraste - Enfance et handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57, pp.169-186</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159008v1</w:t>
+                <w:t xml:space="preserve">hal-04020199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la robotique éducationnelle comme entraînement des fonctions exécutives : état des lieux.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of illness representations on coping strategies and psychosocial outcomes of infertility: Systematic review and meta‐analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deninotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antonine Goumi</w:t>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contraste - Enfance et handicap</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (4), pp.1132-1152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjhp.12676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04020199v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Known‐groups and convergent validity of the theory of mind task battery in children with autism spectrum disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejan Stevanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Clinical Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 62 (2), pp.525-535. </w:t>
@@ -2311,90 +2311,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">metaumbrella: the first comprehensive suite to perform data analysis in umbrella reviews with stratification of the evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleix Solanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Fusar-Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Radua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Mental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (1), pp.e300534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2422,429 +2422,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Meta-Analysis Investigating the Association Between Metacognition and Math Performance in Adolescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy of psychosocial interventions for Autism spectrum disorder: an umbrella review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gemma Muncer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Henry Wood-Downie</w:t>
+                <w:t xml:space="preserve">Baptiste Mellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleix Solanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Radua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Psychology Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10648-021-09620-x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-022-01670-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03787236v1</w:t>
+                <w:t xml:space="preserve">hal-03775139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of sleep with moral severity to accidental harm transgressions: A cross‐sectional study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+                <w:t xml:space="preserve">A Meta-Analysis Investigating the Association Between Metacognition and Math Performance in Adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Muncer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Higham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Cortese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Schwartz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Henry Wood-Downie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Educational Psychology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.301-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jsr.13623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10648-021-09620-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735458v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of psychosocial interventions for Autism spectrum disorder: an umbrella review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Association of sleep with moral severity to accidental harm transgressions: A cross‐sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41380-022-01670-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jsr.13623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775139v1</w:t>
+                <w:t xml:space="preserve">hal-03735458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence, prevalence, and global burden of autism spectrum disorder from 1990 to 2019 across 204 countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Solmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minjin Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2934,64 +2934,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of Parent-Rated Sleep Disturbances With Attention-Deficit/Hyperactivity Disorder Symptoms: 9-Year Follow-up of a Population-Based Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Cortese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Konofal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3058,798 +3058,798 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of moral decision-making: Evidence from the trolley dilemma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Association of organic food consumption with obesity in a nationally representative sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ehrminger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Valliant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17470218211001547⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (6), pp.703-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114520003189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359400v1</w:t>
+                <w:t xml:space="preserve">hal-03104528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of Moral Decision Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.174702182110015. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/17470218211001547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of natural sleep with moral utilitarianism: No evidence from 6 preregistered studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Reliability of moral decision-making: Evidence from the trolley dilemma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13423-021-01945-6⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74 (6), pp.981-990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17470218211001547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03787286v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of organic food consumption with obesity in a nationally representative sample</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Association of natural sleep with moral utilitarianism: No evidence from 6 preregistered studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Valliant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125 (6), pp.703-711. </w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (5), pp.1726-1734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114520003189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13423-021-01945-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104528v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interplay between the importance of a decision and emotion in decision-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition and Emotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (6), pp.1260-1270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02699931.2020.1741340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03787294v1</w:t>
+                <w:t xml:space="preserve">hal-03711183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the month of birth on persistence of ADHD in prospective studies: protocol for an individual patient data meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">The interplay between the importance of a decision and emotion in decision-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuele Cortese</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-040952⟩</w:t>
+              <w:t xml:space="preserve">Cognition and Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (6), pp.1260-1270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699931.2020.1741340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129865v1</w:t>
+                <w:t xml:space="preserve">hal-03787294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay between the importance of a decision and emotion in decision-making</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Influence of the month of birth on persistence of ADHD in prospective studies: protocol for an individual patient data meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Moutier</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Cortese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition and Emotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699931.2020.1741340⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.e040952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-040952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711183v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the framing effect a framing affect?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 72 (6), pp.1412-1421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3883,64 +3883,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnaire de régulation émotionnelle pour enfants et adolescents. Adaptation et validation de la version française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3965,64 +3965,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brief Report: Risk-Aversion and Rationality in Autism Spectrum Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48 (10), pp.3623-3628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4082,234 +4082,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergy for the Influence of Month of Birth in ADHD The SIMBA project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Séminaire sur la réalisation de revues systématiques et sur la réalisation de méta-analyses à l’aide du logiciel R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuele Cortese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Research in Child and Adolescent Psychopathology (ISRCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Université Paris Nanterre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04388748v1</w:t>
+                <w:t xml:space="preserve">hal-04405044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire sur la réalisation de revues systématiques et sur la réalisation de méta-analyses à l’aide du logiciel R</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Synergy for the Influence of Month of Birth in ADHD The SIMBA project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Cortese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université Paris Nanterre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">International Society for Research in Child and Adolescent Psychopathology (ISRCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405044v1</w:t>
+                <w:t xml:space="preserve">hal-04388748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of incidental emotions on susceptibility to the framing effect: Failure to detect the moderating effect of happiness and sadness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4334,51 +4334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of sharing scientific data: applications in the field of Neurodevelopmental Disorders.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive development and pathology team, LSCP, Ecole Normale Supérieure (ENS), France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4403,64 +4403,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seminar on the management of neurodevelopmental disorders in children and adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Cortese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Training school in child and adolescent neuropsychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Brescia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4485,64 +4485,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence informing clinical decision making in the management of neurodevelopmental disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Cortese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Venetian Maudsley Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4561,316 +4561,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méta-analyse de la reconnaissance des émotions chez l’enfant et l’adolescent atteint d’un trouble du déficit de l’attention avec ou sans hyperactivité (TDAH)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Séminaire sur les interventions pour le TSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de printemps de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Evian-les-Bains, France</w:t>
+              <w:t xml:space="preserve">staff de Psychiatrie du service du centre Expert Autisme de l’hôpital Robert Debré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714765v1</w:t>
+                <w:t xml:space="preserve">hal-04405112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire sur les interventions pour le TSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">staff de Psychiatrie du service du centre Expert Autisme de l’hôpital Robert Debré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Fondation FondaMental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405112v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire sur les interventions pour le TSA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Méta-analyse de la reconnaissance des émotions chez l’enfant et l’adolescent atteint d’un trouble du déficit de l’attention avec ou sans hyperactivité (TDAH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Haza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Ciminaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Conty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fondation FondaMental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de printemps de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Evian-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405050v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire sur l’influence du mois de naissance sur la persistance du TDAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire sur l’influence du mois de naissance sur la persistance du TDAH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Southampton, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4895,51 +4895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation d’une formation sur la réalisation de revues systématiques et sur la réalisation de méta-analyses à l’aide du logiciel R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université de Nîmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4964,51 +4964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation d’une formation sur la réalisation de méta-analyses à l’aide du logiciel R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université de Genève</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Genève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5033,51 +5033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation d’une formation sur la réalisation de méta-analyses à l’aide du logiciel R.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université de Southampton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5268,64 +5268,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Convention of Psychological Science (ICPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5376,51 +5376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Guéraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5627,51 +5627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Hornsey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jurek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Telesia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2024.10.015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412983v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Cortese" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bellato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Gabellone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Marzulli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Matera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2024.101916" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pauly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brousse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.52789" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guignette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quesque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nimon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10731911251374588" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garcia-Argibay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Prisco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Arrondo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Ayrolles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2025-085875" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353445v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Boisseleau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Solmi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Sandbank" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02256-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830248v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sureish Mantchala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2024.112889" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Veronese" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza Gianfredi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbagallo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Dominguez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2025.06.021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412982v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Haza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Vieta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rsm.2025.11" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05155040v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Cartigny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Scoriels" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Portalier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025075" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412995v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Huneke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Amin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldwin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brandt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-024-02638-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412988v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jollant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Corruble" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291724002083" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412992v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fabiano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Wong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnav Gupta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Tran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishaant Bhambra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-024-02697-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412986v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Radua" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjment-2024-301310" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159008v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12676" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04020199v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pinabiaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Goumi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388709v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stevanovic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjc.12420" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388714v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Solanes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Fusar-Poli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjment-2022-300534" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787236v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Muncer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Higham" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Wood-Downie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-021-09620-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735458v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Schwartz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.13623" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03775139v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mellier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01670-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787233v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjin Song" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Keon Yon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Won Lee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fombonne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01630-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787232v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Konofal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecendreux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Faraone" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2022.05.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218211001547" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174219v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787286v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-01945-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104528v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ehrminger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Valliant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520003189" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787294v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2020.1741340" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03129865v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-040952" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711183v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787297v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021818796016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787298v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787299v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-018-3616-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388748v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405044v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265970v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Esteves" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405025v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405032v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388740v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714765v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Ciminaghi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Conty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405112v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405050v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405119v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405129v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405192v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405139v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03758597v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Beauvais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J Gosling" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102282v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03439266v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412982v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Cortese" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Solmi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Haza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Vieta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rsm.2025.11" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05155040v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Cartigny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Scoriels" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Portalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025075" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guignette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quesque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nimon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10731911251374588" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991515v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pauly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brousse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.52789" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bellato" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Gabellone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Marzulli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Matera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2024.101916" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029664v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Hornsey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jurek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Telesia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2024.10.015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garcia-Argibay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Prisco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Arrondo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Ayrolles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2025-085875" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412979v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Veronese" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza Gianfredi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbagallo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Dominguez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2025.06.021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sureish Mantchala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2024.112889" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353445v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Boisseleau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Sandbank" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02256-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412986v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Radua" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjment-2024-301310" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412988v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jollant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Corruble" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291724002083" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412992v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fabiano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Wong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnav Gupta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Tran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishaant Bhambra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-024-02697-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412995v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Huneke" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Amin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldwin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brandt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-024-02638-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04020199v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pinabiaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Goumi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12676" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388709v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stevanovic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjc.12420" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388714v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Solanes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Fusar-Poli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjment-2022-300534" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03775139v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mellier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01670-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787236v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Muncer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Higham" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Wood-Downie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-021-09620-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735458v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Schwartz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.13623" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787233v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjin Song" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Keon Yon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Won Lee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fombonne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01630-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787232v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Konofal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecendreux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Faraone" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2022.05.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104528v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ehrminger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Valliant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520003189" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174219v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218211001547" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359400v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787286v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-01945-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711183v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2020.1741340" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787294v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03129865v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-040952" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787297v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021818796016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787298v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787299v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-018-3616-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405044v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388748v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265970v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Esteves" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405025v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405032v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388740v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405112v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405050v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714765v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Ciminaghi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Conty" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405119v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405129v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405192v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405139v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03758597v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Beauvais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J Gosling" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102282v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03439266v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>