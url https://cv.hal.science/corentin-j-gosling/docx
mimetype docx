--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest clinical frontiers related to autism diagnostic strategies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Umbrella Review and Meta-Analysis: The Efficacy of Nonpharmacological Interventions for Sleep Disturbances in Children and Adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Bellato</w:t>
+                <w:t xml:space="preserve">Samantha Hornsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Gabellone</w:t>
+                <w:t xml:space="preserve">Lucie Jurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Marzulli</w:t>
+                <w:t xml:space="preserve">Mikail Nourredine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilia Matera</w:t>
+                <w:t xml:space="preserve">Laurence Telesia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (2), pp.101916. </w:t>
+              <w:t xml:space="preserve">Journal of the American Academy of Child and Adolescent Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (3), pp.329-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2024.101916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaac.2024.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05412983v1</w:t>
+                <w:t xml:space="preserve">hal-05029664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umbrella Review and Meta-Analysis: The Efficacy of Nonpharmacological Interventions for Sleep Disturbances in Children and Adolescents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Latest clinical frontiers related to autism diagnostic strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Cortese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Hornsey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corentin Gosling</w:t>
+                <w:t xml:space="preserve">Alessio Bellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Jurek</w:t>
+                <w:t xml:space="preserve">Alessandra Gabellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikail Nourredine</w:t>
+                <w:t xml:space="preserve">Lucia Marzulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Telesia</w:t>
+                <w:t xml:space="preserve">Emilia Matera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Academy of Child and Adolescent Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (3), pp.329-345. </w:t>
+              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (2), pp.101916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaac.2024.10.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2024.101916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029664v1</w:t>
+                <w:t xml:space="preserve">hal-05412983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits and harms of ADHD interventions: umbrella review and platform for shared decision making</w:t>
               </w:r>
@@ -1347,51 +1347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Solmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheal Sandbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Human Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -1557,641 +1557,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring loneliness: a head-to-head psychometric comparison of the 3- and 20-item UCLA Loneliness Scales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Placebo effects in randomized trials of pharmacological and neurostimulation interventions for mental disorders: An umbrella review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Colle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ariane Cartigny</w:t>
+                <w:t xml:space="preserve">Nathan Huneke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Jollant</w:t>
+                <w:t xml:space="preserve">Jay Amin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Corruble</w:t>
+                <w:t xml:space="preserve">David Baldwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Bellato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0033291724002083⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (12), pp.3915-3925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-024-02638-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05412988v1</w:t>
+                <w:t xml:space="preserve">hal-05412995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety of psychotropic medications in pregnancy: an umbrella review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Fabiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnav Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nishaant Bhambra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (1), pp.327-335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41380-024-02697-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placebo effects in randomized trials of pharmacological and neurostimulation interventions for mental disorders: An umbrella review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Huneke</w:t>
+                <w:t xml:space="preserve">Measuring loneliness: a head-to-head psychometric comparison of the 3- and 20-item UCLA Loneliness Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay Amin</w:t>
+                <w:t xml:space="preserve">Romain Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Baldwin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessio Bellato</w:t>
+                <w:t xml:space="preserve">Fabrice Jollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Brandt</w:t>
+                <w:t xml:space="preserve">Emmanuelle Corruble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (12), pp.3915-3925. </w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (14), pp.3821-3827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41380-024-02638-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0033291724002083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412995v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la robotique éducationnelle comme entraînement des fonctions exécutives : état des lieux.</w:t>
+                <w:t xml:space="preserve">Influence of illness representations on coping strategies and psychosocial outcomes of infertility: Systematic review and meta‐analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
+                <w:t xml:space="preserve">Julie Deninotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonine Goumi</w:t>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contraste - Enfance et handicap</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (4), pp.1132-1152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjhp.12676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04020199v1</w:t>
+                <w:t xml:space="preserve">hal-04159008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of illness representations on coping strategies and psychosocial outcomes of infertility: Systematic review and meta‐analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de la robotique éducationnelle comme entraînement des fonctions exécutives : état des lieux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Contraste - Enfance et handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57, pp.169-186</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159008v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Known‐groups and convergent validity of the theory of mind task battery in children with autism spectrum disorder</w:t>
               </w:r>
@@ -2743,51 +2743,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sleep Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">, 2022, 32 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jsr.13623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3175,209 +3175,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of Moral Decision Making</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability of moral decision-making: Evidence from the trolley dilemma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.174702182110015. </w:t>
+              <w:t xml:space="preserve">, 2021, 74 (6), pp.981-990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/17470218211001547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174219v1</w:t>
+                <w:t xml:space="preserve">hal-03359400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of moral decision-making: Evidence from the trolley dilemma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability of Moral Decision Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 74 (6), pp.981-990. </w:t>
+              <w:t xml:space="preserve">, 2021, pp.174702182110015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/17470218211001547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359400v1</w:t>
+                <w:t xml:space="preserve">hal-03174219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of natural sleep with moral utilitarianism: No evidence from 6 preregistered studies</w:t>
               </w:r>
@@ -3552,519 +3552,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay between the importance of a decision and emotion in decision-making</w:t>
+                <w:t xml:space="preserve">Influence of the month of birth on persistence of ADHD in prospective studies: protocol for an individual patient data meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Moutier</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Cortese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition and Emotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699931.2020.1741340⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.e040952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-040952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03787294v1</w:t>
+                <w:t xml:space="preserve">hal-03129865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the month of birth on persistence of ADHD in prospective studies: protocol for an individual patient data meta-analysis</w:t>
+                <w:t xml:space="preserve">Is the framing effect a framing affect?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Samuele Cortese</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72 (6), pp.1412-1421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1747021818796016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-040952⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03129865v1</w:t>
+                <w:t xml:space="preserve">hal-03787297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the framing effect a framing affect?</w:t>
+                <w:t xml:space="preserve">Questionnaire de régulation émotionnelle pour enfants et adolescents. Adaptation et validation de la version française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1747021818796016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03787297v1</w:t>
+                <w:t xml:space="preserve">hal-03787298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnaire de régulation émotionnelle pour enfants et adolescents. Adaptation et validation de la version française</w:t>
-[...80 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brief Report: Risk-Aversion and Rationality in Autism Spectrum Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48 (10), pp.3623-3628. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10803-018-3616-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4074,120 +3970,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire sur la réalisation de revues systématiques et sur la réalisation de méta-analyses à l’aide du logiciel R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université Paris Nanterre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergy for the Influence of Month of Birth in ADHD The SIMBA project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4203,237 +4099,237 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Research in Child and Adolescent Psychopathology (ISRCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of incidental emotions on susceptibility to the framing effect: Failure to detect the moderating effect of happiness and sadness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of sharing scientific data: applications in the field of Neurodevelopmental Disorders.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive development and pathology team, LSCP, Ecole Normale Supérieure (ENS), France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seminar on the management of neurodevelopmental disorders in children and adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4449,73 +4345,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Training school in child and adolescent neuropsychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Brescia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence informing clinical decision making in the management of neurodevelopmental disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4531,694 +4427,694 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Venetian Maudsley Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire sur les interventions pour le TSA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méta-analyse de la reconnaissance des émotions chez l’enfant et l’adolescent atteint d’un trouble du déficit de l’attention avec ou sans hyperactivité (TDAH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Haza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Ciminaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Conty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">staff de Psychiatrie du service du centre Expert Autisme de l’hôpital Robert Debré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de printemps de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Evian-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405112v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire sur les interventions pour le TSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fondation FondaMental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">staff de Psychiatrie du service du centre Expert Autisme de l’hôpital Robert Debré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405050v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méta-analyse de la reconnaissance des émotions chez l’enfant et l’adolescent atteint d’un trouble du déficit de l’attention avec ou sans hyperactivité (TDAH)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séminaire sur les interventions pour le TSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de printemps de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Evian-les-Bains, France</w:t>
+              <w:t xml:space="preserve">Fondation FondaMental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714765v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire sur l’influence du mois de naissance sur la persistance du TDAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire sur l’influence du mois de naissance sur la persistance du TDAH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Southampton, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animation d’une formation sur la réalisation de revues systématiques et sur la réalisation de méta-analyses à l’aide du logiciel R</w:t>
+                <w:t xml:space="preserve">Animation d’une formation sur la réalisation de méta-analyses à l’aide du logiciel R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de Nîmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Nimes, France</w:t>
+              <w:t xml:space="preserve">Université de Genève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Genève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405129v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animation d’une formation sur la réalisation de méta-analyses à l’aide du logiciel R</w:t>
+                <w:t xml:space="preserve">Animation d’une formation sur la réalisation de méta-analyses à l’aide du logiciel R.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de Genève</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Genève, France</w:t>
+              <w:t xml:space="preserve">Université de Southampton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405192v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animation d’une formation sur la réalisation de méta-analyses à l’aide du logiciel R.</w:t>
+                <w:t xml:space="preserve">Animation d’une formation sur la réalisation de revues systématiques et sur la réalisation de méta-analyses à l’aide du logiciel R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de Southampton</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Southampton, United Kingdom</w:t>
+              <w:t xml:space="preserve">Université de Nîmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405139v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dis-moi si tu regrettes : Étude du développement de l'identification et de la labellisation du regret chez l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Habib</w:t>
+                <w:t xml:space="preserve">Caroline Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Beauvais</w:t>
+                <w:t xml:space="preserve">Corentin J Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Guéraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème édition du colloque Langage et eMOTtions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5228,78 +5124,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Incidental Emotions on Susceptibility to the Framing Effect: Failure to Detect a Moderating Effect of Happiness and Sadness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5314,173 +5210,173 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Convention of Psychological Science (ICPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tell Me about Regret: Studying Regret Inferences from Written Stories in Adults and Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Habib</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Guéraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychonomic Society’s 62nd Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId169"/>
+      <w:footerReference w:type="default" r:id="rId168"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5627,51 +5523,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412982v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Cortese" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Solmi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Haza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Vieta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rsm.2025.11" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05155040v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Cartigny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Scoriels" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Portalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025075" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guignette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quesque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nimon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10731911251374588" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991515v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pauly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brousse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.52789" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bellato" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Gabellone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Marzulli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Matera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2024.101916" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029664v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Hornsey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jurek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Telesia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2024.10.015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garcia-Argibay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Prisco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Arrondo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Ayrolles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2025-085875" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412979v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Veronese" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza Gianfredi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbagallo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Dominguez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2025.06.021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sureish Mantchala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2024.112889" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353445v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Boisseleau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Sandbank" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02256-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412986v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Radua" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjment-2024-301310" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412988v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jollant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Corruble" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291724002083" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412992v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fabiano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Wong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnav Gupta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Tran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishaant Bhambra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-024-02697-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412995v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Huneke" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Amin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldwin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brandt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-024-02638-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04020199v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pinabiaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Goumi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12676" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388709v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stevanovic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjc.12420" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388714v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Solanes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Fusar-Poli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjment-2022-300534" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03775139v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mellier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01670-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787236v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Muncer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Higham" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Wood-Downie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-021-09620-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735458v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Schwartz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.13623" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787233v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjin Song" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Keon Yon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Won Lee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fombonne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01630-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787232v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Konofal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecendreux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Faraone" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2022.05.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104528v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ehrminger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Valliant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520003189" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174219v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218211001547" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359400v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787286v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-01945-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711183v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2020.1741340" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787294v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03129865v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-040952" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787297v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021818796016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787298v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787299v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-018-3616-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405044v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388748v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265970v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Esteves" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405025v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405032v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388740v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405112v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405050v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714765v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Ciminaghi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Conty" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405119v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405129v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405192v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405139v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03758597v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Beauvais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J Gosling" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102282v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03439266v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412982v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Cortese" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Solmi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Haza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Vieta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rsm.2025.11" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05155040v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Cartigny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Scoriels" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Portalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025075" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guignette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quesque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nimon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10731911251374588" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991515v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pauly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brousse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.52789" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029664v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Hornsey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jurek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Telesia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2024.10.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bellato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Gabellone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Marzulli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Matera" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2024.101916" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garcia-Argibay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Prisco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Arrondo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Ayrolles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2025-085875" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412979v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Veronese" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza Gianfredi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbagallo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Dominguez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2025.06.021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sureish Mantchala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2024.112889" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353445v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Boisseleau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Sandbank" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02256-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412986v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Radua" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjment-2024-301310" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412995v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Huneke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Amin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldwin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brandt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-024-02638-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412992v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fabiano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Wong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnav Gupta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Tran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishaant Bhambra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-024-02697-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412988v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jollant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Corruble" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291724002083" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159008v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12676" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04020199v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pinabiaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Goumi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388709v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stevanovic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjc.12420" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388714v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Solanes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Fusar-Poli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjment-2022-300534" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03775139v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mellier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01670-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787236v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Muncer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Higham" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Wood-Downie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-021-09620-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735458v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Schwartz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.13623" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787233v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjin Song" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Keon Yon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Won Lee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fombonne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01630-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787232v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Konofal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecendreux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Faraone" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2022.05.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104528v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ehrminger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Valliant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520003189" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359400v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218211001547" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174219v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787286v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-01945-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711183v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2020.1741340" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03129865v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-040952" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787297v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021818796016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787298v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787299v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-018-3616-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405044v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388748v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Esteves" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405025v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405032v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388740v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714765v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Ciminaghi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Conty" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405112v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405050v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405119v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405192v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405139v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405129v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03758597v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Beauvais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J Gosling" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102282v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03439266v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>