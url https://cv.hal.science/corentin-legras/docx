--- v0 (2026-03-27)
+++ v1 (2026-04-30)
@@ -677,398 +677,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENQUÊTER AUPRÈS D’ENFANTS SOUS PROTECTION DE L’ENFANCE : Enjeux en terrain sensible</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incestes commis par des mineurs : penser la minorisation des cadettes dans les violences de genre intrafamiliales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Enfance, famille et parenté"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Violences de genre subies par les populations minoritaires et minorisées. Études empiriques, perspectives théoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau VISAGE, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303542v1</w:t>
+                <w:t xml:space="preserve">hal-04177295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter auprès d’enfants sous protection de l’enfance : enjeux en terrains sensibles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ENQUÊTER AUPRÈS D’ENFANTS SOUS PROTECTION DE L’ENFANCE : Enjeux en terrain sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séphora Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Legras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séphora Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier thématique « Enfances, familles et parenté » du Centre Norbert Elias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Norbert Elias, Mar 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Enfance, famille et parenté"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177284v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incestes commis par des mineurs : penser la minorisation des cadettes dans les violences de genre intrafamiliales</w:t>
+                <w:t xml:space="preserve">Enquêter auprès d’enfants sous protection de l’enfance : enjeux en terrains sensibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séphora Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Violences de genre subies par les populations minoritaires et minorisées. Études empiriques, perspectives théoriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau VISAGE, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier thématique « Enfances, familles et parenté » du Centre Norbert Elias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Norbert Elias, Mar 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177295v1</w:t>
+                <w:t xml:space="preserve">hal-04177284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incestes commis par des mineurs : résultats d'enquête ethnographique auprès d'institutions spécialisées et de familles concernées en France</w:t>
+                <w:t xml:space="preserve">Penser une lutte féministe contre l’inceste : les institutions de terrain en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque DPO, « L’INCESTE : écouter, accueillir et accompagner les victimes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Laïque de Centres de Planning Familial, Nov 2023, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">3e Congrès de l’Institut du Genre : No(s) Futur(s). Genre : bouleversements, utopies, impatiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'institut du genre; Université Toulouse Jean Jaurès, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314555v1</w:t>
+                <w:t xml:space="preserve">hal-04177297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser une lutte féministe contre l’inceste : les institutions de terrain en question</w:t>
+                <w:t xml:space="preserve">Incestes commis par des mineurs : résultats d'enquête ethnographique auprès d'institutions spécialisées et de familles concernées en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congrès de l’Institut du Genre : No(s) Futur(s). Genre : bouleversements, utopies, impatiences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'institut du genre; Université Toulouse Jean Jaurès, Jul 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque DPO, « L’INCESTE : écouter, accueillir et accompagner les victimes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Laïque de Centres de Planning Familial, Nov 2023, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177297v1</w:t>
+                <w:t xml:space="preserve">hal-04314555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Surveiller, punir, silencier » : pratiques et usages de la punition par les parents de mineurs auteurs d’inceste</w:t>
               </w:r>
@@ -1664,51 +1664,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8E701AE"/>
+    <w:nsid w:val="5EAEFA29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1895,51 +1895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corentin-legras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0543-9605" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357415v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Legras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.046.0127" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521304v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.150.0013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769836v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chassagnac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.152.0179" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237158v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.cr.108" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521289v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303542v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phora Besan&#231;on" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177284v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177295v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314555v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177297v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177287v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250321v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817800v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892497v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lachenal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#232;gue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Florenza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142557v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corentin-legras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0543-9605" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357415v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Legras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.046.0127" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521304v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.150.0013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769836v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chassagnac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.152.0179" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237158v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.cr.108" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521289v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phora Besan&#231;on" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177284v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177297v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314555v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177287v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250321v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817800v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892497v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lachenal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#232;gue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Florenza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142557v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>