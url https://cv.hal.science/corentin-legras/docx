--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -746,329 +746,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENQUÊTER AUPRÈS D’ENFANTS SOUS PROTECTION DE L’ENFANCE : Enjeux en terrain sensible</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Penser une lutte féministe contre l’inceste : les institutions de terrain en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Enfance, famille et parenté"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">3e Congrès de l’Institut du Genre : No(s) Futur(s). Genre : bouleversements, utopies, impatiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'institut du genre; Université Toulouse Jean Jaurès, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303542v1</w:t>
+                <w:t xml:space="preserve">hal-04177297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter auprès d’enfants sous protection de l’enfance : enjeux en terrains sensibles</w:t>
+                <w:t xml:space="preserve">Incestes commis par des mineurs : résultats d'enquête ethnographique auprès d'institutions spécialisées et de familles concernées en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Legras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séphora Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier thématique « Enfances, familles et parenté » du Centre Norbert Elias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Norbert Elias, Mar 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque DPO, « L’INCESTE : écouter, accueillir et accompagner les victimes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Laïque de Centres de Planning Familial, Nov 2023, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177284v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser une lutte féministe contre l’inceste : les institutions de terrain en question</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ENQUÊTER AUPRÈS D’ENFANTS SOUS PROTECTION DE L’ENFANCE : Enjeux en terrain sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séphora Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congrès de l’Institut du Genre : No(s) Futur(s). Genre : bouleversements, utopies, impatiences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'institut du genre; Université Toulouse Jean Jaurès, Jul 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Enfance, famille et parenté"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177297v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incestes commis par des mineurs : résultats d'enquête ethnographique auprès d'institutions spécialisées et de familles concernées en France</w:t>
+                <w:t xml:space="preserve">Enquêter auprès d’enfants sous protection de l’enfance : enjeux en terrains sensibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séphora Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque DPO, « L’INCESTE : écouter, accueillir et accompagner les victimes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Laïque de Centres de Planning Familial, Nov 2023, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">Atelier thématique « Enfances, familles et parenté » du Centre Norbert Elias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Norbert Elias, Mar 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314555v1</w:t>
+                <w:t xml:space="preserve">hal-04177284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Surveiller, punir, silencier » : pratiques et usages de la punition par les parents de mineurs auteurs d’inceste</w:t>
               </w:r>
@@ -1186,165 +1186,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La parole des descendant.e.s dans les situations d’inceste entre mineur.e.s</w:t>
+                <w:t xml:space="preserve">L'inceste en sciences sociales : regard sur la construction des représentations et des savoirs sur l'inceste en France et perspectives réflexives dans le travail social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La parenté par les enfants : interroger la descendance. Université d'automne - ANR Origines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Norbert Elias, Marseille; LISST, Toulouse, Sep 2022, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">Séminaire d'échanges de pratiques professionnelles inter-services spécifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Girondine d'Education spécialisée et de Prévention, Nov 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817800v1</w:t>
+                <w:t xml:space="preserve">hal-03892497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'inceste en sciences sociales : regard sur la construction des représentations et des savoirs sur l'inceste en France et perspectives réflexives dans le travail social</w:t>
+                <w:t xml:space="preserve">La parole des descendant.e.s dans les situations d’inceste entre mineur.e.s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d'échanges de pratiques professionnelles inter-services spécifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Girondine d'Education spécialisée et de Prévention, Nov 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">La parenté par les enfants : interroger la descendance. Université d'automne - ANR Origines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Norbert Elias, Marseille; LISST, Toulouse, Sep 2022, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892497v1</w:t>
+                <w:t xml:space="preserve">hal-03817800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1664,51 +1664,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EAEFA29"/>
+    <w:nsid w:val="C1DD5087"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1895,51 +1895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corentin-legras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0543-9605" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357415v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Legras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.046.0127" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521304v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.150.0013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769836v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chassagnac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.152.0179" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237158v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.cr.108" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521289v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phora Besan&#231;on" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177284v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177297v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314555v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177287v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250321v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817800v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892497v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lachenal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#232;gue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Florenza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142557v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corentin-legras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0543-9605" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357415v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Legras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.046.0127" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521304v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.150.0013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769836v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chassagnac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.152.0179" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237158v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.cr.108" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521289v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177297v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314555v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303542v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phora Besan&#231;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177284v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177287v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250321v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817800v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lachenal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#232;gue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Florenza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142557v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>