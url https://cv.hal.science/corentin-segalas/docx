--- v0 (2026-03-28)
+++ v1 (2026-05-07)
@@ -351,278 +351,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong instrumental variables biased propensity scores in comparative effectiveness research: A case study in oncology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propensity score matching after multiple imputation when a confounder has missing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Ségalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas H Thurin</w:t>
+                <w:t xml:space="preserve">Clémence Leyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Jové</w:t>
+                <w:t xml:space="preserve">James R Carpenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Lassalle</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elizabeth Williamson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2023.01.002⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (7), pp.1082 - 1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.9658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988528v1</w:t>
+                <w:t xml:space="preserve">hal-04693080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propensity score matching after multiple imputation when a confounder has missing data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Ségalas</w:t>
+                <w:t xml:space="preserve">Strong instrumental variables biased propensity scores in comparative effectiveness research: A case study in oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas H Thurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jové</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Leyrat</w:t>
+                <w:t xml:space="preserve">Régis Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James R Carpenter</w:t>
+                <w:t xml:space="preserve">Magali Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Williamson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (7), pp.1082 - 1095. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 155, pp.31-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sim.9658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2023.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693080v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letter to the Editor: Pulling Unmeasured Confounding Out by your Bootstraps: Too Good to be True?</w:t>
               </w:r>
@@ -634,51 +634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Segalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Leyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Williamson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 55 (2), pp.293-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1460,51 +1460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693072v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin S&#233;galas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Genuer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.10214" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503566v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Bouvier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peyrot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Balendran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Roberts" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.10059" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H Thurin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jov&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lassalle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rouyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lamarque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.01.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leyrat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R Carpenter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Williamson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9658" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627207v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Segalas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Leyrat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3329/jsr.v55i2.58806" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03252162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Peiffer-Smadja" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiting Jiang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Masuzzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01304-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121436v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gosse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulestreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jacqmin-Gadda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41371-019-0245-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280219898719" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164561v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Amieva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.8195" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02460690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BORD0298" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693072v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin S&#233;galas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Genuer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.10214" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503566v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Bouvier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peyrot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Balendran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Roberts" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.10059" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693080v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leyrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R Carpenter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Williamson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9658" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988528v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H Thurin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jov&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lassalle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rouyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lamarque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.01.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627207v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Segalas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Leyrat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3329/jsr.v55i2.58806" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03252162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Peiffer-Smadja" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiting Jiang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Masuzzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01304-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121436v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gosse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulestreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jacqmin-Gadda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41371-019-0245-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280219898719" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164561v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Amieva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.8195" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02460690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BORD0298" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>