--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -1978,51 +1978,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment désigner l'ennemi public international ? Une histoire conceptuelle du terrorisme</w:t>
+                <w:t xml:space="preserve">Cοmment désigner l'ennemi public internatiοnal ? Une histοire cοnceptuelle du terrοrisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Normandie Université; Université de Montréal (Canada). École de criminologie, 2025. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -2145,51 +2145,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C114DA8"/>
+    <w:nsid w:val="559373A7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2293,51 +2293,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="68E9B96C"/>
+    <w:nsid w:val="085E7A4F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2441,51 +2441,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B44184CD"/>
+    <w:nsid w:val="FC9002A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2589,51 +2589,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B092BB4D"/>
+    <w:nsid w:val="78446092"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2737,51 +2737,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E36299C5"/>
+    <w:nsid w:val="5042C4BB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2885,51 +2885,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="44528FEE"/>
+    <w:nsid w:val="5478CC4E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>