--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -2145,51 +2145,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="559373A7"/>
+    <w:nsid w:val="A979D9FE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2293,51 +2293,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="085E7A4F"/>
+    <w:nsid w:val="F4361400"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2441,51 +2441,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="FC9002A5"/>
+    <w:nsid w:val="FFDDD29D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2589,51 +2589,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="78446092"/>
+    <w:nsid w:val="6E3408A5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2737,51 +2737,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5042C4BB"/>
+    <w:nsid w:val="1637F1F6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2885,51 +2885,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5478CC4E"/>
+    <w:nsid w:val="89531F67"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>