--- v2 (2026-05-07)
+++ v3 (2026-05-30)
@@ -1826,141 +1826,275 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Policer la révolution, révolutionner les polices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Brêteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Mathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hippler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Milliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Félix Brêteau, Anne de Mathan, Thomas Hippler, Vincent Milliot et Corentin Sire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polices et révolutions en Europe occidentale. Des années 1780 à la fin du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.9-26, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/145qo⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le “terrorisme”, un phénomène contestataire moderne ? Le discours du “nouveau terrorisme” à l’aune de l’histoire conceptuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abdennacer El Ibrahimi; Bernard Bernier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’État moderne entre domination et résistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions JFD Inc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.133-161, 2024, 978-28-9799-701-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1970,114 +2104,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cοmment désigner l'ennemi public internatiοnal ? Une histοire cοnceptuelle du terrοrisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Normandie Université; Université de Montréal (Canada). École de criminologie, 2025. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025NORMC002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05132464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2145,51 +2279,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A979D9FE"/>
+    <w:nsid w:val="6353534E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2293,51 +2427,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F4361400"/>
+    <w:nsid w:val="7C382987"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2441,51 +2575,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="FFDDD29D"/>
+    <w:nsid w:val="CBA653F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2589,51 +2723,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6E3408A5"/>
+    <w:nsid w:val="FE55580B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2737,51 +2871,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1637F1F6"/>
+    <w:nsid w:val="B4BC482D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2885,51 +3019,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="89531F67"/>
+    <w:nsid w:val="9189EE03"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3131,51 +3265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:corentin.sire@outlook.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:corentin.sire@unicaen.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:corentin.sire@umontreal.ca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/corentin-sire-311a7ab0/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/recherche/mrsh/pagePerso/3989505" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/champpenal/15579" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://musee-memorial-terrorisme.fr/actualite/programme-du-seminaire-terrorisme-anti-terrorisme-et-sciences-sociales" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afsp.info/congres/congres-2024/sections-thematiques-2024/st-39/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eisa-net.org/workshops-22/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.historyofconcepts.net/23rd-international-conference-2021/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calenda.org/908128" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calenda.org/783658?lang=en" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthropo.umontreal.ca/departement/activites-et-conferences/nouvelle/news/eventDetail/Event/conference-de-corentin-sire-bourse-mariella-pandolfi-edition-2019-le-jeudi-21-novembre-2019/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/histeme/6160" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhi-paris.fr/fileadmin/user_upload/DHI_Paris/05_Veranstaltungen/09_Workshop/2019/FYLER-Die_Fabrik_des_Textes_FINAL_web.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurocrim2019.com/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afs-socio.fr/congres/aix-en-provence-2019/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eisa-net.org/ewis/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sv.uio.no/c-rex/english/news-and-events/events/2019/STR2019/index.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://congressqsp.uqam.ca/?post_type=tribe_events" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aeges.fr/wp-content/uploads/2018/11/programme-2018-12-2.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.defense.gouv.fr/irsem/page-d-accueil/nos-evenements/colloque-international-le-mardi-26-juin-2018.-cooperer-en-matiere-de-securite-et-de-defense-quels-enjeux-quels-modeles-au-xxie-siecle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aeges.fr/2018/07/06/european-initiative-on-security-studies-2018-archive/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125770v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Breteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Mathan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hippler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Milliot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145rm" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053365v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127n0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053351v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14471" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04086895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17539153.2021.1982464" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053356v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umontreal.scholaris.ca/server/api/core/bitstreams/d1118fc6-3b00-4a75-9375-06af6ee0db3c/content" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05132464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NORMC002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:corentin.sire@outlook.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:corentin.sire@unicaen.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:corentin.sire@umontreal.ca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/corentin-sire-311a7ab0/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/recherche/mrsh/pagePerso/3989505" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/champpenal/15579" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://musee-memorial-terrorisme.fr/actualite/programme-du-seminaire-terrorisme-anti-terrorisme-et-sciences-sociales" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afsp.info/congres/congres-2024/sections-thematiques-2024/st-39/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eisa-net.org/workshops-22/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.historyofconcepts.net/23rd-international-conference-2021/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calenda.org/908128" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calenda.org/783658?lang=en" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthropo.umontreal.ca/departement/activites-et-conferences/nouvelle/news/eventDetail/Event/conference-de-corentin-sire-bourse-mariella-pandolfi-edition-2019-le-jeudi-21-novembre-2019/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/histeme/6160" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhi-paris.fr/fileadmin/user_upload/DHI_Paris/05_Veranstaltungen/09_Workshop/2019/FYLER-Die_Fabrik_des_Textes_FINAL_web.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurocrim2019.com/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afs-socio.fr/congres/aix-en-provence-2019/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eisa-net.org/ewis/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sv.uio.no/c-rex/english/news-and-events/events/2019/STR2019/index.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://congressqsp.uqam.ca/?post_type=tribe_events" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aeges.fr/wp-content/uploads/2018/11/programme-2018-12-2.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.defense.gouv.fr/irsem/page-d-accueil/nos-evenements/colloque-international-le-mardi-26-juin-2018.-cooperer-en-matiere-de-securite-et-de-defense-quels-enjeux-quels-modeles-au-xxie-siecle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aeges.fr/2018/07/06/european-initiative-on-security-studies-2018-archive/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125770v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Breteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Mathan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hippler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Milliot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145rm" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053365v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127n0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053351v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14471" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04086895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17539153.2021.1982464" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621671v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Br&#234;teau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145qo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053356v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umontreal.scholaris.ca/server/api/core/bitstreams/d1118fc6-3b00-4a75-9375-06af6ee0db3c/content" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05132464v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NORMC002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>