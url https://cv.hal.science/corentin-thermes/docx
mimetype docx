--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -100,235 +100,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différentes formes de déplacement du vignoble : des leviers pour adapter la viticulture au changement climatique ?</w:t>
+                <w:t xml:space="preserve">Stratégies d’adaptation au changement climatique à court et long terme : quelles actions pour les viticulteurs en région Centre-Val de Loire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corentin Thermes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 254, pp.75-90. </w:t>
+              <w:t xml:space="preserve">, 2020, Vins, vignobles et viticultures atlantiques Quelles trajectoires contemporaines ?, 254, pp.59-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.9658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/norois.9638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916856v1</w:t>
+                <w:t xml:space="preserve">hal-03537887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’adaptation au changement climatique à court et long terme : quelles actions pour les viticulteurs en région Centre-Val de Loire ?</w:t>
+                <w:t xml:space="preserve">Les différentes formes de déplacement du vignoble : des leviers pour adapter la viticulture au changement climatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corentin Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Vins, vignobles et viticultures atlantiques Quelles trajectoires contemporaines ?, 254, pp.59-73. </w:t>
+              <w:t xml:space="preserve">, 2020, 254, pp.75-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.9638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/norois.9658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537887v1</w:t>
+                <w:t xml:space="preserve">hal-02916856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -340,225 +340,225 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de trajectoires d'adaptation au changement climatique pour les entreprises viticoles : enseignements issus d'une expérimentation avec trois exploitations-pilotes en Région Centre-Val de Loire</w:t>
+                <w:t xml:space="preserve">Constructions territoriales de lutte contre le gel dans un contexte de changements climatiques à Bourgueil et Saint-Nicolas-de-Bourgueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bertrand</w:t>
+                <w:t xml:space="preserve">Corentin Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corentin Thermes</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle La Jeunesse</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Roi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Sitnikoff; Hélène Chazal; Cristèle Assegond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vignes et vignerons - Evolution des métiers, des pratiques et des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires François Rabelais, 2023, 978-286906-911-4</w:t>
+              <w:t xml:space="preserve">Vignes et vignerons - Evolutions des métiers, des pratiques et des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires François Rabelais, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234739v1</w:t>
+                <w:t xml:space="preserve">hal-04234756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructions territoriales de lutte contre le gel dans un contexte de changements climatiques à Bourgueil et Saint-Nicolas-de-Bourgueil</w:t>
+                <w:t xml:space="preserve">Conception de trajectoires d'adaptation au changement climatique pour les entreprises viticoles : enseignements issus d'une expérimentation avec trois exploitations-pilotes en Région Centre-Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corentin Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle La Jeunesse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Roi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Sitnikoff; Hélène Chazal; Cristèle Assegond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vignes et vignerons - Evolutions des métiers, des pratiques et des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires François Rabelais, 2023</w:t>
+              <w:t xml:space="preserve">Vignes et vignerons - Evolution des métiers, des pratiques et des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires François Rabelais, 2023, 978-286906-911-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234756v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Circulation of Knowledge at the Time of the Agroecological Transition, the Case of the Drôme Valley (France)</w:t>
               </w:r>
@@ -570,51 +570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globalization, Marginalization and Conflict. Perspectives on Geographical Marginality, vol 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.183-196, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -680,51 +680,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les promesses de l'aube - des vignerons face au gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -924,51 +924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thermes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9658" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537887v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9638" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234739v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234756v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Roi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53218-5_12" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234800v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Revol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thermes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9638" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916856v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9658" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234756v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Roi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234739v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53218-5_12" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234800v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Revol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>