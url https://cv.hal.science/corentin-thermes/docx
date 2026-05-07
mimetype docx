--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -100,235 +100,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’adaptation au changement climatique à court et long terme : quelles actions pour les viticulteurs en région Centre-Val de Loire ?</w:t>
+                <w:t xml:space="preserve">Les différentes formes de déplacement du vignoble : des leviers pour adapter la viticulture au changement climatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corentin Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Vins, vignobles et viticultures atlantiques Quelles trajectoires contemporaines ?, 254, pp.59-73. </w:t>
+              <w:t xml:space="preserve">, 2020, 254, pp.75-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.9638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/norois.9658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537887v1</w:t>
+                <w:t xml:space="preserve">hal-02916856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différentes formes de déplacement du vignoble : des leviers pour adapter la viticulture au changement climatique ?</w:t>
+                <w:t xml:space="preserve">Stratégies d’adaptation au changement climatique à court et long terme : quelles actions pour les viticulteurs en région Centre-Val de Loire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corentin Thermes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 254, pp.75-90. </w:t>
+              <w:t xml:space="preserve">, 2020, Vins, vignobles et viticultures atlantiques Quelles trajectoires contemporaines ?, 254, pp.59-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.9658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/norois.9638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916856v1</w:t>
+                <w:t xml:space="preserve">hal-03537887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -346,51 +346,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructions territoriales de lutte contre le gel dans un contexte de changements climatiques à Bourgueil et Saint-Nicolas-de-Bourgueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -445,64 +445,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de trajectoires d'adaptation au changement climatique pour les entreprises viticoles : enseignements issus d'une expérimentation avec trois exploitations-pilotes en Région Centre-Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -570,51 +570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globalization, Marginalization and Conflict. Perspectives on Geographical Marginality, vol 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.183-196, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -680,51 +680,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les promesses de l'aube - des vignerons face au gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -924,51 +924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thermes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9638" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916856v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9658" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234756v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Roi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234739v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53218-5_12" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234800v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Revol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thermes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9658" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537887v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9638" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234756v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Roi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234739v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53218-5_12" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234800v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Revol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>