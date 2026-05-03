--- v0 (2026-03-05)
+++ v1 (2026-05-03)
@@ -106,320 +106,320 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoFmuPy: A Python Framework for Rapid Prototyping of FMI-based Digital Twins</w:t>
+                <w:t xml:space="preserve">Efficient Robust Conformal Prediction via Lipschitz-Bounded Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Massena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Andéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mamalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corentin Friedrich</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nora Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International Conference on Engineering Digital Twins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, USA, United States</w:t>
+              <w:t xml:space="preserve">Forty-Second International Conference on Machine Learning (ICML 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326255v2</w:t>
+                <w:t xml:space="preserve">hal-04936823v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Robust Conformal Prediction via Lipschitz-Bounded Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CoFmuPy: A Python Framework for Rapid Prototyping of FMI-based Digital Twins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Massena</w:t>
+                <w:t xml:space="preserve">Andrés Lombana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Andéol</w:t>
+                <w:t xml:space="preserve">Jérôme Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Boissin</w:t>
+                <w:t xml:space="preserve">Charlie Schlick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Mamalet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corentin Friedrich</w:t>
+                <w:t xml:space="preserve">Nora Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forty-Second International Conference on Machine Learning (ICML 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">The 2nd International Conference on Engineering Digital Twins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936823v3</w:t>
+                <w:t xml:space="preserve">hal-05326255v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformal Prediction for Image Segmentation Using Morphological Prediction Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Mossina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Friedrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention – MICCAI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea. pp.78-88, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -466,90 +466,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DP-SGD Without Clipping: The Lipschitz Neural Network Way</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Béthune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Massena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLR 2024 - 12th International Conference on Learning Representations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Vienna (Austria), Austria</w:t>
@@ -591,90 +591,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pay attention to your loss: understanding misconceptions about 1-Lipschitz neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Béthune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mamalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, New Orleans, United States. </w:t>
@@ -712,51 +712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faster resolution of the 3-D forward problems in microwave imaging by a Partial-Block BiCGStab algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -904,51 +904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Sarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -970,77 +970,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Flexible Robustness Certificates for Semantic Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Massena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mamalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1084,51 +1084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling False Positives in Image Segmentation via Conformal Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Mossina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Friedrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1178,51 +1178,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Microwave Imaging: Fast and Accurate Computations with Block Resolution Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1295,51 +1295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of 3-D Microwave Images based on a Block-BiCGStab Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1581,51 +1581,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326255v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Friedrich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Lombana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fasquel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Schlick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Bennani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936823v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Massena" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o And&#233;ol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boissin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mamalet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984192v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mossina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2503.05618" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610647v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis B&#233;thune" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Prudent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872080v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2104.05097" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Goussard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411956v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Poch&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mullor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sarti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boisnard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393092v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398216v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993406v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216282" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586231v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936823v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Massena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o And&#233;ol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boissin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mamalet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Friedrich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326255v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Lombana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fasquel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Schlick" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Bennani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984192v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mossina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2503.05618" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610647v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis B&#233;thune" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Prudent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872080v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2104.05097" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Goussard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411956v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Poch&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mullor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sarti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boisnard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393092v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398216v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993406v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216282" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586231v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>