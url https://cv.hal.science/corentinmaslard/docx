--- v0 (2026-03-17)
+++ v1 (2026-04-26)
@@ -1207,756 +1207,756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ça bouillone dans nos assiettes. Reportage France 3 Bourgogne Franche Comté. 52mn</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New developments towards high throughput phenotyping studies devoted to innovative plant breeding tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Latour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corentin Maslard</w:t>
+                <w:t xml:space="preserve">Arkoum, Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paloma Veyland</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bastien Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">émission télévisée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">3. Colloque de la North East Agricultural University. International Forum of Intelligent Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Online, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04034359v1</w:t>
+                <w:t xml:space="preserve">hal-03994719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of the grapevine hexose transporter VvHT5 in basal resistance against Botrytis cinerea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corentin Maslard</w:t>
+                <w:t xml:space="preserve">Within a high throughput phenotyping platform, mix ecophysiology, microbial ecology, molecular physiology and genetics and stir: the recipe of new breeding tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t>
+                <w:t xml:space="preserve">Florian Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants - Advances in carbon allocation and acquisition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Nov 2023, Versailles, France</w:t>
+              <w:t xml:space="preserve">3. Asia-Pacific Plant Phenomics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Sanya, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269615v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring architectural traits and ecophysiological responses in soybean under heat and water stress: implications for climate change adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ça bouillone dans nos assiettes. Reportage France 3 Bourgogne Franche Comté. 52mn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Maslard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marion Prudent</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Veyland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs UBFC 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">émission télévisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139533v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic and ecophysiological analyses revealed contrasted soybean mineral nutrition under individual or combined heat and water stresses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the role of the grapevine hexose transporter VvHT5 in basal resistance against Botrytis cinerea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Maslard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jingjing Peng</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants - Advances in carbon allocation and acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Nov 2023, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215206v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within a high throughput phenotyping platform, mix ecophysiology, microbial ecology, molecular physiology and genetics and stir: the recipe of new breeding tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring architectural traits and ecophysiological responses in soybean under heat and water stress: implications for climate change adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Maslard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Asia-Pacific Plant Phenomics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Sanya, China</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs UBFC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205984v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New developments towards high throughput phenotyping studies devoted to innovative plant breeding tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic and ecophysiological analyses revealed contrasted soybean mineral nutrition under individual or combined heat and water stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Maslard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florian Frugier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque de la North East Agricultural University. International Forum of Intelligent Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Online, China</w:t>
+              <w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994719v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From morphological to functional root traits assessment with high throughpout phenotyping</w:t>
               </w:r>
@@ -1981,64 +1981,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Frugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium “Frontiers in the development and application of plant phenotyping: What are we seeking in plant phenotyping?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Tokyo, Japan</w:t>
@@ -2106,51 +2106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Maslard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bastos Serra Trinca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2687,333 +2687,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les défis méthodologiques du phénotypage Haut Débit - Expectations of plant high throughput phenotyping and associated tools and methods</w:t>
+                <w:t xml:space="preserve">High throughput phenotyping : associated tools and methods to assess determinisms of plant and microbiome interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkoum, Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Billiot</w:t>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Bourion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prospectives de l’INEE, Institut Ecologie et environnement du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">NARO Food Health symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994582v1</w:t>
+                <w:t xml:space="preserve">hal-03692808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput phenotyping : associated tools and methods to assess determinisms of plant and microbiome interactions</w:t>
+                <w:t xml:space="preserve">Les défis méthodologiques du phénotypage Haut Débit - Expectations of plant high throughput phenotyping and associated tools and methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkoum, Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Jeudy</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NARO Food Health symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">Prospectives de l’INEE, Institut Ecologie et environnement du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03692808v1</w:t>
+                <w:t xml:space="preserve">hal-03994582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing plant and microorganisms interactions using high throughput phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3081,90 +3081,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinisms of plant and microbiome interactions : a multidisciplinary approach involving high-throughput phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkoum, Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">North East Agricultural University lectures, China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Online, China</w:t>
@@ -3264,64 +3264,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Maslard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bordeaux, France. </w:t>
@@ -3635,64 +3635,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Maslard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Congress Of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t>
@@ -3715,273 +3715,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the functional analysis of the grape sugar transporter VvHT5: ectopic expression in Arabidopsis thaliana during Botrytis cinerea infection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecophysiological processes underlying soybean mineral nutrition under individual or combined heat and water stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Maslard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkoun Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference of the French Society of Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs Université de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269678v1</w:t>
+                <w:t xml:space="preserve">hal-03714425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiological processes underlying soybean mineral nutrition under individual or combined heat and water stresses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward the functional analysis of the grape sugar transporter VvHT5: ectopic expression in Arabidopsis thaliana during Botrytis cinerea infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Maslard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs Université de Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">13th International Conference of the French Society of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714425v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiological processes underlying soybean mineral nutrition under individual or combined heat and water stresses</w:t>
               </w:r>
@@ -4430,51 +4430,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="85E1E787"/>
+    <w:nsid w:val="963D44AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4661,51 +4661,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corentinmaslard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6951-1963" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267700v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Monnereau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maslard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Noceto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebeurre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14035" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991766v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Girodet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15268" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044145v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Peng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214744v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021033" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148991v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isaline van Bohemen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Michaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou Du Pont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c01355" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Jing" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034359v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Veyland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269615v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Noceto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139533v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994719v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoum, Mustapha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224465v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269637v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bastos Serra Trinca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317388v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044066v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898242v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Semblat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Bachelet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gautheron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044098v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034785v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994582v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692808v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497476v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585274v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269507v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Monnereau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208046v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208043v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269655v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269678v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714425v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoun Mustapha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972375v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631136v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corentinmaslard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6951-1963" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267700v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Monnereau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maslard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Noceto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebeurre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14035" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991766v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Girodet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15268" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044145v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Peng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214744v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021033" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148991v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isaline van Bohemen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Michaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou Du Pont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c01355" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Jing" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoum, Mustapha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205984v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034359v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Veyland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269615v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Noceto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139533v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215206v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224465v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269637v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bastos Serra Trinca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317388v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044066v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898242v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Semblat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Bachelet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gautheron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044098v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034785v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692808v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994582v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497476v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585274v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269507v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Monnereau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208046v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208043v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269655v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714425v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoun Mustapha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269678v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972375v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631136v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>