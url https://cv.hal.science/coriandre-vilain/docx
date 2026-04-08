--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -437,51 +437,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takayuki Ito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 211, pp.109103. </w:t>
+              <w:t xml:space="preserve">, 2025, 211 (May), pp.109103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2025.109103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1803,507 +1803,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic and visual information speed up the neural processing of auditory speech in live dyadic interactions</w:t>
+                <w:t xml:space="preserve">The sound of your lips: electrophysiological cross-modal interactions during hand-to-face and face-to-face speech perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avril Treille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Coeurdeboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2014.02.004⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950592v1</w:t>
+                <w:t xml:space="preserve">hal-00982092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sound of your lips: electrophysiological cross-modal interactions during hand-to-face and face-to-face speech perception</w:t>
+                <w:t xml:space="preserve">Haptic and visual information speed up the neural processing of auditory speech in live dyadic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avril Treille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Coeurdeboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.71-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2014.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00420⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00982092v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Coding of Orofacial and Speech Actions in Motor and Somatosensory Spaces with and without Overt Motor Behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A possible neurophysiological correlate of audiovisual binding and unbinding in speech perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh Attigodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Krystyna Grabski</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_00711⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Multisensory and sensorimotor interactions in speech perception, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01080246v1</w:t>
+                <w:t xml:space="preserve">hal-01220444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A possible neurophysiological correlate of audiovisual binding and unbinding in speech perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ganesh Attigodu</w:t>
+                <w:t xml:space="preserve">Adaptive Coding of Orofacial and Speech Actions in Motor and Somatosensory Spaces with and without Overt Motor Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Berthommier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+                <w:t xml:space="preserve">Krystyna Grabski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Multisensory and sensorimotor interactions in speech perception, 5, </w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (2), pp.334-351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_00711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220444v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study of speech/gesture interactions and distance encoding</w:t>
               </w:r>
@@ -2405,51 +2405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared and distinct neural correlates of vowel perception and production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Grabski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2551,51 +2551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional MRI assessment of orofacial articulators: neural correlates of lip, jaw, larynx, and tongue movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Grabski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3166,402 +3166,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the physical modeling of the lips. Influence of the mechanical boundary conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obstructive sleep apnea syndrome. Part 1: In-vitro study of the fluid-structure interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Chouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Teulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W. Op'T Root</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 89, pp.882-887</w:t>
+              <w:t xml:space="preserve">Archives of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 111, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00363847v1</w:t>
+                <w:t xml:space="preserve">hal-00109391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obstructive sleep apnea syndrome. Part 1: In-vitro study of the fluid-structure interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+                <w:t xml:space="preserve">Influence of collision on the flow through in-vitro rigid models of the vocal folds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Deverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franz Chouly</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+                <w:t xml:space="preserve">Fatima Chentouff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 111, pp.60</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 114 (6), pp.3354-3362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00109391v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of collision on the flow through in-vitro rigid models of the vocal folds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael Deverge</w:t>
+                <w:t xml:space="preserve">Contribution to the physical modeling of the lips. Influence of the mechanical boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avraham Hirschberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Chentouff</w:t>
+                <w:t xml:space="preserve">W. Op'T Root</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 114 (6), pp.3354-3362</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 89, pp.882-887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363836v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical models to simulate consequences of maxillofacial surgery</w:t>
               </w:r>
@@ -3842,51 +3842,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Workshop on the History of Speech Communication Research (HSCR 2025)</w:t>
+              <w:t xml:space="preserve">HSCR 2025 - Seventh International Workshop on the History of Speech Communication Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LPP - Laboratoire de Phonétique et Phonologie - UMR 7018; CLESTHIA - Langage, systèmes, discours - EA 7345; PRAXILING - UMR 5267, Sep 2025, Paris, France. pp.188-197, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/HSCR.2025-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
@@ -4661,1606 +4661,1636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking contours of orofacial articulators from real-time MRI of speech</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dirk Voit</w:t>
+                <w:t xml:space="preserve">The role of the premotor cortex in multisensory speech perception throughout adulthood: a rTMS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avril Treille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arun A Josep</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2016 - 17th Annual Conference of the International Speech Communication Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SNL 2016 - 8th Annual Meeting of the Society for the Neurobiology of Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Neurobiology of Language, Aug 2016, Londres, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368251v1</w:t>
+                <w:t xml:space="preserve">hal-02074942v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de contours d'articulateurs orofaciaux à partir d'IRM dynamique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+                <w:t xml:space="preserve">Tes mots me touchent : étude des apports de la modalité tactile dans la perception de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avril Treille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016 - conférence conjointe 31e Journées d'Études sur la Parole, 23e Traitement Automatique des Langues Naturelles, 18e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.687-695</w:t>
+              <w:t xml:space="preserve">INSHEA - Colloque intenational « Toucher pour apprendre, toucher pour communiquer »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345014v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298235v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tes mots me touchent : étude des apports de la modalité tactile dans la perception de la parole</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tracking contours of orofacial articulators from real-time MRI of speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Labrunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Voit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun A Josep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSHEA - Colloque intenational « Toucher pour apprendre, toucher pour communiquer »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2016 - 17th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.470-474, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-78⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298235v2</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the premotor cortex in multisensory speech perception throughout adulthood: a rTMS study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+                <w:t xml:space="preserve">Suivi de contours d'articulateurs orofaciaux à partir d'IRM dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Labrunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Tremblay</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNL 2016 - 8th Annual Meeting of the Society for the Neurobiology of Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the Neurobiology of Language, Aug 2016, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016 - conférence conjointe 31e Journées d'Études sur la Parole, 23e Traitement Automatique des Langues Naturelles, 18e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.687-695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074942v2</w:t>
+                <w:t xml:space="preserve">hal-01345014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Through the looking-glass: neural basis of self representation during speech perception</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A brief history of articulatory-acoustic vowel representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Sato</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM 2015 - 21st Annual Meeting of the Organization for Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Honolulu, Hawaii, United States. non paginé</w:t>
+              <w:t xml:space="preserve">HSCR 2015 - 1st International Workshop on the History of Speech Communication Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498949v1</w:t>
+                <w:t xml:space="preserve">hal-01197460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des activations cérébrales lors de la production de parole après exérèse de la cavité orale : étude IRMf</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Acher</w:t>
+                <w:t xml:space="preserve">Seeing our own voice: an electrophysiological study of audiovisual speech integration during self perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avril Treille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Kandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Grenoble, France. non paginé</w:t>
+              <w:t xml:space="preserve">IMRF 2015 - 16th International Multisensory Research Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498950v1</w:t>
+                <w:t xml:space="preserve">hal-01297672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing our own voice: an electrophysiological study of audiovisual speech integration during self perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Avril Treille</w:t>
+                <w:t xml:space="preserve">Evolution des activations cérébrales lors de la production de parole après exérèse de la cavité orale : étude IRMf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMRF 2015 - 16th International Multisensory Research Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pise, Italy</w:t>
+              <w:t xml:space="preserve">Second Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Grenoble, France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297672v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief history of articulatory-acoustic vowel representation</w:t>
+                <w:t xml:space="preserve">Electrophysiological evidence for audio-visuo-lingual speech integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avril Treille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSCR 2015 - 1st International Workshop on the History of Speech Communication Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">IMRF 2015 - 16th International Multisensory Research Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197460v1</w:t>
+                <w:t xml:space="preserve">hal-01297678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological evidence for audio-visuo-lingual speech integration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speech in the mirror? Neurobiological correlates of self speech perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avril Treille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Avril Treille</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Kandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMRF 2015 - 16th International Multisensory Research Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pise, Italy</w:t>
+              <w:t xml:space="preserve">SNL 2015 - 7th Annual Society for the Neurobiology of Language Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297678v1</w:t>
+                <w:t xml:space="preserve">hal-01297700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech in the mirror? Neurobiological correlates of self speech perception</w:t>
+                <w:t xml:space="preserve">Through the looking-glass: neural basis of self representation during speech perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avril Treille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Kandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNL 2015 - 7th Annual Society for the Neurobiology of Language Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chicago, United States</w:t>
+              <w:t xml:space="preserve">OHBM 2015 - 21st Annual Meeting of the Organization for Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Honolulu, Hawaii, United States. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297700v1</w:t>
+                <w:t xml:space="preserve">hal-01498949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des activations cérébrales lors de la production de parole après exérèse au niveau de la cavité orale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Acher</w:t>
+                <w:t xml:space="preserve">To integrate the unknown: touching your lips, hearing your tongue, seeing my voice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avril Treille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2014 - 30e Journées d'Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. Paper 28</w:t>
+              <w:t xml:space="preserve">ICAC 2014 - 5th International Conference on Auditory Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Magdeburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057237v1</w:t>
+                <w:t xml:space="preserve">hal-01298240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To integrate the unknown: touching your lips, hearing your tongue, seeing my voice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Avril Treille</w:t>
+                <w:t xml:space="preserve">Evolution des activations cérébrales lors de la production de parole après exérèse au niveau de la cavité orale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAC 2014 - 5th International Conference on Auditory Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Magdeburg, Germany</w:t>
+              <w:t xml:space="preserve">JEP 2014 - 30e Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. Paper 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01298240v1</w:t>
+                <w:t xml:space="preserve">hal-01057237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gesture/speech interaction in the perception of lexical units</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilain</w:t>
+                <w:t xml:space="preserve">The touch of your lips: haptic information speeds up auditory speech processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avril Treille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cordeboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TiGeR 2013 - Tilburg Gesture Research Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Tilburg, Netherlands. http://tiger.uvt.nl/pdf/papers/gonseth.pdf</w:t>
+              <w:t xml:space="preserve">AVSP 2013 - 12th International Conference on Auditory-Visual Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Annecy, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838784v1</w:t>
+                <w:t xml:space="preserve">hal-00915297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory-motor adaptive changes of orofacial and speech actions without overt motor behavior: an fMRI-adaptation study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neural correlates of speech recovery after intra-oral surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Attye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PMC 2013 - Progress in Motor Control IX (PMCIX 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2013, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">, Jul 2013, Montréal, Canada. pp.Poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915296v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sight of your tongue: neural correlates of audio-lingual speech perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avril Treille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6319,1481 +6349,1451 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVSP 2013 - 12th International Conference on Auditory-Visual Speech Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Annecy, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain activations in speech recovery process after intra-oral surgery: an fMRI study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensory-motor adaptive changes of orofacial and speech actions without overt motor behavior: an fMRI-adaptation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystyna Grabski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2013 - 14th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2252-2256</w:t>
+              <w:t xml:space="preserve">PMC 2013 - Progress in Motor Control IX (PMCIX 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860235v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The touch of your lips: haptic information speeds up auditory speech processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Cordeboeuf</w:t>
+                <w:t xml:space="preserve">Brain activations in speech recovery process after intra-oral surgery: an fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Attye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVSP 2013 - 12th International Conference on Auditory-Visual Speech Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Annecy, France. pp.n/c</w:t>
+              <w:t xml:space="preserve">Interspeech 2013 - 14th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2252-2256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915297v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of speech recovery after intra-oral surgery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+                <w:t xml:space="preserve">Adaptation of respiratory patterns in collaborative reading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rochet-Capellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMC 2013 - Progress in Motor Control IX (PMCIX 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Montréal, Canada. pp.Poster</w:t>
+              <w:t xml:space="preserve">Interspeech 2013 - 14th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.1653-1657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847631v1</w:t>
+                <w:t xml:space="preserve">hal-00851890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of respiratory patterns in collaborative reading</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The pig with the pink hat &amp;quot;: An experimental study on speech/gesture coordination during development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Clarke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2013 - 14th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.1653-1657</w:t>
+              <w:t xml:space="preserve">TiGeR 2013 - Tilburg Gesture Research Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Tilburg, Netherlands. http://tiger.uvt.nl/pdf/papers/vilain.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851890v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pig with the pink hat &amp;quot;: An experimental study on speech/gesture coordination during development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gesture/speech interaction in the perception of lexical units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Gonseth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Clarke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TiGeR 2013 - Tilburg Gesture Research Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Tilburg, Netherlands. http://tiger.uvt.nl/pdf/papers/vilain.pdf</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Tilburg, Netherlands. http://tiger.uvt.nl/pdf/papers/gonseth.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838781v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal-manual coordination in child vs adult in two deictic tasks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Encodage de la distance et coopération parole/geste : étude développementale du pointage multimodal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Gonseth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELA 2012 - 3rd Early Language Acquisition Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765565v1</w:t>
+                <w:t xml:space="preserve">hal-00704612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical networks involved in speech recovery after glossectomy: Preliminary results of an fMRI study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Acher</w:t>
+                <w:t xml:space="preserve">Le son de tes lèvres : corrélats électrophysiologiques de la perception audio-haptique de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cordeboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avril Treille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NCM 2012 - 22nd Annual Meeting of the Society for Neural Control of Movement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Venise, Italy. pp.7-8, Abstract A-1-19</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692214v1</w:t>
+                <w:t xml:space="preserve">hal-00762368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical networks involved in speech recovery after intra-oral surgery: an fMRI study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Acher</w:t>
+                <w:t xml:space="preserve">The sound of your lips: electrophysiological correlates of audio-haptic speech perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avril Treille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cordeboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NLC 2012 - 4th Annual Neurobiology of Language Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">ISICS 2012: International Symposium on Imitation and Convergence in Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747261v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogeny of two communicative tools : Distance encoding and multimodality in deictic pointing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloe Gonseth</w:t>
+                <w:t xml:space="preserve">Vocal-manual coordination in child vs adult in two deictic tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolang 2012 - 9th International Conference on the Evolution of Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.150-157</w:t>
+              <w:t xml:space="preserve">ELA 2012 - 3rd Early Language Acquisition Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704598v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le son de tes lèvres : corrélats électrophysiologiques de la perception audio-haptique de la parole</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Avril Treille</w:t>
+                <w:t xml:space="preserve">Ontogeny of two communicative tools : Distance encoding and multimodality in deictic pointing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Gonseth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.n/c</w:t>
+              <w:t xml:space="preserve">Evolang 2012 - 9th International Conference on the Evolution of Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.150-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762368v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sound of your lips: electrophysiological correlates of audio-haptic speech perception</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Cordeboeuf</w:t>
+                <w:t xml:space="preserve">Cortical networks involved in speech recovery after intra-oral surgery: an fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Attye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISICS 2012: International Symposium on Imitation and Convergence in Speech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">NLC 2012 - 4th Annual Neurobiology of Language Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762372v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance encoding in kinematic properties of manual pointing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilain</w:t>
+                <w:t xml:space="preserve">Cortical networks involved in speech recovery after glossectomy: Preliminary results of an fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Krainik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSDL 2012 - 11th Conceptual Structure, Discourse, and Language Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">NCM 2012 - 22nd Annual Meeting of the Society for Neural Control of Movement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Venise, Italy. pp.7-8, Abstract A-1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704618v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encodage de la distance et coopération parole/geste : étude développementale du pointage multimodal</w:t>
+                <w:t xml:space="preserve">Distance encoding in kinematic properties of manual pointing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Gonseth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.90</w:t>
+              <w:t xml:space="preserve">CSDL 2012 - 11th Conceptual Structure, Discourse, and Language Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704612v1</w:t>
+                <w:t xml:space="preserve">hal-00704618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sound of your lips: haptic information speeds up the neural processing of auditory speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avril Treille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cordeboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7838,286 +7838,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ontogeny of gesture/speech cooperation in language production: Distance encoding in multimodal deictic pointing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differences in articulatory strategies between silent, whispered and normal speech ? A pilot study using ElectroMagnetic Articulography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilain</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPC 2011 - International Child Phonology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704621v1</w:t>
+                <w:t xml:space="preserve">hal-00724657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in articulatory strategies between silent, whispered and normal speech ? A pilot study using ElectroMagnetic Articulography</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ontogeny of gesture/speech cooperation in language production: Distance encoding in multimodal deictic pointing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bailly</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Gonseth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.n/c</w:t>
+              <w:t xml:space="preserve">ICPC 2011 - International Child Phonology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724657v1</w:t>
+                <w:t xml:space="preserve">hal-00704621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared and distinct neural correlates of vowel perception and production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Corrélats neuroanatomiques des systèmes de perception et de production des voyelles du Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Grabski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8133,103 +8133,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS 2010 - 17th Annual Cognitive Neuroscience Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Montréal, Canada. pp.n.c</w:t>
+              <w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.133-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00516774v1</w:t>
+                <w:t xml:space="preserve">hal-00835290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatotopie motrice des articulateurs supralaryngés de la parole.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Somatotopic representation of laryngeal and supralaryngeal articulatory movements in the sensorimotor cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Grabski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8258,293 +8258,293 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Troprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">CNS 2010 - 17th Annual Cognitive Neuroscience Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Montréal, Canada. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00516776v1</w:t>
+                <w:t xml:space="preserve">hal-00516775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech/gesture coordination in deictic pointing: Distance encoding in speech and gesture</w:t>
+                <w:t xml:space="preserve">Speech/gesture relationship in deictic pointing ; Distance encoding in speech and gesture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Gonseth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGS 2010 - 4th Conference of the International Society for Gesture Studies (ISGS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Frankfurt/Oder, Germany</w:t>
+              <w:t xml:space="preserve">LabPhon 2010 - 12th Conference on Laboratory Phonology (LabPhon12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Albuquerque, Nouveau-Mexique, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539967v1</w:t>
+                <w:t xml:space="preserve">hal-00539969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech/gesture relationship in deictic pointing ; Distance encoding in speech and gesture</w:t>
+                <w:t xml:space="preserve">Speech/gesture coordination in deictic pointing: Distance encoding in speech and gesture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Gonseth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LabPhon 2010 - 12th Conference on Laboratory Phonology (LabPhon12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Albuquerque, Nouveau-Mexique, United States</w:t>
+              <w:t xml:space="preserve">ISGS 2010 - 4th Conference of the International Society for Gesture Studies (ISGS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Frankfurt/Oder, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539969v1</w:t>
+                <w:t xml:space="preserve">hal-00539967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatotopic representation of laryngeal and supralaryngeal articulatory movements in the sensorimotor cortex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Somatotopie motrice des articulateurs supralaryngés de la parole.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Grabski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8573,103 +8573,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Troprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS 2010 - 17th Annual Cognitive Neuroscience Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Montréal, Canada. pp.n.c</w:t>
+              <w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00516775v1</w:t>
+                <w:t xml:space="preserve">hal-00516776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural correlates of vowel perception and production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Grabski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8744,631 +8744,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélats neuroanatomiques des systèmes de perception et de production des voyelles du Français</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Motor somatotopy of supralaryngeal and laryngeal articulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Grabski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Troprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.133-136</w:t>
+              <w:t xml:space="preserve">OHBM 2010 - 16th Annual Meeting of the Organization for Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835290v1</w:t>
+                <w:t xml:space="preserve">hal-00516779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor somatotopy of supralaryngeal and laryngeal articulators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Shared and distinct neural correlates of vowel perception and production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Grabski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irène Troprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM 2010 - 16th Annual Meeting of the Organization for Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">CNS 2010 - 17th Annual Cognitive Neuroscience Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Montréal, Canada. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00516779v1</w:t>
+                <w:t xml:space="preserve">hal-00516774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des relations parole/geste dansla déixis langagière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilain</w:t>
+                <w:t xml:space="preserve">Représentations cérébrales des articulateurs de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystyna Grabski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du geste au signe. Le pointage dans les langues orales et signées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">RJCP 2009 - 8ème Rencontres des Jeunes Chercheurs en Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Avignon, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449434v1</w:t>
+                <w:t xml:space="preserve">hal-00449758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations cérébrales des articulateurs de la parole</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+                <w:t xml:space="preserve">Etude des relations parole/geste dansla déixis langagière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Gonseth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etty Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJCP 2009 - 8ème Rencontres des Jeunes Chercheurs en Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Avignon, France. 6 p</w:t>
+              <w:t xml:space="preserve">Du geste au signe. Le pointage dans les langues orales et signées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449758v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the number of syllables affect the finger pointing movement in a pointing-naming task?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Rochet-Capellan</w:t>
+                <w:t xml:space="preserve">Left parietal activation during the production of pointing in several modalities: prosodic focus, syntactic extraction, digital- and ocular- pointing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Carota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Baciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3320, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2933793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367510v1</w:t>
+                <w:t xml:space="preserve">hal-00346886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation Articulatoire de la Main en Langue Française Parlée Complétée : le cas de la clé digitale</w:t>
               </w:r>
@@ -9443,161 +9456,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00288293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left parietal activation during the production of pointing in several modalities: prosodic focus, syntactic extraction, digital- and ocular- pointing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+                <w:t xml:space="preserve">Does the number of syllables affect the finger pointing movement in a pointing-naming task?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rochet-Capellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Laboissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.257-260</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346886v1</w:t>
+                <w:t xml:space="preserve">hal-00367510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebral correlates of multimodal pointing: An fmri study of prosodic focus, syntactic extraction, digital- and ocular- pointing</w:t>
               </w:r>
@@ -9781,51 +9781,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Annual Meeting of the Organization for Human Brain Mapping</w:t>
+              <w:t xml:space="preserve">OHBM 2006 - 12th Annual Meeting of the Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Florence, Italy. pp.S36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9846,51 +9846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koenig's spectrum analyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Arnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10467,51 +10467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un siècle de phonétique expérimentale : Fondation et éléments de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louis-Jean Boë, Coriandre Vilain. ENS Éditions, pp.352, 2011, 978-2-84788-210-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10654,251 +10654,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pointage manuel et vocal : corrélats sensorimoteurs et neurocognitifs, coordination geste manuel / parole</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'analyseur de Koenig : un premier spectromètre pour l'étude de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Louis-Jean Boë, Jean-Luc Schwartz. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis-Jean Boë &amp; Coriandre Vilain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La parole. Origines, développement, structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Ophrys, pp.97-116, 2011, Faits de Langues, n°37, 978-2-7080-1314-8</w:t>
+              <w:t xml:space="preserve">Un siècle de phonétique expérimentale : Fondation et éléments de développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.301-315, 2011, 978-2-84788-210-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784592v1</w:t>
+                <w:t xml:space="preserve">hal-00562478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyseur de Koenig : un premier spectromètre pour l'étude de la parole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pointage manuel et vocal : corrélats sensorimoteurs et neurocognitifs, coordination geste manuel / parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roustan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Louis-Jean Boë &amp; Coriandre Vilain. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis-Jean Boë, Jean-Luc Schwartz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un siècle de phonétique expérimentale : Fondation et éléments de développement</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.301-315, 2011, 978-2-84788-210-0</w:t>
+              <w:t xml:space="preserve">La parole. Origines, développement, structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Ophrys, pp.97-116, 2011, Faits de Langues, n°37, 978-2-7080-1314-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00562478v1</w:t>
+                <w:t xml:space="preserve">hal-00784592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pointing is 'special</w:t>
               </w:r>
@@ -10983,51 +10983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réorganisation du conduit vocal et réorganisation corticale de la parole : de la perturbation aux lèvres à la glossectomie. Études acoustiques et IRMf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11151,51 +11151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Baciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11593,51 +11593,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2AB8A9F6"/>
+    <w:nsid w:val="C19BABAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11824,51 +11824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/coriandre-vilain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2529-8395" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070488495" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/167492638" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000114859375" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366806v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Jirschik Caron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Leybaert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2025_JSLHR-24-00334" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980015v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomi Endo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimitaka Nakazawa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ito" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2025.109103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704137v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hien Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supansa Tusnyingyong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Printemps Sordes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419109001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bayard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Calcus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13071036" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dole" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2022.108392" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894147v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bucci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2020.100891" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983489v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Seraphin-Thibon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Sawallis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2018.04.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Treille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.12.024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735593v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2017_JSLHR-S-17-0135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labrunie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Voit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Joseph" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Frahm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.02.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z14MV3B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616078v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-017-5018-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01057" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950592v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coeurdeboeuf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2014.02.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K06NL0H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00420" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080246v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Grabski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00711" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220444v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Attigodu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthommier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01340" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765567v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gonseth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2012.11.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2RCZ5Z8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841585v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2012.11.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLSB3PMF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798628v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.21363" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360753v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dohen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carota" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Abry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363818v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Deverge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Hirschberg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363830v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fraysse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2003.07.035" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KGKBHPC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363847v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Op'T Root" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109391v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Hirtum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Chouly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teul&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363836v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chentouff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080390v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Levy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364611v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vancheri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baraduc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Vilain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/HSCR.2025-20" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191896v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alejandra Cano C&#243;rdoba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916288v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801044v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623070v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767510v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424497v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; M. G. David" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denoyelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Franco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575223v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Escudero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SLaTE.2017-22" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368251v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun A Josep" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-78" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345014v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298235v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074942v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tremblay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498949v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498950v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297672v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197460v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297678v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297700v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057237v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298240v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838784v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915296v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915298v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860235v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Attye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915297v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cordeboeuf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847631v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851890v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rochet-Capellan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838781v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Clarke" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765565v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692214v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747261v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704598v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762368v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762372v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704618v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704612v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762376v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704621v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724657v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516774v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516776v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropr&#232;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539967v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539969v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516775v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516778v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835290v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516779v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449434v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Reboud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449758v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367510v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288293v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sacher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346886v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2933793" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275718v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371961v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384699v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arnal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478122v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742160v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074936v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074963v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560895v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485009v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slp-paris.com" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784592v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roustan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562478v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100097800" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360758v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334338v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100655750" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329907v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebeau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003358v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01960135v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pajot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Favier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/coriandre-vilain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2529-8395" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070488495" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/167492638" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000114859375" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366806v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Jirschik Caron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Leybaert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2025_JSLHR-24-00334" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980015v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomi Endo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimitaka Nakazawa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ito" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2025.109103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704137v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hien Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supansa Tusnyingyong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Printemps Sordes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419109001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bayard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Calcus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13071036" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dole" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2022.108392" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894147v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bucci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2020.100891" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983489v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Seraphin-Thibon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Sawallis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2018.04.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Treille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.12.024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735593v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2017_JSLHR-S-17-0135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labrunie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Voit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Joseph" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Frahm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.02.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z14MV3B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616078v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-017-5018-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01057" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982092v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00420" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950592v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coeurdeboeuf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2014.02.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K06NL0H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220444v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Attigodu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthommier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01340" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080246v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Grabski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00711" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765567v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gonseth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2012.11.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2RCZ5Z8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841585v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2012.11.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLSB3PMF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798628v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.21363" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360753v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dohen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carota" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Abry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363818v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Deverge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Hirschberg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363830v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fraysse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2003.07.035" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KGKBHPC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109391v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Hirtum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Chouly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teul&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363836v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chentouff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Op'T Root" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080390v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Levy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364611v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vancheri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baraduc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Vilain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/HSCR.2025-20" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191896v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alejandra Cano C&#243;rdoba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916288v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801044v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623070v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767510v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424497v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; M. G. David" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denoyelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Franco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575223v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Escudero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SLaTE.2017-22" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074942v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tremblay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298235v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368251v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun A Josep" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-78" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345014v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197460v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297672v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498950v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297678v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297700v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498949v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298240v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057237v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915297v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cordeboeuf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847631v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Attye" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915298v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915296v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860235v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851890v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rochet-Capellan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838781v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Clarke" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838784v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704612v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762368v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762372v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765565v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704598v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747261v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692214v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704618v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762376v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724657v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704621v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835290v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516775v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropr&#232;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539969v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539967v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516776v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516778v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516779v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516774v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449758v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449434v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Reboud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346886v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2933793" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288293v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sacher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367510v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275718v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371961v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384699v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arnal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478122v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742160v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074936v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074963v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560895v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485009v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slp-paris.com" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562478v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100097800" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784592v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roustan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360758v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334338v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100655750" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329907v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebeau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003358v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01960135v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pajot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Favier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>