--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1803,260 +1803,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sound of your lips: electrophysiological cross-modal interactions during hand-to-face and face-to-face speech perception</w:t>
+                <w:t xml:space="preserve">Haptic and visual information speed up the neural processing of auditory speech in live dyadic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avril Treille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Coeurdeboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00420⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.71-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2014.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982092v1</w:t>
+                <w:t xml:space="preserve">hal-00950592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic and visual information speed up the neural processing of auditory speech in live dyadic interactions</w:t>
+                <w:t xml:space="preserve">The sound of your lips: electrophysiological cross-modal interactions during hand-to-face and face-to-face speech perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avril Treille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Coeurdeboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2014.02.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00950592v1</w:t>
+                <w:t xml:space="preserve">hal-00982092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A possible neurophysiological correlate of audiovisual binding and unbinding in speech perception</w:t>
               </w:r>
@@ -4661,243 +4661,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the premotor cortex in multisensory speech perception throughout adulthood: a rTMS study</w:t>
+                <w:t xml:space="preserve">Tes mots me touchent : étude des apports de la modalité tactile dans la perception de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avril Treille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNL 2016 - 8th Annual Meeting of the Society for the Neurobiology of Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the Neurobiology of Language, Aug 2016, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">INSHEA - Colloque intenational « Toucher pour apprendre, toucher pour communiquer »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074942v2</w:t>
+                <w:t xml:space="preserve">hal-01298235v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tes mots me touchent : étude des apports de la modalité tactile dans la perception de la parole</w:t>
+                <w:t xml:space="preserve">The role of the premotor cortex in multisensory speech perception throughout adulthood: a rTMS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avril Treille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sato</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSHEA - Colloque intenational « Toucher pour apprendre, toucher pour communiquer »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">SNL 2016 - 8th Annual Meeting of the Society for the Neurobiology of Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Neurobiology of Language, Aug 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298235v2</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074942v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking contours of orofacial articulators from real-time MRI of speech</w:t>
               </w:r>
@@ -5231,260 +5231,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing our own voice: an electrophysiological study of audiovisual speech integration during self perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Avril Treille</w:t>
+                <w:t xml:space="preserve">Evolution des activations cérébrales lors de la production de parole après exérèse de la cavité orale : étude IRMf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMRF 2015 - 16th International Multisensory Research Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pise, Italy</w:t>
+              <w:t xml:space="preserve">Second Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Grenoble, France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297672v1</w:t>
+                <w:t xml:space="preserve">hal-01498950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des activations cérébrales lors de la production de parole après exérèse de la cavité orale : étude IRMf</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Acher</w:t>
+                <w:t xml:space="preserve">Seeing our own voice: an electrophysiological study of audiovisual speech integration during self perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avril Treille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Kandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Grenoble, France. non paginé</w:t>
+              <w:t xml:space="preserve">IMRF 2015 - 16th International Multisensory Research Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498950v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophysiological evidence for audio-visuo-lingual speech integration</w:t>
               </w:r>
@@ -5902,103 +5902,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des activations cérébrales lors de la production de parole après exérèse au niveau de la cavité orale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP 2014 - 30e Journées d'Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Mans, France. Paper 28</w:t>
@@ -6135,51 +6135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural correlates of speech recovery after intra-oral surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6493,51 +6493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain activations in speech recovery process after intra-oral surgery: an fMRI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6992,670 +6992,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le son de tes lèvres : corrélats électrophysiologiques de la perception audio-haptique de la parole</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vocal-manual coordination in child vs adult in two deictic tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sato</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.n/c</w:t>
+              <w:t xml:space="preserve">ELA 2012 - 3rd Early Language Acquisition Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762368v1</w:t>
+                <w:t xml:space="preserve">hal-00765565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sound of your lips: electrophysiological correlates of audio-haptic speech perception</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Cordeboeuf</w:t>
+                <w:t xml:space="preserve">Ontogeny of two communicative tools : Distance encoding and multimodality in deictic pointing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Gonseth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISICS 2012: International Symposium on Imitation and Convergence in Speech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Evolang 2012 - 9th International Conference on the Evolution of Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.150-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762372v1</w:t>
+                <w:t xml:space="preserve">hal-00704598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal-manual coordination in child vs adult in two deictic tasks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cortical networks involved in speech recovery after glossectomy: Preliminary results of an fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Krainik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELA 2012 - 3rd Early Language Acquisition Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">NCM 2012 - 22nd Annual Meeting of the Society for Neural Control of Movement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Venise, Italy. pp.7-8, Abstract A-1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765565v1</w:t>
+                <w:t xml:space="preserve">hal-00692214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogeny of two communicative tools : Distance encoding and multimodality in deictic pointing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilain</w:t>
+                <w:t xml:space="preserve">Cortical networks involved in speech recovery after intra-oral surgery: an fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Attye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolang 2012 - 9th International Conference on the Evolution of Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.150-157</w:t>
+              <w:t xml:space="preserve">NLC 2012 - 4th Annual Neurobiology of Language Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704598v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical networks involved in speech recovery after intra-oral surgery: an fMRI study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Acher</w:t>
+                <w:t xml:space="preserve">Le son de tes lèvres : corrélats électrophysiologiques de la perception audio-haptique de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cordeboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avril Treille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NLC 2012 - 4th Annual Neurobiology of Language Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747261v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical networks involved in speech recovery after glossectomy: Preliminary results of an fMRI study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Acher</w:t>
+                <w:t xml:space="preserve">The sound of your lips: electrophysiological correlates of audio-haptic speech perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avril Treille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cordeboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NCM 2012 - 22nd Annual Meeting of the Society for Neural Control of Movement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Venise, Italy. pp.7-8, Abstract A-1-19</w:t>
+              <w:t xml:space="preserve">ISICS 2012: International Symposium on Imitation and Convergence in Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692214v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance encoding in kinematic properties of manual pointing</w:t>
               </w:r>
@@ -7870,51 +7870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8179,51 +8179,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatotopic representation of laryngeal and supralaryngeal articulatory movements in the sensorimotor cortex</w:t>
+                <w:t xml:space="preserve">Somatotopie motrice des articulateurs supralaryngés de la parole.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Grabski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamalle</w:t>
@@ -8258,388 +8258,388 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Troprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS 2010 - 17th Annual Cognitive Neuroscience Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Montréal, Canada. pp.n.c</w:t>
+              <w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00516775v1</w:t>
+                <w:t xml:space="preserve">hal-00516776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech/gesture relationship in deictic pointing ; Distance encoding in speech and gesture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloe Gonseth</w:t>
+                <w:t xml:space="preserve">Somatotopic representation of laryngeal and supralaryngeal articulatory movements in the sensorimotor cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystyna Grabski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Troprès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LabPhon 2010 - 12th Conference on Laboratory Phonology (LabPhon12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Albuquerque, Nouveau-Mexique, United States</w:t>
+              <w:t xml:space="preserve">CNS 2010 - 17th Annual Cognitive Neuroscience Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Montréal, Canada. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539969v1</w:t>
+                <w:t xml:space="preserve">hal-00516775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech/gesture coordination in deictic pointing: Distance encoding in speech and gesture</w:t>
+                <w:t xml:space="preserve">Speech/gesture relationship in deictic pointing ; Distance encoding in speech and gesture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Gonseth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGS 2010 - 4th Conference of the International Society for Gesture Studies (ISGS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Frankfurt/Oder, Germany</w:t>
+              <w:t xml:space="preserve">LabPhon 2010 - 12th Conference on Laboratory Phonology (LabPhon12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Albuquerque, Nouveau-Mexique, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539967v1</w:t>
+                <w:t xml:space="preserve">hal-00539969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatotopie motrice des articulateurs supralaryngés de la parole.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+                <w:t xml:space="preserve">Speech/gesture coordination in deictic pointing: Distance encoding in speech and gesture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Gonseth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">ISGS 2010 - 4th Conference of the International Society for Gesture Studies (ISGS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Frankfurt/Oder, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00516776v1</w:t>
+                <w:t xml:space="preserve">hal-00539967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural correlates of vowel perception and production</w:t>
               </w:r>
@@ -8994,260 +8994,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations cérébrales des articulateurs de la parole</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+                <w:t xml:space="preserve">Etude des relations parole/geste dansla déixis langagière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Gonseth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etty Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJCP 2009 - 8ème Rencontres des Jeunes Chercheurs en Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Avignon, France. 6 p</w:t>
+              <w:t xml:space="preserve">Du geste au signe. Le pointage dans les langues orales et signées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449758v1</w:t>
+                <w:t xml:space="preserve">hal-00449434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des relations parole/geste dansla déixis langagière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilain</w:t>
+                <w:t xml:space="preserve">Représentations cérébrales des articulateurs de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystyna Grabski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du geste au signe. Le pointage dans les langues orales et signées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">RJCP 2009 - 8ème Rencontres des Jeunes Chercheurs en Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Avignon, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449434v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Left parietal activation during the production of pointing in several modalities: prosodic focus, syntactic extraction, digital- and ocular- pointing</w:t>
               </w:r>
@@ -10983,51 +10983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réorganisation du conduit vocal et réorganisation corticale de la parole : de la perturbation aux lèvres à la glossectomie. Études acoustiques et IRMf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11151,51 +11151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Baciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11593,51 +11593,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C19BABAD"/>
+    <w:nsid w:val="6B94A585"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11824,51 +11824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/coriandre-vilain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2529-8395" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070488495" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/167492638" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000114859375" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366806v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Jirschik Caron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Leybaert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2025_JSLHR-24-00334" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980015v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomi Endo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimitaka Nakazawa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ito" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2025.109103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704137v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hien Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supansa Tusnyingyong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Printemps Sordes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419109001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bayard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Calcus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13071036" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dole" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2022.108392" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894147v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bucci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2020.100891" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983489v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Seraphin-Thibon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Sawallis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2018.04.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Treille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.12.024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735593v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2017_JSLHR-S-17-0135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labrunie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Voit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Joseph" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Frahm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.02.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z14MV3B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616078v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-017-5018-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01057" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982092v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00420" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950592v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coeurdeboeuf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2014.02.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K06NL0H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220444v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Attigodu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthommier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01340" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080246v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Grabski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00711" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765567v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gonseth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2012.11.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2RCZ5Z8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841585v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2012.11.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLSB3PMF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798628v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.21363" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360753v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dohen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carota" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Abry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363818v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Deverge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Hirschberg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363830v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fraysse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2003.07.035" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KGKBHPC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109391v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Hirtum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Chouly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teul&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363836v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chentouff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Op'T Root" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080390v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Levy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364611v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vancheri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baraduc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Vilain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/HSCR.2025-20" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191896v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alejandra Cano C&#243;rdoba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916288v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801044v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623070v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767510v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424497v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; M. G. David" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denoyelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Franco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575223v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Escudero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SLaTE.2017-22" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074942v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tremblay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298235v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368251v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun A Josep" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-78" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345014v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197460v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297672v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498950v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297678v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297700v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498949v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298240v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057237v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915297v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cordeboeuf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847631v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Attye" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915298v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915296v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860235v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851890v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rochet-Capellan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838781v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Clarke" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838784v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704612v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762368v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762372v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765565v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704598v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747261v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692214v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704618v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762376v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724657v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704621v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835290v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516775v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropr&#232;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539969v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539967v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516776v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516778v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516779v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516774v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449758v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449434v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Reboud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346886v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2933793" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288293v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sacher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367510v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275718v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371961v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384699v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arnal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478122v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742160v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074936v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074963v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560895v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485009v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slp-paris.com" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562478v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100097800" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784592v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roustan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360758v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334338v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100655750" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329907v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebeau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003358v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01960135v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pajot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Favier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/coriandre-vilain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2529-8395" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070488495" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/167492638" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000114859375" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366806v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Jirschik Caron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Leybaert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2025_JSLHR-24-00334" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980015v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomi Endo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimitaka Nakazawa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ito" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2025.109103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704137v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hien Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supansa Tusnyingyong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Printemps Sordes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419109001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bayard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Calcus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13071036" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dole" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2022.108392" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894147v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bucci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2020.100891" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983489v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Seraphin-Thibon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Sawallis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2018.04.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Treille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.12.024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735593v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2017_JSLHR-S-17-0135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labrunie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Voit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Joseph" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Frahm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.02.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z14MV3B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616078v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-017-5018-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01057" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950592v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coeurdeboeuf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2014.02.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K06NL0H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00420" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220444v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Attigodu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthommier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01340" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080246v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Grabski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00711" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765567v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gonseth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2012.11.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2RCZ5Z8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841585v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2012.11.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLSB3PMF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798628v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.21363" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360753v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dohen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carota" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Abry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363818v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Deverge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Hirschberg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363830v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fraysse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2003.07.035" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KGKBHPC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109391v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Hirtum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Chouly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teul&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363836v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chentouff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Op'T Root" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080390v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Levy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364611v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vancheri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baraduc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Vilain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/HSCR.2025-20" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191896v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alejandra Cano C&#243;rdoba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916288v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801044v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623070v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767510v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424497v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; M. G. David" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denoyelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Franco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575223v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Escudero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SLaTE.2017-22" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298235v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074942v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tremblay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368251v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun A Josep" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-78" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345014v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197460v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498950v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297672v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297678v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297700v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498949v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298240v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057237v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915297v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cordeboeuf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847631v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Attye" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915298v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915296v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860235v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851890v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rochet-Capellan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838781v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Clarke" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838784v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704612v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765565v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704598v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692214v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747261v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762368v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762372v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704618v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762376v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724657v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704621v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835290v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516776v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropr&#232;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516775v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539969v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539967v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516778v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516779v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516774v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449434v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Reboud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449758v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346886v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2933793" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288293v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sacher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367510v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275718v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371961v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384699v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arnal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478122v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742160v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074936v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074963v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560895v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485009v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slp-paris.com" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562478v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100097800" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784592v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roustan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360758v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334338v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100655750" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329907v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebeau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003358v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01960135v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pajot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Favier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>