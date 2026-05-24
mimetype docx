--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1803,507 +1803,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic and visual information speed up the neural processing of auditory speech in live dyadic interactions</w:t>
+                <w:t xml:space="preserve">The sound of your lips: electrophysiological cross-modal interactions during hand-to-face and face-to-face speech perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avril Treille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Coeurdeboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2014.02.004⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950592v1</w:t>
+                <w:t xml:space="preserve">hal-00982092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sound of your lips: electrophysiological cross-modal interactions during hand-to-face and face-to-face speech perception</w:t>
+                <w:t xml:space="preserve">Haptic and visual information speed up the neural processing of auditory speech in live dyadic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avril Treille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Coeurdeboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.71-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2014.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00420⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00982092v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A possible neurophysiological correlate of audiovisual binding and unbinding in speech perception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Coding of Orofacial and Speech Actions in Motor and Somatosensory Spaces with and without Overt Motor Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ganesh Attigodu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+                <w:t xml:space="preserve">Krystyna Grabski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01340⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (2), pp.334-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_00711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220444v1</w:t>
+                <w:t xml:space="preserve">hal-01080246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Coding of Orofacial and Speech Actions in Motor and Somatosensory Spaces with and without Overt Motor Behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A possible neurophysiological correlate of audiovisual binding and unbinding in speech perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh Attigodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Krystyna Grabski</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27 (2), pp.334-351. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Multisensory and sensorimotor interactions in speech perception, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_00711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01080246v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study of speech/gesture interactions and distance encoding</w:t>
               </w:r>
@@ -2405,51 +2405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared and distinct neural correlates of vowel perception and production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Grabski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2551,51 +2551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional MRI assessment of orofacial articulators: neural correlates of lip, jaw, larynx, and tongue movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Grabski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4661,243 +4661,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tes mots me touchent : étude des apports de la modalité tactile dans la perception de la parole</w:t>
+                <w:t xml:space="preserve">The role of the premotor cortex in multisensory speech perception throughout adulthood: a rTMS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avril Treille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sato</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSHEA - Colloque intenational « Toucher pour apprendre, toucher pour communiquer »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">SNL 2016 - 8th Annual Meeting of the Society for the Neurobiology of Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Neurobiology of Language, Aug 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01298235v2</w:t>
+                <w:t xml:space="preserve">hal-02074942v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the premotor cortex in multisensory speech perception throughout adulthood: a rTMS study</w:t>
+                <w:t xml:space="preserve">Tes mots me touchent : étude des apports de la modalité tactile dans la perception de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avril Treille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNL 2016 - 8th Annual Meeting of the Society for the Neurobiology of Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the Neurobiology of Language, Aug 2016, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">INSHEA - Colloque intenational « Toucher pour apprendre, toucher pour communiquer »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074942v2</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298235v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking contours of orofacial articulators from real-time MRI of speech</w:t>
               </w:r>
@@ -5155,51 +5155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A brief history of articulatory-acoustic vowel representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berthommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6021,493 +6021,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The touch of your lips: haptic information speeds up auditory speech processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Avril Treille</w:t>
+                <w:t xml:space="preserve">Neural correlates of speech recovery after intra-oral surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Cordeboeuf</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Attye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVSP 2013 - 12th International Conference on Auditory-Visual Speech Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Annecy, France. pp.n/c</w:t>
+              <w:t xml:space="preserve">PMC 2013 - Progress in Motor Control IX (PMCIX 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Montréal, Canada. pp.Poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915297v1</w:t>
+                <w:t xml:space="preserve">hal-00847631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of speech recovery after intra-oral surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Acher</w:t>
+                <w:t xml:space="preserve">The touch of your lips: haptic information speeds up auditory speech processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avril Treille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cordeboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMC 2013 - Progress in Motor Control IX (PMCIX 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Montréal, Canada. pp.Poster</w:t>
+              <w:t xml:space="preserve">AVSP 2013 - 12th International Conference on Auditory-Visual Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Annecy, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847631v1</w:t>
+                <w:t xml:space="preserve">hal-00915297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sight of your tongue: neural correlates of audio-lingual speech perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Avril Treille</w:t>
+                <w:t xml:space="preserve">Sensory-motor adaptive changes of orofacial and speech actions without overt motor behavior: an fMRI-adaptation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystyna Grabski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVSP 2013 - 12th International Conference on Auditory-Visual Speech Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Annecy, France. pp.n/c</w:t>
+              <w:t xml:space="preserve">PMC 2013 - Progress in Motor Control IX (PMCIX 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915298v1</w:t>
+                <w:t xml:space="preserve">hal-00915296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory-motor adaptive changes of orofacial and speech actions without overt motor behavior: an fMRI-adaptation study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sato</w:t>
+                <w:t xml:space="preserve">The sight of your tongue: neural correlates of audio-lingual speech perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avril Treille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMC 2013 - Progress in Motor Control IX (PMCIX 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">AVSP 2013 - 12th International Conference on Auditory-Visual Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Annecy, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915296v1</w:t>
+                <w:t xml:space="preserve">hal-00915298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain activations in speech recovery process after intra-oral surgery: an fMRI study</w:t>
               </w:r>
@@ -6545,51 +6545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Attye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2013 - 14th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2252-2256</w:t>
@@ -6992,345 +6992,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal-manual coordination in child vs adult in two deictic tasks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The sound of your lips: electrophysiological correlates of audio-haptic speech perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avril Treille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cordeboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilain</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELA 2012 - 3rd Early Language Acquisition Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">ISICS 2012: International Symposium on Imitation and Convergence in Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765565v1</w:t>
+                <w:t xml:space="preserve">hal-00762372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogeny of two communicative tools : Distance encoding and multimodality in deictic pointing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilain</w:t>
+                <w:t xml:space="preserve">Le son de tes lèvres : corrélats électrophysiologiques de la perception audio-haptique de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cordeboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avril Treille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolang 2012 - 9th International Conference on the Evolution of Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.150-157</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704598v1</w:t>
+                <w:t xml:space="preserve">hal-00762368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical networks involved in speech recovery after glossectomy: Preliminary results of an fMRI study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+                <w:t xml:space="preserve">Ontogeny of two communicative tools : Distance encoding and multimodality in deictic pointing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Gonseth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NCM 2012 - 22nd Annual Meeting of the Society for Neural Control of Movement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Venise, Italy. pp.7-8, Abstract A-1-19</w:t>
+              <w:t xml:space="preserve">Evolang 2012 - 9th International Conference on the Evolution of Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.150-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692214v1</w:t>
+                <w:t xml:space="preserve">hal-00704598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical networks involved in speech recovery after intra-oral surgery: an fMRI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7352,310 +7361,301 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Attye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NLC 2012 - 4th Annual Neurobiology of Language Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le son de tes lèvres : corrélats électrophysiologiques de la perception audio-haptique de la parole</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Avril Treille</w:t>
+                <w:t xml:space="preserve">Cortical networks involved in speech recovery after glossectomy: Preliminary results of an fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Krainik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.n/c</w:t>
+              <w:t xml:space="preserve">NCM 2012 - 22nd Annual Meeting of the Society for Neural Control of Movement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Venise, Italy. pp.7-8, Abstract A-1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762368v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sound of your lips: electrophysiological correlates of audio-haptic speech perception</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vocal-manual coordination in child vs adult in two deictic tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sato</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISICS 2012: International Symposium on Imitation and Convergence in Speech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">ELA 2012 - 3rd Early Language Acquisition Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762372v1</w:t>
+                <w:t xml:space="preserve">hal-00765565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance encoding in kinematic properties of manual pointing</w:t>
               </w:r>
@@ -7749,51 +7749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sound of your lips: haptic information speeds up the neural processing of auditory speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avril Treille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cordeboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8073,51 +8073,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrélats neuroanatomiques des systèmes de perception et de production des voyelles du Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Grabski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8179,497 +8179,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatotopie motrice des articulateurs supralaryngés de la parole.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+                <w:t xml:space="preserve">Speech/gesture relationship in deictic pointing ; Distance encoding in speech and gesture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Gonseth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">LabPhon 2010 - 12th Conference on Laboratory Phonology (LabPhon12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Albuquerque, Nouveau-Mexique, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00516776v1</w:t>
+                <w:t xml:space="preserve">hal-00539969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatotopic representation of laryngeal and supralaryngeal articulatory movements in the sensorimotor cortex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+                <w:t xml:space="preserve">Speech/gesture coordination in deictic pointing: Distance encoding in speech and gesture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Gonseth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS 2010 - 17th Annual Cognitive Neuroscience Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Montréal, Canada. pp.n.c</w:t>
+              <w:t xml:space="preserve">ISGS 2010 - 4th Conference of the International Society for Gesture Studies (ISGS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Frankfurt/Oder, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00516775v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech/gesture relationship in deictic pointing ; Distance encoding in speech and gesture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloe Gonseth</w:t>
+                <w:t xml:space="preserve">Somatotopic representation of laryngeal and supralaryngeal articulatory movements in the sensorimotor cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystyna Grabski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Troprès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LabPhon 2010 - 12th Conference on Laboratory Phonology (LabPhon12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Albuquerque, Nouveau-Mexique, United States</w:t>
+              <w:t xml:space="preserve">CNS 2010 - 17th Annual Cognitive Neuroscience Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Montréal, Canada. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539969v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech/gesture coordination in deictic pointing: Distance encoding in speech and gesture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilain</w:t>
+                <w:t xml:space="preserve">Somatotopie motrice des articulateurs supralaryngés de la parole.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystyna Grabski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Troprès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGS 2010 - 4th Conference of the International Society for Gesture Studies (ISGS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Frankfurt/Oder, Germany</w:t>
+              <w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539967v1</w:t>
+                <w:t xml:space="preserve">hal-00516776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural correlates of vowel perception and production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Grabski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8677,51 +8677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Troprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2010 - 16th Annual Meeting of the Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Barcelone, Spain</w:t>
@@ -8750,51 +8750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor somatotopy of supralaryngeal and laryngeal articulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Grabski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8802,51 +8802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Troprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2010 - 16th Annual Meeting of the Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Barcelone, Spain</w:t>
@@ -8888,51 +8888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared and distinct neural correlates of vowel perception and production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Grabski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8994,260 +8994,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des relations parole/geste dansla déixis langagière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilain</w:t>
+                <w:t xml:space="preserve">Représentations cérébrales des articulateurs de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystyna Grabski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du geste au signe. Le pointage dans les langues orales et signées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">RJCP 2009 - 8ème Rencontres des Jeunes Chercheurs en Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Avignon, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449434v1</w:t>
+                <w:t xml:space="preserve">hal-00449758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations cérébrales des articulateurs de la parole</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+                <w:t xml:space="preserve">Etude des relations parole/geste dansla déixis langagière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Gonseth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etty Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJCP 2009 - 8ème Rencontres des Jeunes Chercheurs en Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Avignon, France. 6 p</w:t>
+              <w:t xml:space="preserve">Du geste au signe. Le pointage dans les langues orales et signées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449758v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Left parietal activation during the production of pointing in several modalities: prosodic focus, syntactic extraction, digital- and ocular- pointing</w:t>
               </w:r>
@@ -9361,243 +9361,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation Articulatoire de la Main en Langue Française Parlée Complétée : le cas de la clé digitale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the number of syllables affect the finger pointing movement in a pointing-naming task?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rochet-Capellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Sacher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+                <w:t xml:space="preserve">Rafael Laboissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2008 - 27e Journées d'Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.Article 1679</w:t>
+              <w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.257-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00288293v1</w:t>
+                <w:t xml:space="preserve">hal-00367510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the number of syllables affect the finger pointing movement in a pointing-naming task?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Rochet-Capellan</w:t>
+                <w:t xml:space="preserve">Modélisation Articulatoire de la Main en Langue Française Parlée Complétée : le cas de la clé digitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Sacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Beautemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.257-260</w:t>
+              <w:t xml:space="preserve">JEP 2008 - 27e Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.Article 1679</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367510v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00288293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebral correlates of multimodal pointing: An fmri study of prosodic focus, syntactic extraction, digital- and ocular- pointing</w:t>
               </w:r>
@@ -10924,51 +10924,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Susanne Fuchs, Hélène Loevenbruck, Daniel Pape, Pascal Perrier. </w:t>
+              <w:t xml:space="preserve">Susanne Fuchs; Hélène Loevenbruck; Daniel Pape; Pascal Perrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Some Aspects of Speech and the Brain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.211-258, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11195,51 +11195,51 @@
                 <w:t xml:space="preserve">Jacques Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Segebarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Béatrice Vaxelaire, Rudolph Sock, Georges Kleiber &amp; Fabrice Marsac. </w:t>
+              <w:t xml:space="preserve">Béatrice Vaxelaire; Rudolph Sock; Georges Kleiber &amp; Fabrice Marsac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perturbations et Réajustements. Langue et Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'Université Marc Bloch - Strasbourg 2, pp.201-209, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11593,51 +11593,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B94A585"/>
+    <w:nsid w:val="AA18A97E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11824,51 +11824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/coriandre-vilain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2529-8395" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070488495" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/167492638" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000114859375" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366806v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Jirschik Caron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Leybaert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2025_JSLHR-24-00334" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980015v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomi Endo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimitaka Nakazawa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ito" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2025.109103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704137v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hien Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supansa Tusnyingyong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Printemps Sordes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419109001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bayard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Calcus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13071036" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dole" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2022.108392" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894147v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bucci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2020.100891" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983489v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Seraphin-Thibon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Sawallis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2018.04.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Treille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.12.024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735593v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2017_JSLHR-S-17-0135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labrunie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Voit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Joseph" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Frahm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.02.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z14MV3B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616078v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-017-5018-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01057" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950592v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coeurdeboeuf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2014.02.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K06NL0H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00420" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220444v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Attigodu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthommier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01340" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080246v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Grabski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00711" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765567v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gonseth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2012.11.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2RCZ5Z8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841585v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2012.11.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLSB3PMF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798628v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.21363" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360753v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dohen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carota" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Abry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363818v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Deverge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Hirschberg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363830v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fraysse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2003.07.035" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KGKBHPC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109391v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Hirtum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Chouly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teul&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363836v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chentouff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Op'T Root" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080390v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Levy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364611v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vancheri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baraduc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Vilain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/HSCR.2025-20" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191896v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alejandra Cano C&#243;rdoba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916288v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801044v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623070v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767510v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424497v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; M. G. David" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denoyelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Franco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575223v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Escudero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SLaTE.2017-22" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298235v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074942v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tremblay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368251v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun A Josep" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-78" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345014v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197460v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498950v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297672v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297678v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297700v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498949v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298240v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057237v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915297v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cordeboeuf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847631v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Attye" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915298v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915296v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860235v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851890v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rochet-Capellan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838781v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Clarke" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838784v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704612v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765565v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704598v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692214v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747261v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762368v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762372v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704618v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762376v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724657v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704621v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835290v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516776v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropr&#232;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516775v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539969v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539967v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516778v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516779v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516774v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449434v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Reboud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449758v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346886v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2933793" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288293v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sacher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367510v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275718v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371961v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384699v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arnal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478122v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742160v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074936v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074963v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560895v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485009v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slp-paris.com" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562478v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100097800" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784592v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roustan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360758v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334338v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100655750" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329907v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebeau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003358v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01960135v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pajot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Favier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/coriandre-vilain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2529-8395" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070488495" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/167492638" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000114859375" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366806v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Jirschik Caron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Leybaert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2025_JSLHR-24-00334" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980015v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomi Endo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimitaka Nakazawa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ito" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2025.109103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704137v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hien Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supansa Tusnyingyong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Printemps Sordes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419109001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bayard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Calcus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13071036" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dole" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2022.108392" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894147v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bucci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2020.100891" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983489v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Seraphin-Thibon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Sawallis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2018.04.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Treille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.12.024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735593v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2017_JSLHR-S-17-0135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labrunie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Voit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Joseph" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Frahm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.02.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z14MV3B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616078v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-017-5018-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01057" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982092v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00420" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950592v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coeurdeboeuf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2014.02.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K06NL0H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080246v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Grabski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00711" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220444v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Attigodu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthommier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01340" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765567v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gonseth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2012.11.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2RCZ5Z8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841585v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2012.11.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLSB3PMF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798628v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.21363" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360753v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dohen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carota" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Abry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363818v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Deverge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Hirschberg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363830v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fraysse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2003.07.035" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KGKBHPC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109391v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Hirtum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Chouly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teul&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363836v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chentouff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Op'T Root" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080390v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Levy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364611v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vancheri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baraduc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Vilain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/HSCR.2025-20" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191896v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alejandra Cano C&#243;rdoba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916288v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801044v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623070v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767510v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424497v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; M. G. David" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denoyelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Franco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575223v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Escudero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SLaTE.2017-22" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074942v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tremblay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298235v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368251v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun A Josep" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-78" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345014v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197460v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498950v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297672v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297678v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297700v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498949v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298240v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057237v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847631v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Attye" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915297v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cordeboeuf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915296v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915298v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860235v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851890v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rochet-Capellan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838781v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Clarke" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838784v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704612v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762372v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762368v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704598v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747261v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692214v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765565v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704618v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762376v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724657v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704621v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835290v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539969v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539967v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516775v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropr&#232;s" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516776v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516778v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516779v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516774v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449758v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449434v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Reboud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346886v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2933793" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367510v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288293v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sacher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275718v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371961v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384699v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arnal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478122v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742160v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074936v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074963v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560895v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485009v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slp-paris.com" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562478v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100097800" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784592v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roustan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360758v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334338v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100655750" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329907v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebeau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003358v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01960135v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pajot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Favier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>