--- v0 (2026-03-05)
+++ v1 (2026-05-01)
@@ -3459,182 +3459,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Dit et le Non-Dit dans le langage juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Veleanu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sonia Berbinski (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Dire et le Non-Dit. Langage(s) et traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang Edition; Peter Lang D, pp.225-251, 2016, 9783653058192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-653-05819-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01666024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Traduire la « Responsabilité de protéger »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corina Veleanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lynne Franjié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerre et traduction: Représenter et traduire la guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.176-197, 2016, Guerre et traduction, 2343104271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978113v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01666024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction et métaphores juridiques</w:t>
               </w:r>
@@ -4475,51 +4475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Veleanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04924393v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922232v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922257v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/cl.53.2023.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622789v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Guo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Berbinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03618091v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04048950v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/cl-2021-0015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049277v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01977989v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606913v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08196-8.p.0203" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666021v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049458v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049478v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049472v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742235v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Serrano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charret del Bove" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04733564v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978276v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978268v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666023v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922250v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Malka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa de Bittencourt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049483v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos de Hoyos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Renwick" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/editum.2810" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04763313v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Walker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21680/978-65-5569-492-5_cap02" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922243v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922237v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria das Gra&#231;as Soares Rodrigues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922260v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049028v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049197v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049180v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049251v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47743/jss-2021-67-3-13" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049318v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01980226v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01977994v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978113v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-05819-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978156v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666013v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978184v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922266v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922272v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922269v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05131496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jamet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cote" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05371846v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Makri-Morel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quiquerez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Veleanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04924393v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922232v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922257v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/cl.53.2023.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622789v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Guo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Berbinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03618091v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04048950v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/cl-2021-0015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049277v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01977989v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606913v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08196-8.p.0203" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666021v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049458v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049478v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049472v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742235v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Serrano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charret del Bove" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04733564v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978276v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978268v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666023v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922250v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Malka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa de Bittencourt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049483v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos de Hoyos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Renwick" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/editum.2810" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04763313v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Walker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21680/978-65-5569-492-5_cap02" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922243v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922237v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria das Gra&#231;as Soares Rodrigues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922260v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049028v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049197v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049180v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049251v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47743/jss-2021-67-3-13" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049318v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01980226v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01977994v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666024v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-05819-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978113v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978156v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666013v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978184v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922266v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922272v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922269v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05131496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jamet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cote" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05371846v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Makri-Morel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quiquerez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>