--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -100,234 +100,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Law and medicine: friends or foes? A comparative approach in jurilinguistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Veleanu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Urban Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, The Cultural Frontier of Europe and Asia in the Caucasus, 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des émotions et des lois: la jurilinguistique affective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corina Veleanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Odisseia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9, https://periodicos.ufrn.br/odisseia/article/view/34885/19568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What's in a name? The Boris Starck Hall in Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corina Veleanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Urban Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Anthropology in the city: Ethnographic explorations of contemporary urbanities, XII (24), https://rev-antropologieurbana.ro/?lang=en</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924393v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04922232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre et la justice : le pouvoir de nommer</w:t>
               </w:r>
@@ -480,50 +480,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Homo juridicus e(s)t homo ludens : une rencontre spectaculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Veleanu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Legilinguistics (International Journal for Legal Communication) = Legilingwistyka Porównawcza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (48), p.5-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/cl-2021-0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Observatoire jurilinguistique sur les mots de la pandémie de Covid-19. Etude plurilinguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiwei Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -545,139 +627,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analele UAIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618091v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04048950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les images de la corruption dans la presse écrite : une analyse en jurilinguistique affective du détournement d’un terme juridique</w:t>
               </w:r>
@@ -757,147 +757,147 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corina Veleanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neologica : revue internationale de la néologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 12 : « Lexique : nouveauté et productivité », pp.203-218</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, Lexique : nouveauté et productivité (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08196-8.p.0203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977989v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">hal-04606913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La néologie juridique. Quelques observations en jurilinguistique contrastive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corina Veleanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neologica : revue internationale de la néologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Lexique : nouveauté et productivité (12), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, n° 12 : « Lexique : nouveauté et productivité », pp.203-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08196-8.p.0203⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04606913v1</w:t>
+                <w:t xml:space="preserve">hal-01977989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traduction des noms composés juridiques anglais en -ing dans les langues romanes</w:t>
               </w:r>
@@ -3459,182 +3459,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Traduire la « Responsabilité de protéger »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Veleanu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lynne Franjié. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerre et traduction: Représenter et traduire la guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.176-197, 2016, Guerre et traduction, 2343104271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Dit et le Non-Dit dans le langage juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corina Veleanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sonia Berbinski (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Dire et le Non-Dit. Langage(s) et traduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang Edition; Peter Lang D, pp.225-251, 2016, 9783653058192. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-653-05819-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3726/978-3-653-05819-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01666024v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01978113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction et métaphores juridiques</w:t>
               </w:r>
@@ -4475,51 +4475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Veleanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04924393v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922232v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922257v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/cl.53.2023.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622789v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Guo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Berbinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03618091v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04048950v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/cl-2021-0015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049277v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01977989v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606913v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08196-8.p.0203" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666021v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049458v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049478v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049472v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742235v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Serrano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charret del Bove" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04733564v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978276v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978268v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666023v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922250v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Malka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa de Bittencourt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049483v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos de Hoyos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Renwick" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/editum.2810" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04763313v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Walker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21680/978-65-5569-492-5_cap02" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922243v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922237v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria das Gra&#231;as Soares Rodrigues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922260v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049028v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049197v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049180v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049251v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47743/jss-2021-67-3-13" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049318v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01980226v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01977994v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666024v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-05819-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978113v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978156v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666013v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978184v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922266v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922272v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922269v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05131496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jamet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cote" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05371846v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Makri-Morel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quiquerez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Veleanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922230v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04924393v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922257v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/cl.53.2023.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622789v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Guo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Berbinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04048950v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/cl-2021-0015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03618091v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049277v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606913v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08196-8.p.0203" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01977989v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666021v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049458v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049478v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049472v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742235v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Serrano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charret del Bove" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04733564v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978276v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978268v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666023v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922250v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Malka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa de Bittencourt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049483v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos de Hoyos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Renwick" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/editum.2810" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04763313v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Walker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21680/978-65-5569-492-5_cap02" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922243v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922237v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria das Gra&#231;as Soares Rodrigues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922260v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049028v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049197v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049180v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049251v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47743/jss-2021-67-3-13" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04049318v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01980226v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01977994v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978113v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-05819-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978156v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666013v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01978184v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922266v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922272v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04922269v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05131496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jamet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cote" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05371846v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Makri-Morel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quiquerez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>