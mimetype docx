--- v0 (2026-03-09)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corine Astésano </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is mild intellectual disability associated with a rhythmic skills impairment? A developmental perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Rattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Provasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 263, pp.106234. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2026.106234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another voice for another language?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Drouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), pp.247-279. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lia.00018.dro⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage d'Alice : un texte standardisé pour l'évaluation de la parole et de la voix en Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Pommée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liziane Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa Revue Scientifique en Orthophonie Logopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 138, pp.6-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music of infant-directed singing entrains infants’ social visual behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Lense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Shultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (45), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2116967119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of “rhythm” in language rehabilitation: a survey on the representations and practices of Speech-Language Pathologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Daigmorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, Tome IV (179), pp.4957-504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of various fundamental frequency estimation algorithms in the context of pathological speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152 (5), pp.3091-3101. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0015143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of an automatic score for the evaluation of speech disorders among patients treated for a cancer of the oral cavity or the oropharynx: The Carcinologic Speech Severity Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Head &amp; Neck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (1), pp.71-88. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hed.26903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2SI corpus: a database of speech disorder productions to assess intelligibility and quality of life in head and neck cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (1), pp.173-190. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-020-09496-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accentuation et niveaux de constituance en français : enjeux phonologiques et psycholinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La prosodie du français : accentuation et phrasé, 191, pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging music and speech rhythm: Rhythmic priming and audio–motor training affect speech perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nia Cason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 155, pp.43-50. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging music and speech rhythm: Rhythmic priming and audio-motor training affect speech perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nia Cason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 155, pp.43-50. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel prosody assessment test: Findings in three cases of Landau–Kleffner syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deok-Hee Kim-Dufor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferragne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dufor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Nespoulous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (3), pp.194-211. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneuroling.2011.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similar cerebral networks in language, music and sound perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyna Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (1), pp.450-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words and Melody are intertwined in Perception of Sung Words: EEG and Behavioral Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyna Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.e9889. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0009889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similar cerebral networks in language, music and song perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyna Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (1), pp.450-61. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of syllabic lengthening on semantic processing in spoken french: behavioral and electrophysiological evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (11), pp.2659-2668. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhl174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Rhythmic processing in Language and Music: An interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyna Leigh Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Music and Meaning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet PACOMUST, un corpus de PArole COntinue MUltiSTyle : objectifs et choix méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chafcouloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Di Cristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 16, pp.9-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Prosodic Training on Speech Rhythm in L2 French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Drouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pronunciation in Second Language Learning and Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Perdue University, Sep 2023, Perdue, United States. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31274/psllt.17100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l'effet d'amorces rythmiques vocales, musicales et motrices sur le temps d'initiation de la parole chez des adultes tout-venant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Gindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France. pp.135-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation automatique du rythme de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vaysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de Toulouse Mind and Brain Institute (TMBI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse Mind and Brain Institute, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des liens entre fluence, disfluences, organisation temporelle de la parole et performances cognitivo-langagières dans les aphasies primaires progressives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guitard-Ivent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jucla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pariente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation automatique du rythme de la parole pathologique via le spectre de modulations d’amplitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de Phonétique Clinique (JPC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Jun 2023, Toulouse, France. pp.59-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic training in French L2: Impacts on the acquisition of L2 speech rhythm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Drouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Réseau D'Acquisition des Langues Secondes (RéAL2) 2023 Mulhouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute-Alsace, Jul 2023, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of initial and final stress in two monolingual French children aged 18 to 36 months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées d'Études sur la Parole -- JEP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Norimoutier, France. pp.683-692, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do we chunk and pause in non-native vs native speech?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Judkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbonne, Portugal. pp.792-796, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/speechprosody.2022-161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the foundations of rhythm-based methods in Speech Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Daigmorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbon, Portugal. pp.47 - 51, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/speechprosody.2022-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la supramodalité du rythme : Implications pour la description prosodique, la remédiation linguistique et l’apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées d'Études sur la Parole -- JEP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse macroscopique des variations et modulations de F0 en lecture dans la maladie de Parkinson : données sur 320 locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34èmes Journées d’Études sur la Parole (JEP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de la Communication Parlée, Jun 2022, Noirmoutier, France. pp.307--315, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomènes de groupement et pause en parole native vs non-native</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Judkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées d’Études sur la Parole – JEP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ile de Noirmoutier, France. pp.910-919, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/jep.2022-96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another Voice for Another Language? Language's Impact on Vocal Register</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Judkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Phonetics and Phonology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelona (Online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chaque langue sa voix? Incidence des langues sur le registre vocal de locuteurs bilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Judkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3eme Symposium du Réseau d'Acquisition des Langues Secondes RéAL2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic extraction of speech rhythm descriptors for speech intelligibility assessment in the context of Head and Neck Cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine André-Obrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA : International Speech and Communication Association, Aug 2021, Brno, Czech Republic. pp.1912--1916, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-1736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligibilité de la parole et qualité de vie. Réflexions à partir des résultats de l'étude «carcinologic speech severity index»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journees de Phonetique Clinique (JPC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgique. pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la compréhensibilité et conservation des fonctions prosodiques en perception de la parole de patients post traitement de cancers de la cavité buccale et du pharynx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nocaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp.196-204, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/jep.2018-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcinologic Speech Severity Index Project: A Database of Speech Disorder Productions to Assess Quality of Life Related to Speech After Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Language Resources and Evaluation Conference (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.L18-1673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcinologic Speech Severity Index Project: A Database of Speech Disorder Productions to Assess Quality of Life Related to Speech After Cancer (Qui-Quoi-Où de la recherche sur langage, culture & société à Toulouse, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qui-Quoi-Où de la recherche sur langage, culture &amp; société à Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of the Downstepped Final Accent in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogelio Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and Phonology in Europe (PaPE) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Köln, Germany. pp.102-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation des fonctions prosodiques post traitement des cancers de la cavité buccale et du pharynx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nocaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.59-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phonological Status of the French Initial Accent and its Role in Semantic Processing: An Event-Related Potentials Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Te Rietmolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane El Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.2436 - 2440, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2017-934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of the French initial accent: Stability and individual differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Welby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference on Tone and Intonation in Europe (TIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Canterbury, United Kingdom. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) mesure(s) de similarité prosodique comme évaluation de l'imitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nocaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence conjointe JEP-TALN-RECITAL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.580-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constituance et phrasé prosodique en français : une étude perceptive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laury Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dagnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence conjointe JEP-TALN-RECITAL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.146-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating prosodic similarity as a means towards L2 teacher's prosodic control training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nocaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States. pp.26-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similitudes entre langage et musique : Etudes perceptives et de neuroimagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Masters LEx 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the phonological status of the Initial Accent in French: an Event-Related Potentials study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Ag Te Rietmolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane El Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2016-243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïve listeners' perception of prominence and boundary in French spontaneous speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual investigation of prosodic phrasing in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laury Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles similitudes entre langage et musique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du Cerveau 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event Related Potential investigation of Initial Accent processing in French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane El-Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.383-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From prosodic skills to L2 reading proficiency: an experimental approach to L2 phonetics teaching methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Billières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in L2 Prosody 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des frontières et des proéminences en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques cas particuliers de détachement à gauche - ou la prosodie à l'aide de la syntaxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquage acoustique du focus contrastif non codé syntaxiquement en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Coquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Journées d’Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Fès, Maroc. [4 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la parole et IRM : réalisation, évaluation et validation d'un système permettant une stimulation sonore de qualité en cours de séquence IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Frenck-Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Fès, Maroc. pp.241-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'amorces rythmiques sur le temps d'initiation de la parole chez des adultes tout-venant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Gindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Balaguer; Lila Gravellier; Julien Pinquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France. Institut de Recherche en Informatique de Toulouse, Actes des 9èmes Journées de Phonétique Clinique : "Prendre la mesure de la parole", 2023, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13152.05126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do we chunk and pause in non-native vs native speech? Methodological implications for SLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Judkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des performances des algorithmes d'estimation de la fréquence fondamentale dans le cadre de la voix pathologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AFCP 2021 – Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse (virtuel), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project NeuroPros: EEG investigation of prosodic cues processing in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Te Rietmolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane El Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J Thorpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Köpke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nijmegen Lectures 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Nijmegen, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG entrainment to the prosodic structure in spoken language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Te Rietmolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd AMLaP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bilbao, Spain. , Proceedings of the 22nd AMLaP Conference, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG investigation of prosodic cues processing in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Te Rietmolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd AMLaP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bilbao, Spain. , Proceedings of the 22nd AMLaP Conference, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix Map Task corpus: The French multimodal corpus of task-oriented dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Gurman Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Reykjavik, Iceland. , Proceedings of the 9th International Conference on Language Resources and Evaluation, pp.2648-2652, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and comprehension of linguistic and affective prosody in children with Landau-Kleffner syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deok-Hee Kim-Dufor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferragne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dufor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Nespoulous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody, 5th International Conference (Speech Prosody 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States. , Proceedings of Speech Prosody 2010, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the perception of emotion to their expression: a study on linguistic and affective prosody problems in French speaking high functioning autistic children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deok-Hee Kim-Dufor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferragne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dufor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Nespoulous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seoul International Conference On Linguistic Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Séoul, South Korea. Proceedings of The Seoul International Conference On Linguistic Interfaces, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of musical expertise on the perception of pitch duration and intensity variations in speech and harmonic sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corine Astésano; Mélanie Jucla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsycholinguistic Perspectives on Language Cognition: Essays in honour of Jean-Luc Nespoulous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Psychology Press, pp.88-102, 2017, 9780815356974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Prosodic Characterization of Reference French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Detey; Jacques Durand; Bernard Laks; Chantal Lyche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Varieties of Spoken French</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2016, 9780199573714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropsycholinguistic Perspectives on Language Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jucla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corine Astésano; Mélanie Jucla. Psychology Press, 2017, 9780815356974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId184"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corine Astésano </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is mild intellectual disability associated with a rhythmic skills impairment? A developmental perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Rattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Provasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 263, pp.106234. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2026.106234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another voice for another language?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Drouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), pp.247-279. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lia.00018.dro⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of “rhythm” in language rehabilitation: a survey on the representations and practices of Speech-Language Pathologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Daigmorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, Tome IV (179), pp.4957-504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of various fundamental frequency estimation algorithms in the context of pathological speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152 (5), pp.3091-3101. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0015143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of an automatic score for the evaluation of speech disorders among patients treated for a cancer of the oral cavity or the oropharynx: The Carcinologic Speech Severity Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Head &amp; Neck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (1), pp.71-88. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hed.26903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music of infant-directed singing entrains infants’ social visual behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Lense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Shultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (45), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2116967119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2SI corpus: a database of speech disorder productions to assess intelligibility and quality of life in head and neck cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (1), pp.173-190. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-020-09496-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accentuation et niveaux de constituance en français : enjeux phonologiques et psycholinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La prosodie du français : accentuation et phrasé, 191, pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging music and speech rhythm: Rhythmic priming and audio–motor training affect speech perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nia Cason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 155, pp.43-50. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging music and speech rhythm: Rhythmic priming and audio-motor training affect speech perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nia Cason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 155, pp.43-50. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel prosody assessment test: Findings in three cases of Landau–Kleffner syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deok-Hee Kim-Dufor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferragne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dufor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Nespoulous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (3), pp.194-211. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneuroling.2011.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similar cerebral networks in language, music and sound perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyna Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (1), pp.450-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words and Melody are intertwined in Perception of Sung Words: EEG and Behavioral Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyna Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.e9889. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0009889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similar cerebral networks in language, music and song perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyna Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (1), pp.450-61. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of syllabic lengthening on semantic processing in spoken french: behavioral and electrophysiological evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (11), pp.2659-2668. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhl174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Rhythmic processing in Language and Music: An interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyna Leigh Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Music and Meaning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet PACOMUST, un corpus de PArole COntinue MUltiSTyle : objectifs et choix méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chafcouloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Di Cristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 16, pp.9-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Prosodic Training on Speech Rhythm in L2 French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Drouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pronunciation in Second Language Learning and Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Perdue University, Sep 2023, Perdue, United States. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31274/psllt.17100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l'effet d'amorces rythmiques vocales, musicales et motrices sur le temps d'initiation de la parole chez des adultes tout-venant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Gindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France. pp.135-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation automatique du rythme de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vaysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de Toulouse Mind and Brain Institute (TMBI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse Mind and Brain Institute, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des liens entre fluence, disfluences, organisation temporelle de la parole et performances cognitivo-langagières dans les aphasies primaires progressives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guitard-Ivent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jucla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pariente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation automatique du rythme de la parole pathologique via le spectre de modulations d’amplitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de Phonétique Clinique (JPC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Jun 2023, Toulouse, France. pp.59-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic training in French L2: Impacts on the acquisition of L2 speech rhythm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Drouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Réseau D'Acquisition des Langues Secondes (RéAL2) 2023 Mulhouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute-Alsace, Jul 2023, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do we chunk and pause in non-native vs native speech?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Judkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbonne, Portugal. pp.792-796, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/speechprosody.2022-161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the foundations of rhythm-based methods in Speech Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Daigmorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbonne, Portugal. pp.47 - 51, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/speechprosody.2022-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la supramodalité du rythme : Implications pour la description prosodique, la remédiation linguistique et l’apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées d’Études sur la Parole — JEP2022 « Parole, Geste, Musique : des unités à leur organisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse macroscopique des variations et modulations de F0 en lecture dans la maladie de Parkinson : données sur 320 locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées d’Études sur la Parole — JEP2022 « Parole, Geste, Musique : des unités à leur organisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de la Communication Parlée, Jun 2022, Île de Noirmoutier, France. pp.307--315, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomènes de groupement et pause en parole native vs non-native</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Judkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées d’Études sur la Parole — JEP2022 « Parole, Geste, Musique : des unités à leur organisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France. pp.910-919, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/jep.2022-96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of initial and final stress in two monolingual French children aged 18 to 36 months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées d’Études sur la Parole — JEP2022 « Parole, Geste, Musique : des unités à leur organisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France. pp.683-692, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chaque langue sa voix? Incidence des langues sur le registre vocal de locuteurs bilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Judkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3eme Symposium du Réseau d'Acquisition des Langues Secondes RéAL2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another Voice for Another Language? Language's Impact on Vocal Register</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Judkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Phonetics and Phonology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelona (Online), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic extraction of speech rhythm descriptors for speech intelligibility assessment in the context of Head and Neck Cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine André-Obrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA : International Speech and Communication Association, Aug 2021, Brno, Czech Republic. pp.1912--1916, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-1736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligibilité de la parole et qualité de vie. Réflexions à partir des résultats de l'étude «carcinologic speech severity index»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journees de Phonetique Clinique (JPC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgique. pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcinologic Speech Severity Index Project: A Database of Speech Disorder Productions to Assess Quality of Life Related to Speech After Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Language Resources and Evaluation Conference (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.L18-1673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcinologic Speech Severity Index Project: A Database of Speech Disorder Productions to Assess Quality of Life Related to Speech After Cancer (Qui-Quoi-Où de la recherche sur langage, culture & société à Toulouse, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qui-Quoi-Où de la recherche sur langage, culture &amp; société à Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la compréhensibilité et conservation des fonctions prosodiques en perception de la parole de patients post traitement de cancers de la cavité buccale et du pharynx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nocaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp.196-204, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/jep.2018-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation des fonctions prosodiques post traitement des cancers de la cavité buccale et du pharynx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nocaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.59-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phonological Status of the French Initial Accent and its Role in Semantic Processing: An Event-Related Potentials Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Te Rietmolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane El Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.2436 - 2440, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2017-934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of the Downstepped Final Accent in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogelio Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and Phonology in Europe (PaPE) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Köln, Germany. pp.102-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constituance et phrasé prosodique en français : une étude perceptive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laury Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dagnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence conjointe JEP-TALN-RECITAL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.146-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) mesure(s) de similarité prosodique comme évaluation de l'imitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nocaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence conjointe JEP-TALN-RECITAL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.580-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating prosodic similarity as a means towards L2 teacher's prosodic control training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nocaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States. pp.26-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similitudes entre langage et musique : Etudes perceptives et de neuroimagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Masters LEx 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the phonological status of the Initial Accent in French: an Event-Related Potentials study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Ag Te Rietmolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane El Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2016-243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïve listeners' perception of prominence and boundary in French spontaneous speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual investigation of prosodic phrasing in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laury Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of the French initial accent: Stability and individual differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Welby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference on Tone and Intonation in Europe (TIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Canterbury, United Kingdom. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles similitudes entre langage et musique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du Cerveau 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event Related Potential investigation of Initial Accent processing in French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane El-Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.383-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des frontières et des proéminences en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From prosodic skills to L2 reading proficiency: an experimental approach to L2 phonetics teaching methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Billières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in L2 Prosody 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques cas particuliers de détachement à gauche - ou la prosodie à l'aide de la syntaxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquage acoustique du focus contrastif non codé syntaxiquement en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Coquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Journées d’Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Fès, Maroc. [4 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la parole et IRM : réalisation, évaluation et validation d'un système permettant une stimulation sonore de qualité en cours de séquence IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Frenck-Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Fès, Maroc. pp.241-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'amorces rythmiques sur le temps d'initiation de la parole chez des adultes tout-venant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Gindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Balaguer; Lila Gravellier; Julien Pinquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France. Institut de Recherche en Informatique de Toulouse, Actes des 9èmes Journées de Phonétique Clinique : "Prendre la mesure de la parole", 2023, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13152.05126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do we chunk and pause in non-native vs native speech? Methodological implications for SLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Judkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des performances des algorithmes d'estimation de la fréquence fondamentale dans le cadre de la voix pathologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AFCP 2021 – Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse (virtuel), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG entrainment to the prosodic structure in spoken language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Te Rietmolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd AMLaP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bilbao, Spain. , Proceedings of the 22nd AMLaP Conference, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG investigation of prosodic cues processing in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Te Rietmolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd AMLaP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bilbao, Spain. , Proceedings of the 22nd AMLaP Conference, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project NeuroPros: EEG investigation of prosodic cues processing in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Te Rietmolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane El Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J Thorpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Köpke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nijmegen Lectures 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Nijmegen, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix Map Task corpus: The French multimodal corpus of task-oriented dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Gurman Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Reykjavik, Iceland. , Proceedings of the 9th International Conference on Language Resources and Evaluation, pp.2648-2652, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and comprehension of linguistic and affective prosody in children with Landau-Kleffner syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deok-Hee Kim-Dufor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferragne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dufor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Nespoulous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody, 5th International Conference (Speech Prosody 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States. , Proceedings of Speech Prosody 2010, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the perception of emotion to their expression: a study on linguistic and affective prosody problems in French speaking high functioning autistic children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deok-Hee Kim-Dufor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferragne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dufor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Nespoulous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seoul International Conference On Linguistic Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Séoul, South Korea. Proceedings of The Seoul International Conference On Linguistic Interfaces, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of musical expertise on the perception of pitch duration and intensity variations in speech and harmonic sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corine Astésano; Mélanie Jucla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsycholinguistic Perspectives on Language Cognition: Essays in honour of Jean-Luc Nespoulous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Psychology Press, pp.88-102, 2017, 9780815356974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Prosodic Characterization of Reference French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Detey; Jacques Durand; Bernard Laks; Chantal Lyche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Varieties of Spoken French</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2016, 9780199573714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropsycholinguistic Perspectives on Language Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jucla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corine Astésano; Mélanie Jucla. Psychology Press, 2017, 9780815356974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rattat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Provasi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Val&#233;ry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colli&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Astesano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106234" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Drouillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Alazard-Guiu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00018.dro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369864v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Pomm&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liziane Bouvier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delvaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794915v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Lense" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Shultz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Jones" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2116967119" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716826v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Daigmorte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tallet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vaysse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0015143" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03413678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Woisard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Balaguer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.26903" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921918v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-020-09496-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02149290v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446657v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nia Cason" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2014.12.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJDSMCVQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159270v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240076v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deok-Hee Kim-Dufor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nespoulous" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2011.12.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1L96HX4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159327v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyna Gordon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Magne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02149830v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009889" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862968v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52XTF34Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhl174" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105862v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyna Leigh Gordon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663642v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brousseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chafcouloff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Di Cristo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830569v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Alazard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31274/psllt.17100" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835401v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Gindre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Sahraoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096036v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955338v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guitard-Ivent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pariente" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189576v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834821v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808891v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-72" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980742v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Judkins" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2022-161" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808913v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2022-10" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808888v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726999v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-33" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980725v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2022-96" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980886v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980942v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03269227v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Andr&#233;-Obrecht" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-1736" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453124v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962272v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nocaudie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-23" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770168v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023451v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159988v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio M&#233;ndez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159940v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577526v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Te Rietmolen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane El Yagoubi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-934" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02160095v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159123v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345290v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Garnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Baqu&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dagnac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02158918v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02163943v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577527v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ag Te Rietmolen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Magnen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-243" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462259v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330866v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02163955v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500726v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aguilera" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane El-Yagoubi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159057v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Billi&#232;res" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510445v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380695v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250278v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Coquillon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250276v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teston" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Frenck-Mestre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690528v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13152.05126" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980841v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03269235v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02163915v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Thorpe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#246;pke" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02160074v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02160012v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231899v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gorisch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Gurman Bard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240399v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240433v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159899v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chobert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159859v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159847v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rattat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Provasi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Val&#233;ry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colli&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Astesano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106234" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Drouillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Alazard-Guiu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00018.dro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Daigmorte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tallet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vaysse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0015143" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03413678v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Woisard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Balaguer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.26903" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Lense" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Shultz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Jones" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2116967119" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921918v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-020-09496-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02149290v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446657v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nia Cason" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2014.12.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJDSMCVQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159270v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240076v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deok-Hee Kim-Dufor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nespoulous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2011.12.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1L96HX4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159327v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyna Gordon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Magne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02149830v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009889" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.023" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52XTF34Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhl174" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105862v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyna Leigh Gordon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663642v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brousseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chafcouloff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Di Cristo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Alazard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31274/psllt.17100" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835401v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Gindre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Sahraoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096036v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955338v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guitard-Ivent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pariente" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189576v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834821v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980742v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Judkins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2022-161" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808913v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2022-10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808888v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726999v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-33" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980725v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2022-96" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808891v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-72" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980942v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980886v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03269227v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Andr&#233;-Obrecht" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-1736" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453124v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770168v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023451v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962272v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nocaudie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-23" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159940v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577526v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Te Rietmolen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane El Yagoubi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-934" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159988v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio M&#233;ndez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345290v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Garnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Baqu&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dagnac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159123v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02158918v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02163943v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577527v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ag Te Rietmolen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Magnen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-243" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330866v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02160095v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02163955v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aguilera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane El-Yagoubi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510445v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Billi&#232;res" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380695v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250278v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Coquillon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250276v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teston" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Frenck-Mestre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690528v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13152.05126" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980841v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03269235v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02160074v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02160012v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02163915v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Thorpe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#246;pke" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231899v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gorisch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Gurman Bard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240399v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240433v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159899v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chobert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159859v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159847v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>