--- v1 (2026-04-15)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corine Astésano </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is mild intellectual disability associated with a rhythmic skills impairment? A developmental perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Rattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Provasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 263, pp.106234. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2026.106234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another voice for another language?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Drouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), pp.247-279. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lia.00018.dro⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of “rhythm” in language rehabilitation: a survey on the representations and practices of Speech-Language Pathologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Daigmorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, Tome IV (179), pp.4957-504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of various fundamental frequency estimation algorithms in the context of pathological speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152 (5), pp.3091-3101. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0015143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of an automatic score for the evaluation of speech disorders among patients treated for a cancer of the oral cavity or the oropharynx: The Carcinologic Speech Severity Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Head &amp; Neck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (1), pp.71-88. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hed.26903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music of infant-directed singing entrains infants’ social visual behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Lense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Shultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (45), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2116967119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2SI corpus: a database of speech disorder productions to assess intelligibility and quality of life in head and neck cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (1), pp.173-190. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-020-09496-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accentuation et niveaux de constituance en français : enjeux phonologiques et psycholinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La prosodie du français : accentuation et phrasé, 191, pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging music and speech rhythm: Rhythmic priming and audio–motor training affect speech perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nia Cason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 155, pp.43-50. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging music and speech rhythm: Rhythmic priming and audio-motor training affect speech perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nia Cason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 155, pp.43-50. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel prosody assessment test: Findings in three cases of Landau–Kleffner syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deok-Hee Kim-Dufor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferragne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dufor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Nespoulous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (3), pp.194-211. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneuroling.2011.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similar cerebral networks in language, music and sound perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyna Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (1), pp.450-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words and Melody are intertwined in Perception of Sung Words: EEG and Behavioral Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyna Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.e9889. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0009889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similar cerebral networks in language, music and song perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyna Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (1), pp.450-61. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of syllabic lengthening on semantic processing in spoken french: behavioral and electrophysiological evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (11), pp.2659-2668. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhl174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Rhythmic processing in Language and Music: An interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyna Leigh Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Music and Meaning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet PACOMUST, un corpus de PArole COntinue MUltiSTyle : objectifs et choix méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chafcouloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Di Cristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 16, pp.9-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Prosodic Training on Speech Rhythm in L2 French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Drouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pronunciation in Second Language Learning and Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Perdue University, Sep 2023, Perdue, United States. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31274/psllt.17100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l'effet d'amorces rythmiques vocales, musicales et motrices sur le temps d'initiation de la parole chez des adultes tout-venant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Gindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France. pp.135-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation automatique du rythme de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vaysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de Toulouse Mind and Brain Institute (TMBI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse Mind and Brain Institute, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des liens entre fluence, disfluences, organisation temporelle de la parole et performances cognitivo-langagières dans les aphasies primaires progressives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guitard-Ivent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jucla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pariente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation automatique du rythme de la parole pathologique via le spectre de modulations d’amplitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de Phonétique Clinique (JPC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Jun 2023, Toulouse, France. pp.59-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic training in French L2: Impacts on the acquisition of L2 speech rhythm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Drouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Réseau D'Acquisition des Langues Secondes (RéAL2) 2023 Mulhouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute-Alsace, Jul 2023, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do we chunk and pause in non-native vs native speech?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Judkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbonne, Portugal. pp.792-796, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/speechprosody.2022-161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the foundations of rhythm-based methods in Speech Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Daigmorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbonne, Portugal. pp.47 - 51, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/speechprosody.2022-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la supramodalité du rythme : Implications pour la description prosodique, la remédiation linguistique et l’apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées d’Études sur la Parole — JEP2022 « Parole, Geste, Musique : des unités à leur organisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse macroscopique des variations et modulations de F0 en lecture dans la maladie de Parkinson : données sur 320 locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées d’Études sur la Parole — JEP2022 « Parole, Geste, Musique : des unités à leur organisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de la Communication Parlée, Jun 2022, Île de Noirmoutier, France. pp.307--315, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomènes de groupement et pause en parole native vs non-native</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Judkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées d’Études sur la Parole — JEP2022 « Parole, Geste, Musique : des unités à leur organisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France. pp.910-919, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/jep.2022-96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of initial and final stress in two monolingual French children aged 18 to 36 months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées d’Études sur la Parole — JEP2022 « Parole, Geste, Musique : des unités à leur organisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France. pp.683-692, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chaque langue sa voix? Incidence des langues sur le registre vocal de locuteurs bilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Judkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3eme Symposium du Réseau d'Acquisition des Langues Secondes RéAL2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another Voice for Another Language? Language's Impact on Vocal Register</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Judkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Phonetics and Phonology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelona (Online), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic extraction of speech rhythm descriptors for speech intelligibility assessment in the context of Head and Neck Cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine André-Obrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA : International Speech and Communication Association, Aug 2021, Brno, Czech Republic. pp.1912--1916, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-1736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligibilité de la parole et qualité de vie. Réflexions à partir des résultats de l'étude «carcinologic speech severity index»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journees de Phonetique Clinique (JPC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgique. pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcinologic Speech Severity Index Project: A Database of Speech Disorder Productions to Assess Quality of Life Related to Speech After Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Language Resources and Evaluation Conference (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.L18-1673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcinologic Speech Severity Index Project: A Database of Speech Disorder Productions to Assess Quality of Life Related to Speech After Cancer (Qui-Quoi-Où de la recherche sur langage, culture & société à Toulouse, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qui-Quoi-Où de la recherche sur langage, culture &amp; société à Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la compréhensibilité et conservation des fonctions prosodiques en perception de la parole de patients post traitement de cancers de la cavité buccale et du pharynx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nocaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp.196-204, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/jep.2018-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation des fonctions prosodiques post traitement des cancers de la cavité buccale et du pharynx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nocaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.59-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phonological Status of the French Initial Accent and its Role in Semantic Processing: An Event-Related Potentials Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Te Rietmolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane El Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.2436 - 2440, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2017-934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of the Downstepped Final Accent in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogelio Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and Phonology in Europe (PaPE) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Köln, Germany. pp.102-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constituance et phrasé prosodique en français : une étude perceptive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laury Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dagnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence conjointe JEP-TALN-RECITAL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.146-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) mesure(s) de similarité prosodique comme évaluation de l'imitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nocaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence conjointe JEP-TALN-RECITAL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.580-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating prosodic similarity as a means towards L2 teacher's prosodic control training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nocaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States. pp.26-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similitudes entre langage et musique : Etudes perceptives et de neuroimagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Masters LEx 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the phonological status of the Initial Accent in French: an Event-Related Potentials study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Ag Te Rietmolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane El Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2016-243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïve listeners' perception of prominence and boundary in French spontaneous speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual investigation of prosodic phrasing in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laury Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of the French initial accent: Stability and individual differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Welby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference on Tone and Intonation in Europe (TIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Canterbury, United Kingdom. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles similitudes entre langage et musique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du Cerveau 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event Related Potential investigation of Initial Accent processing in French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane El-Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.383-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des frontières et des proéminences en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From prosodic skills to L2 reading proficiency: an experimental approach to L2 phonetics teaching methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Billières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in L2 Prosody 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques cas particuliers de détachement à gauche - ou la prosodie à l'aide de la syntaxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquage acoustique du focus contrastif non codé syntaxiquement en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Coquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Journées d’Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Fès, Maroc. [4 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la parole et IRM : réalisation, évaluation et validation d'un système permettant une stimulation sonore de qualité en cours de séquence IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Frenck-Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Fès, Maroc. pp.241-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'amorces rythmiques sur le temps d'initiation de la parole chez des adultes tout-venant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Gindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Balaguer; Lila Gravellier; Julien Pinquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France. Institut de Recherche en Informatique de Toulouse, Actes des 9èmes Journées de Phonétique Clinique : "Prendre la mesure de la parole", 2023, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13152.05126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do we chunk and pause in non-native vs native speech? Methodological implications for SLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Judkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des performances des algorithmes d'estimation de la fréquence fondamentale dans le cadre de la voix pathologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AFCP 2021 – Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse (virtuel), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG entrainment to the prosodic structure in spoken language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Te Rietmolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd AMLaP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bilbao, Spain. , Proceedings of the 22nd AMLaP Conference, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG investigation of prosodic cues processing in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Te Rietmolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd AMLaP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bilbao, Spain. , Proceedings of the 22nd AMLaP Conference, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project NeuroPros: EEG investigation of prosodic cues processing in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Te Rietmolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane El Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J Thorpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Köpke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nijmegen Lectures 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Nijmegen, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix Map Task corpus: The French multimodal corpus of task-oriented dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Gurman Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Reykjavik, Iceland. , Proceedings of the 9th International Conference on Language Resources and Evaluation, pp.2648-2652, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and comprehension of linguistic and affective prosody in children with Landau-Kleffner syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deok-Hee Kim-Dufor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferragne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dufor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Nespoulous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody, 5th International Conference (Speech Prosody 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States. , Proceedings of Speech Prosody 2010, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the perception of emotion to their expression: a study on linguistic and affective prosody problems in French speaking high functioning autistic children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deok-Hee Kim-Dufor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferragne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dufor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Nespoulous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seoul International Conference On Linguistic Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Séoul, South Korea. Proceedings of The Seoul International Conference On Linguistic Interfaces, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of musical expertise on the perception of pitch duration and intensity variations in speech and harmonic sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corine Astésano; Mélanie Jucla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsycholinguistic Perspectives on Language Cognition: Essays in honour of Jean-Luc Nespoulous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Psychology Press, pp.88-102, 2017, 9780815356974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Prosodic Characterization of Reference French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Detey; Jacques Durand; Bernard Laks; Chantal Lyche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Varieties of Spoken French</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2016, 9780199573714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropsycholinguistic Perspectives on Language Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jucla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corine Astésano; Mélanie Jucla. Psychology Press, 2017, 9780815356974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corine Astésano </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is mild intellectual disability associated with a rhythmic skills impairment? A developmental perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Rattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Provasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 263, pp.106234. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2026.106234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another voice for another language?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Drouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), pp.247-279. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lia.00018.dro⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of “rhythm” in language rehabilitation: a survey on the representations and practices of Speech-Language Pathologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Daigmorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, Tome IV (179), pp.4957-504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of various fundamental frequency estimation algorithms in the context of pathological speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152 (5), pp.3091-3101. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0015143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of an automatic score for the evaluation of speech disorders among patients treated for a cancer of the oral cavity or the oropharynx: The Carcinologic Speech Severity Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Head &amp; Neck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (1), pp.71-88. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hed.26903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music of infant-directed singing entrains infants’ social visual behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Lense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Shultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (45), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2116967119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2SI corpus: a database of speech disorder productions to assess intelligibility and quality of life in head and neck cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (1), pp.173-190. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-020-09496-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accentuation et niveaux de constituance en français : enjeux phonologiques et psycholinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La prosodie du français : accentuation et phrasé, 191, pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging music and speech rhythm: Rhythmic priming and audio–motor training affect speech perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nia Cason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 155, pp.43-50. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging music and speech rhythm: Rhythmic priming and audio-motor training affect speech perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nia Cason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 155, pp.43-50. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel prosody assessment test: Findings in three cases of Landau–Kleffner syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deok-Hee Kim-Dufor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferragne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dufor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Nespoulous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (3), pp.194-211. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneuroling.2011.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similar cerebral networks in language, music and sound perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyna Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (1), pp.450-461. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words and Melody are intertwined in Perception of Sung Words: EEG and Behavioral Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyna Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.e9889. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0009889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similar cerebral networks in language, music and song perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyna Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (1), pp.450-61. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of syllabic lengthening on semantic processing in spoken french: behavioral and electrophysiological evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (11), pp.2659-2668. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhl174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Rhythmic processing in Language and Music: An interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyna Leigh Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Music and Meaning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet PACOMUST, un corpus de PArole COntinue MUltiSTyle : objectifs et choix méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chafcouloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Di Cristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 16, pp.9-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Prosodic Training on Speech Rhythm in L2 French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Drouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pronunciation in Second Language Learning and Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Perdue University, Sep 2023, Perdue, United States. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31274/psllt.17100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation automatique du rythme de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vaysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de Toulouse Mind and Brain Institute (TMBI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse Mind and Brain Institute, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l'effet d'amorces rythmiques vocales, musicales et motrices sur le temps d'initiation de la parole chez des adultes tout-venant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Gindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France. pp.135-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des liens entre fluence, disfluences, organisation temporelle de la parole et performances cognitivo-langagières dans les aphasies primaires progressives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guitard-Ivent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jucla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pariente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation automatique du rythme de la parole pathologique via le spectre de modulations d’amplitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de Phonétique Clinique (JPC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Jun 2023, Toulouse, France. pp.59-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic training in French L2: Impacts on the acquisition of L2 speech rhythm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Drouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Réseau D'Acquisition des Langues Secondes (RéAL2) 2023 Mulhouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute-Alsace, Jul 2023, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do we chunk and pause in non-native vs native speech?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Judkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbonne, Portugal. pp.792-796, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/speechprosody.2022-161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the foundations of rhythm-based methods in Speech Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Daigmorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbonne, Portugal. pp.47 - 51, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/speechprosody.2022-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse macroscopique des variations et modulations de F0 en lecture dans la maladie de Parkinson : données sur 320 locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées d’Études sur la Parole — JEP2022 « Parole, Geste, Musique : des unités à leur organisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de la Communication Parlée, Jun 2022, Île de Noirmoutier, France. pp.307--315, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la supramodalité du rythme : Implications pour la description prosodique, la remédiation linguistique et l’apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées d’Études sur la Parole — JEP2022 « Parole, Geste, Musique : des unités à leur organisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomènes de groupement et pause en parole native vs non-native</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Judkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées d’Études sur la Parole — JEP2022 « Parole, Geste, Musique : des unités à leur organisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France. pp.910-919, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/jep.2022-96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of initial and final stress in two monolingual French children aged 18 to 36 months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées d’Études sur la Parole — JEP2022 « Parole, Geste, Musique : des unités à leur organisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France. pp.683-692, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another Voice for Another Language? Language's Impact on Vocal Register</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Judkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Phonetics and Phonology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelona (Online), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chaque langue sa voix? Incidence des langues sur le registre vocal de locuteurs bilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Judkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3eme Symposium du Réseau d'Acquisition des Langues Secondes RéAL2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic extraction of speech rhythm descriptors for speech intelligibility assessment in the context of Head and Neck Cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine André-Obrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA : International Speech and Communication Association, Aug 2021, Brno, Czech Republic. pp.1912--1916, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-1736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligibilité de la parole et qualité de vie. Réflexions à partir des résultats de l'étude «carcinologic speech severity index»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journees de Phonetique Clinique (JPC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgique. pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la compréhensibilité et conservation des fonctions prosodiques en perception de la parole de patients post traitement de cancers de la cavité buccale et du pharynx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nocaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp.196-204, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/jep.2018-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcinologic Speech Severity Index Project: A Database of Speech Disorder Productions to Assess Quality of Life Related to Speech After Cancer (Qui-Quoi-Où de la recherche sur langage, culture & société à Toulouse, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qui-Quoi-Où de la recherche sur langage, culture &amp; société à Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcinologic Speech Severity Index Project: A Database of Speech Disorder Productions to Assess Quality of Life Related to Speech After Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Language Resources and Evaluation Conference (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.L18-1673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation des fonctions prosodiques post traitement des cancers de la cavité buccale et du pharynx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nocaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.59-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phonological Status of the French Initial Accent and its Role in Semantic Processing: An Event-Related Potentials Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Te Rietmolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane El Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.2436 - 2440, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2017-934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of the Downstepped Final Accent in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogelio Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and Phonology in Europe (PaPE) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Köln, Germany. pp.102-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the phonological status of the Initial Accent in French: an Event-Related Potentials study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Ag Te Rietmolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane El Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2016-243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïve listeners' perception of prominence and boundary in French spontaneous speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constituance et phrasé prosodique en français : une étude perceptive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laury Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dagnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence conjointe JEP-TALN-RECITAL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.146-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) mesure(s) de similarité prosodique comme évaluation de l'imitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nocaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence conjointe JEP-TALN-RECITAL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.580-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating prosodic similarity as a means towards L2 teacher's prosodic control training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nocaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States. pp.26-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similitudes entre langage et musique : Etudes perceptives et de neuroimagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Masters LEx 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual investigation of prosodic phrasing in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laury Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of the French initial accent: Stability and individual differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Welby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference on Tone and Intonation in Europe (TIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Canterbury, United Kingdom. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles similitudes entre langage et musique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du Cerveau 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event Related Potential investigation of Initial Accent processing in French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane El-Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.383-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des frontières et des proéminences en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From prosodic skills to L2 reading proficiency: an experimental approach to L2 phonetics teaching methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Billières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in L2 Prosody 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques cas particuliers de détachement à gauche - ou la prosodie à l'aide de la syntaxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquage acoustique du focus contrastif non codé syntaxiquement en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Coquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Journées d’Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Fès, Maroc. [4 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la parole et IRM : réalisation, évaluation et validation d'un système permettant une stimulation sonore de qualité en cours de séquence IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Frenck-Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Fès, Maroc. pp.241-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'amorces rythmiques sur le temps d'initiation de la parole chez des adultes tout-venant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Gindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Balaguer; Lila Gravellier; Julien Pinquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France. Institut de Recherche en Informatique de Toulouse, Actes des 9èmes Journées de Phonétique Clinique : "Prendre la mesure de la parole", 2023, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13152.05126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do we chunk and pause in non-native vs native speech? Methodological implications for SLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Judkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des performances des algorithmes d'estimation de la fréquence fondamentale dans le cadre de la voix pathologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AFCP 2021 – Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse (virtuel), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG entrainment to the prosodic structure in spoken language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Te Rietmolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd AMLaP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bilbao, Spain. , Proceedings of the 22nd AMLaP Conference, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG investigation of prosodic cues processing in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Te Rietmolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd AMLaP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bilbao, Spain. , Proceedings of the 22nd AMLaP Conference, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project NeuroPros: EEG investigation of prosodic cues processing in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Te Rietmolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane El Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J Thorpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Köpke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nijmegen Lectures 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Nijmegen, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix Map Task corpus: The French multimodal corpus of task-oriented dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Gurman Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Reykjavik, Iceland. , Proceedings of the 9th International Conference on Language Resources and Evaluation, pp.2648-2652, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and comprehension of linguistic and affective prosody in children with Landau-Kleffner syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deok-Hee Kim-Dufor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferragne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dufor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Nespoulous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody, 5th International Conference (Speech Prosody 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States. , Proceedings of Speech Prosody 2010, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the perception of emotion to their expression: a study on linguistic and affective prosody problems in French speaking high functioning autistic children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deok-Hee Kim-Dufor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferragne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dufor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Nespoulous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seoul International Conference On Linguistic Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Séoul, South Korea. Proceedings of The Seoul International Conference On Linguistic Interfaces, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of musical expertise on the perception of pitch duration and intensity variations in speech and harmonic sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corine Astésano; Mélanie Jucla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsycholinguistic Perspectives on Language Cognition: Essays in honour of Jean-Luc Nespoulous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Psychology Press, pp.88-102, 2017, 9780815356974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Prosodic Characterization of Reference French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Detey; Jacques Durand; Bernard Laks; Chantal Lyche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Varieties of Spoken French</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2016, 9780199573714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropsycholinguistic Perspectives on Language Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jucla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corine Astésano; Mélanie Jucla. Psychology Press, 2017, 9780815356974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rattat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Provasi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Val&#233;ry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colli&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Astesano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106234" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Drouillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Alazard-Guiu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00018.dro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Daigmorte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tallet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vaysse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0015143" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03413678v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Woisard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Balaguer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.26903" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Lense" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Shultz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Jones" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2116967119" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921918v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-020-09496-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02149290v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446657v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nia Cason" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2014.12.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJDSMCVQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159270v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240076v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deok-Hee Kim-Dufor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nespoulous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2011.12.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1L96HX4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159327v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyna Gordon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Magne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02149830v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009889" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.023" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52XTF34Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhl174" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105862v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyna Leigh Gordon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663642v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brousseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chafcouloff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Di Cristo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Alazard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31274/psllt.17100" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835401v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Gindre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Sahraoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096036v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955338v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guitard-Ivent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pariente" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189576v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834821v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980742v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Judkins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2022-161" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808913v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2022-10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808888v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726999v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-33" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980725v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2022-96" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808891v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-72" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980942v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980886v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03269227v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Andr&#233;-Obrecht" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-1736" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453124v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770168v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023451v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962272v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nocaudie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-23" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159940v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577526v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Te Rietmolen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane El Yagoubi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-934" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159988v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio M&#233;ndez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345290v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Garnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Baqu&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dagnac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159123v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02158918v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02163943v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577527v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ag Te Rietmolen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Magnen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-243" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330866v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02160095v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02163955v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aguilera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane El-Yagoubi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510445v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Billi&#232;res" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380695v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250278v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Coquillon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250276v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teston" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Frenck-Mestre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690528v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13152.05126" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980841v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03269235v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02160074v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02160012v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02163915v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Thorpe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#246;pke" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231899v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gorisch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Gurman Bard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240399v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240433v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159899v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chobert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159859v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159847v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rattat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Provasi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Val&#233;ry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colli&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Astesano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106234" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Drouillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Alazard-Guiu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00018.dro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Daigmorte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tallet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vaysse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0015143" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03413678v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Woisard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Balaguer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.26903" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Lense" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Shultz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Jones" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2116967119" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921918v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-020-09496-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02149290v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446657v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nia Cason" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2014.12.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJDSMCVQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159270v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240076v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deok-Hee Kim-Dufor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nespoulous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2011.12.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1L96HX4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159327v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyna Gordon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Magne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52XTF34Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02149830v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009889" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862968v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhl174" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105862v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyna Leigh Gordon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663642v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brousseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chafcouloff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Di Cristo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Alazard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31274/psllt.17100" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096036v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835401v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Gindre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Sahraoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955338v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guitard-Ivent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pariente" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189576v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834821v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980742v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Judkins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2022-161" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808913v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2022-10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726999v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-33" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808888v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980725v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2022-96" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808891v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-72" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980886v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980942v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03269227v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Andr&#233;-Obrecht" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-1736" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453124v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962272v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nocaudie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-23" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023451v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770168v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159940v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577526v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Te Rietmolen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane El Yagoubi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-934" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159988v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio M&#233;ndez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577527v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ag Te Rietmolen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Magnen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-243" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462259v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345290v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Garnier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Baqu&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dagnac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159123v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02158918v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02163943v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330866v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02160095v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02163955v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aguilera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane El-Yagoubi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510445v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Billi&#232;res" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380695v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250278v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Coquillon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250276v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teston" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Frenck-Mestre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690528v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13152.05126" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980841v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03269235v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02160074v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02160012v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02163915v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Thorpe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#246;pke" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231899v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gorisch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Gurman Bard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240399v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240433v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159899v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chobert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159859v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159847v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>